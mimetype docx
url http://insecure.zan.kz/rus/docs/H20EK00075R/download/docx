--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c91ebc" w14:textId="9c91ebc">
+    <w:p w14:paraId="bcb9c9b" w14:textId="bcb9c9b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -605,50 +605,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 23.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1355,51 +1375,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор бизнес-клуба "Партнерс" и коммерческий директор маркетинговой компании "Глобал медиа хаус"</w:t>
+сооснователь бизнес-клуба "Партнерс" и маркетинговой компании "Глобал медиа хаус"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1642,51 +1662,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-заместитель начальника Управления государственных закупок – начальник отдела регулирования закупок Министерства антимонопольного регулирования и торговли Республики Беларусь; </w:t>
+заместитель начальника Управления государственных закупок Министерства антимонопольного регулирования и торговли Республики Беларусь; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1757,51 +1777,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель Министра антимонопольного регулирования и торговли Республики Беларусь</w:t>
+первый заместитель Министра антимонопольного регулирования и торговли Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1963,68 +1983,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Сакун </w:t>
-[...16 lines deleted...]
-              <w:t>Валерия Николаевна</w:t>
+Цыбулько </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Игорь Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2042,105 +2063,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника Главного управления экономической интеграции Министерства экономики Республики Беларусь</w:t>
+начальник Управления маркетинга, тарифного, нетарифного регулирования и качества Министерства промышленности Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Ольга Леонидовна</w:t>
+              <w:t>
+Щербин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павел Григорьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2158,409 +2179,326 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника Управления маркетинга, тарифного, нетарифного регулирования и качества –</w:t>
-[...34 lines deleted...]
-              <w:t>Республики Беларусь</w:t>
+начальник Главного управления экономической интеграции Министерства экономики Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...26 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...86 lines deleted...]
-вице-министр финансов Республики Казахстан</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Данишев</w:t>
-[...97 lines deleted...]
- </w:t>
+Кенбеил Даурен Маратович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вице-министр финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Руслан Танирбергенович</w:t>
+              <w:t>
+Данишев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Альнур Берикович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2578,51 +2516,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-управляющий директор – директор департамента регулируемых закупок Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
+управляющий директор – директор департамента экономической интеграции Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2631,69 +2569,70 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>Тимур Зеилович</w:t>
+              <w:t xml:space="preserve">
+Шокаев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руслан Танирбергенович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2711,51 +2650,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-член правления, заместитель председателя правления Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
+управляющий директор – директор департамента регулируемых закупок Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2765,69 +2704,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баймаронова</w:t>
-[...17 lines deleted...]
-Галия Алтынбековна</w:t>
+Жаркенов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тимур Зеилович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2845,51 +2783,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора Департамента законодательства государственных закупок и закупок квазигосударственного сектора Министерства финансов Республики Казахстан</w:t>
+член правления, заместитель председателя правления Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2899,77 +2837,70 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сеитов</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+Баймаронова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Галия Алтынбековна</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2985,52 +2916,52 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-директор Департамента законодательства государственных закупок и закупок квазигосударственного сектора Министерства финансов Республики Казахстан </w:t>
+              <w:t>
+заместитель директора Департамента законодательства государственных закупок и закупок квазигосударственного сектора Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3040,131 +2971,138 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бектибаев</w:t>
-[...79 lines deleted...]
-директор Департамента промышленной политики Министерства промышленности и строительства Республики Казахстан</w:t>
+Сеитов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерлан Галымович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+директор Департамента законодательства государственных закупок и закупок квазигосударственного сектора Министерства финансов Республики Казахстан </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3174,148 +3112,131 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дюсенбаев</w:t>
-[...96 lines deleted...]
-              <w:t>и строительства Республики Казахстан</w:t>
+Бектибаев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адилбек Ауелбекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ –</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента промышленной политики Министерства промышленности и строительства Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3325,69 +3246,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мухамеджанова</w:t>
-[...17 lines deleted...]
-Камила Адылхановна</w:t>
+Дюсенбаев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Далел Байлакович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3405,85 +3326,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-главный эксперт Департамента экономической интеграции Министерства торговли </w:t>
-[...33 lines deleted...]
-              <w:t>Республики Казахстан</w:t>
+заместитель директора Департамента промышленной политики Министерства промышленности </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и строительства Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3493,69 +3397,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нурбек</w:t>
-[...17 lines deleted...]
-Олжас Бауржанулы</w:t>
+Мухамеджанова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камила Адылхановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3573,68 +3477,85 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-заместитель директора Департамента экономической интеграции Министерства торговли и интеграции </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Республики Казахстан </w:t>
+главный эксперт Департамента экономической интеграции Министерства торговли </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и интеграции </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3644,69 +3565,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Танжариков</w:t>
-[...17 lines deleted...]
-Мейрамбек Жаксылыкулы</w:t>
+Нурбек</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олжас Бауржанулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3724,68 +3645,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-заместитель директора Департамента методологии государственных закупок </w:t>
-[...16 lines deleted...]
-              <w:t>и закупок квазигосударственного сектора Министерства финансов Республики Казахстан</w:t>
+заместитель директора Департамента экономической интеграции Министерства торговли и интеграции </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3794,149 +3715,149 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Танжариков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мейрамбек Жаксылыкулы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Закир </w:t>
-[...96 lines deleted...]
-              <w:t>в отраслях промышленности Департамента промышленной политики Министерства промышленности и строительства Республики Казахстан</w:t>
+заместитель директора Департамента методологии государственных закупок </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и закупок квазигосударственного сектора Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3945,70 +3866,70 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Жомарт Адилбекулы</w:t>
+              <w:t xml:space="preserve">
+Закир </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Темирлан Жаксыбаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4026,488 +3947,488 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-руководитель управления развития сотрудничества </w:t>
-[...16 lines deleted...]
-              <w:t>в сфере предпринимательства Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
+руководитель управления интеграционных процессов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в отраслях промышленности Департамента промышленной политики Министерства промышленности и строительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-От Кыргызской Республики</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарабек</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жомарт Адилбекулы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+руководитель управления развития сотрудничества </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в сфере предпринимательства Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Календеров</w:t>
-[...48 lines deleted...]
-–</w:t>
+Бралина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акбота Бакиденкызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-заместитель Министра финансов Кыргызской Республики </w:t>
-[...17 lines deleted...]
- </w:t>
+- </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+главный эксперт управления интеграционных процессов в отраслях промышленности Департамента промышленной политики Министерства промышленности и строительства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...122 lines deleted...]
- </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Календеров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улугбек Ибраимович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Базиев </w:t>
-[...78 lines deleted...]
-начальник Управления промышленности Министерства экономики и коммерции Кыргызской Республики </w:t>
+заместитель Министра финансов Кыргызской Республики </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4516,70 +4437,69 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Бек Абдилатипович</w:t>
+              <w:t xml:space="preserve">
+Калмуратов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Санжарбек Гулжигитович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4596,123 +4516,123 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">при Министерстве финансов Кыргызской Республики </w:t>
+              <w:t>
+заместитель директора Департамента государственных закупок при Министерстве финансов Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Жайнагул Азаматовна</w:t>
+              <w:t xml:space="preserve">
+Базиев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Арсланбек Таланбекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4730,68 +4650,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-начальник Управления политики бизнес-среды Министерства экономики </w:t>
-[...16 lines deleted...]
-              <w:t>и коммерции Кыргызской Республики</w:t>
+начальник Управления промышленности Министерства экономики и коммерции Кыргызской Республики </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4800,221 +4703,318 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Абдырахманов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бек Абдилатипович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Джунушов </w:t>
-[...95 lines deleted...]
-              <w:t>при Министерстве финансов Кыргызской Республики</w:t>
+директор Департамента государственных закупок </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">при Министерстве финансов Кыргызской Республики </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-От Российской Федерации</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ашымбеков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нурсултан Нурланбекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заведующий сектором международного сотрудничества в сфере промышленности Управления промышленности Министерства экономики и коммерции Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Катамадзе Анна Теймуразовна</w:t>
+              <w:t xml:space="preserve">
+Джунушов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бакыт Аманжанович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5032,301 +5032,257 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-заместитель руководителя Федерального казначейства </w:t>
+заведующий отделом методологии государственных закупок Департамента государственных закупок </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при Министерстве финансов Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Локтионова Елена Александровна</w:t>
-[...61 lines deleted...]
-заместитель директора Департамента евразийской интеграции Министерства экономического развития Российской Федерации</w:t>
+Насиров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким Кенешбекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления политики бизнес-среды Министерства экономики и коммерции Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...86 lines deleted...]
-директор Департамента евразийской интеграции Министерства экономического развития Российской Федерации</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Добкин</w:t>
-[...17 lines deleted...]
-Алексей Геннадьевич</w:t>
+Катамадзе Анна Теймуразовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5344,123 +5300,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-директор Департамента евразийской интеграции Министерства экономического развития Российской Федерации; </w:t>
-[...17 lines deleted...]
- </w:t>
+заместитель руководителя Федерального казначейства </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бабушкина</w:t>
-[...17 lines deleted...]
-Анастасия Александровна</w:t>
+Локтионова Елена Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5478,123 +5398,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора Департамента бюджетной политики в сфере контрактной системы Министерства финансов Российской Федерации</w:t>
-[...17 lines deleted...]
- </w:t>
+заместитель директора Департамента евразийской интеграции Министерства экономического развития Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Демидова</w:t>
-[...17 lines deleted...]
-Татьяна Павловна</w:t>
+Нестерчук Юлия Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5611,273 +5495,240 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
- </w:t>
+              <w:t>
+директор Департамента евразийской интеграции Министерства экономического развития Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Добкин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алексей Геннадьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Вейнблат </w:t>
-[...112 lines deleted...]
-              <w:t>Министерства экономического развития Российской Федерации;</w:t>
+директор Департамента евразийской интеграции Министерства экономического развития Российской Федерации; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мельников</w:t>
-[...17 lines deleted...]
-Илья Георгиевич</w:t>
+Бабушкина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анастасия Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5895,51 +5746,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора Департамента стратегического развития и корпоративной политики Министерства промышленности и торговли Российской Федерации</w:t>
+заместитель директора Департамента бюджетной политики в сфере контрактной системы Министерства финансов Российской Федерации</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5948,150 +5799,132 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Демидова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Татьяна Павловна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Радионов </w:t>
-[...97 lines deleted...]
-заместитель руководителя Федеральной антимонопольной службы</w:t>
+директор Департамента бюджетной политики в сфере контрактной системы Министерства финансов Российской Федерации </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6100,70 +5933,69 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Алан Ирекович</w:t>
+              <w:t xml:space="preserve">
+Вейнблат </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Олеся Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6181,139 +6013,139 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-начальник отдела методологического обеспечения реализации промышленной политики Департамента стратегического развития </w:t>
-[...33 lines deleted...]
-              <w:t>и торговли Российской Федерации;</w:t>
+директор Департамента стратегического планирования и координации национального проекта "Эффективная </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и конкурентная экономика" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министерства экономического развития Российской Федерации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бомбырь</w:t>
-[...17 lines deleted...]
-Дмитрий Сергеевич</w:t>
+Мельников</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Илья Георгиевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6331,105 +6163,141 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления контроля размещения государственного заказа Федеральной антимонопольной службы</w:t>
+заместитель директора Департамента стратегического развития и корпоративной политики Министерства промышленности и торговли Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Екатерина Михайловна</w:t>
+              <w:t xml:space="preserve">
+Радионов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Григорий Геннадьевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6447,105 +6315,123 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника Управления контроля размещения государственного заказа Федеральной антимонопольной службы</w:t>
+заместитель руководителя Федеральной антимонопольной службы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Окладникова</w:t>
-[...17 lines deleted...]
-Ирина Андреевна</w:t>
+Акимкина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анастасия Евгеньевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6563,51 +6449,515 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-первый заместитель Министра финансов Российской Федерации;</w:t>
+начальник отдела методологии Управления контроля размещения государственного заказа Федеральной антимонопольной службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бомбырь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дмитрий Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления контроля размещения государственного заказа Федеральной антимонопольной службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кузнецова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екатерина Михайловна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель начальника Управления контроля размещения государственного заказа Федеральной антимонопольной службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Митькин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вадим Николаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела методологического обеспечения реализации промышленной политики Департамента стратегического развития и корпоративной политики Министерства промышленности и торговли Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Моисеев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алексей Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель Министра финансов Российской Федерации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6649,55 +6999,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7023,31 +7373,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>