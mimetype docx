--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d905905" w14:textId="d905905">
+    <w:p w14:paraId="cb95059" w14:textId="cb95059">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -600,164 +600,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">комиссии </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 22 декабря 2020 г. № 177   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ    </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Таможенного союза "О безопасности парфюмерно-косметической продукции" (ТР ТС 009/2011)   </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными решениями Коллегии Евразийской экономической комиссии от 11.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -769,51 +685,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 09.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 07.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 180 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3522,250 +3458,280 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...109 lines deleted...]
-            </w:r>
+17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO 9841-2024 "Масло эфирное иссопа (Hyssopus officinalis L. ssp. officinalis). Технические требования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...48 lines deleted...]
-ГОСТ 32048-2020 "Продукция парфюмерно-косметическая. Термины и определения"</w:t>
+17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO 17412-2024 "Масло эфирное горького фенхеля (Foeniculum vulgare Mill. ssp. vulgare var. vulgare). Технические требования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3794,266 +3760,250 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>20</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 2 статьи 5</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+статья 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 32048-2013 "Продукция парфюмерно-косметическая. Термины и определения"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.01.2022</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>21</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 5.2.1 ГОСТ 28546-2014 "Мыло туалетное твердое. Общие технические условия"</w:t>
+ГОСТ 32048-2020 "Продукция парфюмерно-косметическая. Термины и определения"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4082,100 +4032,134 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...48 lines deleted...]
-пункт 4.3 ГОСТ 31460-2012 "Кремы косметические. Общие технические условия"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 2 статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 3.2 ГОСТ 7983-2016 "Пасты зубные. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4204,100 +4188,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.1 и 4.3 ГОСТ 31649-2012 "Продукция декоративной косметики на жировосковой основе. Общие технические условия"</w:t>
+пункт 5.2.1 ГОСТ 28546-2014 "Мыло туалетное твердое. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4326,100 +4320,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.2.1 и 4.2.3 ГОСТ 31677-2012 "Продукция парфюмерно-косметическая в аэрозольной упаковке. Общие технические условия"</w:t>
+пункт 4.3 ГОСТ 31460-2012 "Кремы косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4448,100 +4442,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.1 и 3.2 ГОСТ 31678-2012 "Продукция парфюмерная жидкая. Общие технические условия"</w:t>
+пункты 3.1.1 и 4.3 ГОСТ 31649-2012 "Продукция декоративной косметики на жировосковой основе. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4570,100 +4564,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-пункт 3.2 ГОСТ 31679-2012 "Продукция косметическая жидкая. Общие технические условия" </w:t>
+              <w:t>
+пункты 4.2.1 и 4.2.3 ГОСТ 31677-2012 "Продукция парфюмерно-косметическая в аэрозольной упаковке. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4692,100 +4686,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.2.1 и 3.2.2 ГОСТ 31692-2012 "Продукция косметическая для бритья. Общие технические условия"</w:t>
+пункты 3.1.1 и 3.2 ГОСТ 31678-2012 "Продукция парфюмерная жидкая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4814,100 +4808,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-пункты 3.2.1 и 3.2.2 ГОСТ 31693-2012 "Продукция косметическая для ухода за ногтями. Общие технические условия"</w:t>
+              <w:t xml:space="preserve">
+пункт 3.2 ГОСТ 31679-2012 "Продукция косметическая жидкая. Общие технические условия" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4936,100 +4930,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.2.1 и 3.2.2 ГОСТ 31695-2012 "Гели косметические. Общие технические условия"</w:t>
+пункты 3.2.1 и 3.2.2 ГОСТ 31692-2012 "Продукция косметическая для бритья. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5058,100 +5052,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.2 и 4.3 ГОСТ 31696-2012 "Продукция косметическая гигиеническая моющая. Общие технические условия"</w:t>
+пункты 3.2.1 и 3.2.2 ГОСТ 31693-2012 "Продукция косметическая для ухода за ногтями. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5180,100 +5174,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
+29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.2 и 4.3 ГОСТ 31697-2012 "Продукция декоративной косметики на эмульсионной основе. Общие технические условия"</w:t>
+пункты 3.2.1 и 3.2.2 ГОСТ 31695-2012 "Гели косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5302,100 +5296,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.2 и 4.3 ГОСТ 31698-2013 "Продукция косметическая порошкообразная и компактная. Общие технические условия"</w:t>
+пункты 3.2 и 4.3 ГОСТ 31696-2012 "Продукция косметическая гигиеническая моющая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5424,100 +5418,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.12 ГОСТ 32837-2014 "Продукция косметическая для окрашивания и осветления волос. Общие технические условия"</w:t>
+пункты 3.2 и 4.3 ГОСТ 31697-2012 "Продукция декоративной косметики на эмульсионной основе. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5546,100 +5540,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.2 ГОСТ 32850-2014 "Продукция косметическая для химической завивки и распрямления волос. Общие технические условия"</w:t>
+пункты 3.2 и 4.3 ГОСТ 31698-2013 "Продукция косметическая порошкообразная и компактная. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5668,100 +5662,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 5.9 ГОСТ 32851-2014 "Продукция косметическая для принятия ванн. Общие технические условия"</w:t>
+пункт 4.12 ГОСТ 32837-2014 "Продукция косметическая для окрашивания и осветления волос. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5790,100 +5784,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
+34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 5.2 ГОСТ 32852-2014 "Масла косметические. Общие технические условия"</w:t>
+пункт 4.2 ГОСТ 32850-2014 "Продукция косметическая для химической завивки и распрямления волос. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5912,100 +5906,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 5.5 ГОСТ 32853-2014 "Продукция парфюмерная твердая и сухая. Общие технические условия"</w:t>
+пункт 5.9 ГОСТ 32851-2014 "Продукция косметическая для принятия ванн. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6034,100 +6028,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38</w:t>
+36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.2 ГОСТ 32854-2014 "Продукция косметическая для моделирования и полирования ногтей. Общие технические условия"</w:t>
+пункт 5.2 ГОСТ 32852-2014 "Масла косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6156,100 +6150,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39</w:t>
+37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.5 ГОСТ 33487-2015 "Продукция косметическая пастообразная. Общие технические условия"</w:t>
+пункт 5.5 ГОСТ 32853-2014 "Продукция парфюмерная твердая и сухая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6278,100 +6272,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
+38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.2 ГОСТ 33489-2015 "Продукция косметическая на носителях. Общие технические условия"</w:t>
+пункт 4.2 ГОСТ 32854-2014 "Продукция косметическая для моделирования и полирования ногтей. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6400,100 +6394,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
+39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.2.1 ГОСТ 34436-2018 "Продукция парфюмерно-косметическая. Средства для отбеливания зубов. Общие технические условия"</w:t>
+пункт 4.5 ГОСТ 33487-2015 "Продукция косметическая пастообразная. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6522,100 +6516,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.2.2 ГОСТ EN 71-13-2018 "Игрушки. Требования безопасности. Часть 13. Настольные игры для развития обоняния, наборы для изготовления парфюмерно-косметической продукции и вкусовые игры"</w:t>
+пункт 4.2 ГОСТ 33489-2015 "Продукция косметическая на носителях. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6644,117 +6638,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
+41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>N-нитрозаминов"</w:t>
+              <w:t>
+пункт 4.2.1 ГОСТ 34436-2018 "Продукция парфюмерно-косметическая. Средства для отбеливания зубов. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6783,100 +6760,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
+42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ ISO 12787-2016 "Продукция парфюмерно-косметическая. Аналитические методы. Критерии валидации аналитических результатов с использованием хроматографических методов"</w:t>
+пункт 4.2.2 ГОСТ EN 71-13-2018 "Игрушки. Требования безопасности. Часть 13. Настольные игры для развития обоняния, наборы для изготовления парфюмерно-косметической продукции и вкусовые игры"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6905,100 +6882,117 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45</w:t>
+43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-пункты 5.2.1 и 5.2.2 ГОСТ 34435-2018 "Продукция парфюмерно-косметическая. Средства гигиены полости рта жидкие. Общие технические условия"</w:t>
+              <w:t xml:space="preserve">
+ГОСТ ISO/TR 14735-2015 "Продукция косметическая. Аналитические методы. Техническое руководство по минимизации и обнаружению </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N-нитрозаминов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7027,110 +7021,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>46</w:t>
+44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.2.1 ГОСТ 5972-2017 "Порошки зубные. Общие технические условия"</w:t>
+ГОСТ ISO 12787-2016 "Продукция парфюмерно-косметическая. Аналитические методы. Критерии валидации аналитических результатов с использованием хроматографических методов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7159,124 +7143,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47</w:t>
-[...72 lines deleted...]
-пункт 3.1.3 (в части водородного показателя (рН) и массовой доли фторидов) ГОСТ 7983-2016 "Пасты зубные. Общие технические условия"</w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 5.2.1 и 5.2.2 ГОСТ 34435-2018 "Продукция парфюмерно-косметическая. Средства гигиены полости рта жидкие. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7305,100 +7265,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31460-2012 "Кремы косметические. Общие технические условия"</w:t>
+пункт 3.2.1 ГОСТ 5972-2017 "Порошки зубные. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7427,100 +7397,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49</w:t>
-[...48 lines deleted...]
-пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31649-2012 "Продукция декоративной косметики на жировосковой основе. Общие технические условия"</w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 3 статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 3.1.3 (в части водородного показателя (рН) и массовой доли фторидов) ГОСТ 7983-2016 "Пасты зубные. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7549,100 +7543,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1.4 – 4.1.8 и 5.2 (в части водородного показателя (рН)) ГОСТ 31677-2012 "Продукция парфюмерно-косметическая в аэрозольной упаковке. Общие технические условия"</w:t>
+пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31460-2012 "Кремы косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7671,100 +7665,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
+49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31679-2012 "Продукция косметическая жидкая. Общие технические условия"</w:t>
+пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31649-2012 "Продукция декоративной косметики на жировосковой основе. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7793,100 +7787,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.3 –3.1.6 (в части водородного показателя (рН)) ГОСТ 31692-2012 "Продукция косметическая для бритья. Общие технические условия"</w:t>
+пункты 4.1.4 – 4.1.8 и 5.2 (в части водородного показателя (рН)) ГОСТ 31677-2012 "Продукция парфюмерно-косметическая в аэрозольной упаковке. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7915,100 +7909,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53</w:t>
+51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.3 – 3.1.8 и 4.3 (в части водородного показателя (рН)) ГОСТ 31693-2012 "Продукция косметическая для ухода за ногтями. Общие технические условия"</w:t>
+пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31679-2012 "Продукция косметическая жидкая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8037,100 +8031,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54</w:t>
+52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31695-2012 "Гели косметические. Общие технические условия"</w:t>
+пункты 3.1.3 –3.1.6 (в части водородного показателя (рН)) ГОСТ 31692-2012 "Продукция косметическая для бритья. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8159,100 +8153,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31696-2012 "Продукция косметическая гигиеническая моющая. Общие технические условия"</w:t>
+пункты 3.1.3 – 3.1.8 и 4.3 (в части водородного показателя (рН)) ГОСТ 31693-2012 "Продукция косметическая для ухода за ногтями. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8281,100 +8275,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56</w:t>
+54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31697-2012 "Продукция декоративной косметики на эмульсионной основе. Общие технические условия"</w:t>
+пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31695-2012 "Гели косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8403,100 +8397,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31698-2013 "Продукция косметическая порошкообразная и компактная. Общие технические условия"</w:t>
+пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31696-2012 "Продукция косметическая гигиеническая моющая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8525,100 +8519,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58</w:t>
+56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.3, 4.6 – 4.9 (в части водородного показателя (рН)) ГОСТ 32837-2014 "Продукция косметическая для окрашивания и осветления волос. Общие технические условия"</w:t>
+пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31697-2012 "Продукция декоративной косметики на эмульсионной основе. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8647,100 +8641,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59</w:t>
+57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1.3 и 4.1.4 (в части водородного показателя (рН)) ГОСТ 32850-2014 "Продукция косметическая для химической завивки и распрямления волос. Общие технические условия"</w:t>
+пункты 3.1.3 и 4.2 (в части водородного показателя (рН)) ГОСТ 31698-2013 "Продукция косметическая порошкообразная и компактная. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8769,100 +8763,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60</w:t>
+58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.2 – 5.6 (в части водородного показателя (рН)) ГОСТ 32851-2014 "Продукция косметическая для принятия ванн. Общие технические условия"</w:t>
+пункты 4.3, 4.6 – 4.9 (в части водородного показателя (рН)) ГОСТ 32837-2014 "Продукция косметическая для окрашивания и осветления волос. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8891,100 +8885,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61</w:t>
+59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 5.1.2 (в части водородного показателя (рН)) ГОСТ 32852-2014 "Масла косметические. Общие технические условия"</w:t>
+пункты 4.1.3 и 4.1.4 (в части водородного показателя (рН)) ГОСТ 32850-2014 "Продукция косметическая для химической завивки и распрямления волос. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9013,100 +9007,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62</w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1.2 – 4.1.6 (в части водородного показателя (рН)) ГОСТ 32854-2014 "Продукция косметическая для моделирования и полирования ногтей. Общие технические условия"</w:t>
+пункты 5.2 – 5.6 (в части водородного показателя (рН)) ГОСТ 32851-2014 "Продукция косметическая для принятия ванн. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9135,100 +9129,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63</w:t>
+61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.2 (в части водородного показателя (рН)) ГОСТ 33487-2015 "Продукция косметическая пастообразная. Общие технические условия"</w:t>
+пункт 5.1.2 (в части водородного показателя (рН)) ГОСТ 32852-2014 "Масла косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9257,100 +9251,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64</w:t>
+62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.1.2 (в части водородного показателя (рН)) ГОСТ 33489-2015 "Продукция косметическая на носителях. Общие технические условия"</w:t>
+пункты 4.1.2 – 4.1.6 (в части водородного показателя (рН)) ГОСТ 32854-2014 "Продукция косметическая для моделирования и полирования ногтей. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9379,100 +9373,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
+63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.1.3 (в части водородного показателя (рН)) ГОСТ 34436-2018 "Продукция парфюмерно-косметическая. Средства для отбеливания зубов. Общие технические условия"</w:t>
+пункт 4.2 (в части водородного показателя (рН)) ГОСТ 33487-2015 "Продукция косметическая пастообразная. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9501,100 +9495,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.2.3 ГОСТ EN 71-13-2018 "Игрушки. Требования безопасности. Часть 13. Настольные игры для развития обоняния, наборы для изготовления парфюмерно-косметической продукции и вкусовые игры"</w:t>
+пункт 4.1.2 (в части водородного показателя (рН)) ГОСТ 33489-2015 "Продукция косметическая на носителях. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9623,100 +9617,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67</w:t>
+65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 5.1.3 (в части водородного показателя (рН) и массовой доли фторидов) ГОСТ 34435-2018 "Продукция парфюмерно-косметическая. Средства гигиены полости рта жидкие. Общие технические условия"</w:t>
+пункт 4.1.3 (в части водородного показателя (рН)) ГОСТ 34436-2018 "Продукция парфюмерно-косметическая. Средства для отбеливания зубов. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9745,120 +9739,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68</w:t>
+66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z13" w:id="6"/>
-[...34 lines deleted...]
-ГОСТ 5972-2017 "Порошки зубные. Общие технические условия"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 4.2.3 ГОСТ EN 71-13-2018 "Игрушки. Требования безопасности. Часть 13. Настольные игры для развития обоняния, наборы для изготовления парфюмерно-косметической продукции и вкусовые игры"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9887,144 +9861,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69</w:t>
-[...92 lines deleted...]
-ГОСТ ISO 17516-2017 "Продукция парфюмерно-косметическая. Микробиология. Микробиологические нормы"</w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 5.1.3 (в части водородного показателя (рН) и массовой доли фторидов) ГОСТ 34435-2018 "Продукция парфюмерно-косметическая. Средства гигиены полости рта жидкие. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10053,100 +9983,120 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70</w:t>
+68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-ГОСТ ISO/TR 19838-2020 "Продукция парфюмерно-косметическая. Микробиология. Руководящие указания по применению стандартов ISO по микробиологии"</w:t>
+          <w:bookmarkStart w:name="z13" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 3.1.3 (в части водородного показателя рН) </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 5972-2017 "Порошки зубные. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10175,298 +10125,266 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70</w:t>
-[...114 lines deleted...]
-            </w:r>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z14" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO 17516-2017 "Продукция парфюмерно-косметическая. Микробиология. Микробиологические нормы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71</w:t>
-[...91 lines deleted...]
-ГОСТ ISO/TR 17276-2016 "Продукция парфюмерно-косметическая. Аналитический подход для методов скрининга и количественного определения тяжелых металлов в косметике"</w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO/TR 19838-2020 "Продукция парфюмерно-косметическая. Микробиология. Руководящие указания по применению стандартов ISO по микробиологии"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10495,266 +10413,298 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72</w:t>
-[...125 lines deleted...]
-            </w:pPr>
+70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ EN 12353-2023 "Средства химические дезинфицирующие и антисептические. Консервация тест-микроорганизмов, используемых для определения бактерицидной (включая Legionella), микобактерицидной, спорицидной, фунгицидной и вирулицидной (включая бактериофаги) активности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.07.2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73</w:t>
-[...48 lines deleted...]
-пункты 3.1.5 и 4.1 – 4.3 ГОСТ 7983-2016 "Пасты зубные. Общие технические условия"</w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z15" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO/TR 17276-2016 "Продукция парфюмерно-косметическая. Аналитический подход для методов скрининга и количественного определения тяжелых металлов в косметике"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10783,100 +10733,144 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74</w:t>
-[...48 lines deleted...]
-пункты 6.1 и 6.2 ГОСТ 28546-2014 "Мыло туалетное твердое. Общие технические условия"</w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z16" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 4 – 6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 3.1.4, 4.1 и 4.2 ГОСТ 5972-2017 "Порошки зубные. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10905,100 +10899,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
+73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.4, 4.1 и 4.2 ГОСТ 31460-2012 "Кремы косметические. Общие технические условия"</w:t>
+пункты 3.1.5 и 4.1 – 4.3 ГОСТ 7983-2016 "Пасты зубные. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11027,100 +11021,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76</w:t>
+74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.4, 4.1 и 4.2 ГОСТ 31649-2012 "Продукция декоративной косметики на жировосковой основе. Общие технические условия"</w:t>
+пункты 6.1 и 6.2 ГОСТ 28546-2014 "Мыло туалетное твердое. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11149,100 +11143,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77</w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1.9, 5.1 и 5.2 ГОСТ 31677-2012 "Продукция парфюмерно-косметическая в аэрозольной упаковке. Общие технические условия"</w:t>
+пункты 3.1.4, 4.1 и 4.2 ГОСТ 31460-2012 "Кремы косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11271,100 +11265,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78</w:t>
+76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.5, 3.1.6, 4.1 и 4.2 ГОСТ 31678-2012 "Продукция парфюмерная жидкая. Общие технические условия"</w:t>
+пункты 3.1.4, 4.1 и 4.2 ГОСТ 31649-2012 "Продукция декоративной косметики на жировосковой основе. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11393,100 +11387,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79</w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.4, 4.1 и 4.2 ГОСТ 31679-2012 "Продукция косметическая жидкая. Общие технические условия"</w:t>
+пункты 4.1.9, 5.1 и 5.2 ГОСТ 31677-2012 "Продукция парфюмерно-косметическая в аэрозольной упаковке. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11515,100 +11509,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
+78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.7 и 4.1 ГОСТ 31692-2012 "Продукция косметическая для бритья. Общие технические условия"</w:t>
+пункты 3.1.5, 3.1.6, 4.1 и 4.2 ГОСТ 31678-2012 "Продукция парфюмерная жидкая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11637,100 +11631,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81</w:t>
+79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.9, 4.2 и 4.3 ГОСТ 31693-2012 "Продукция косметическая для ухода за ногтями. Общие технические условия"</w:t>
+пункты 3.1.4, 4.1 и 4.2 ГОСТ 31679-2012 "Продукция косметическая жидкая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11759,100 +11753,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.4, 4.1 и 4.2 ГОСТ 31695-2012 "Гели косметические. Общие технические условия"</w:t>
+пункты 3.1.7 и 4.1 ГОСТ 31692-2012 "Продукция косметическая для бритья. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11881,100 +11875,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83</w:t>
+81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.4, 4.1 и 4.2 ГОСТ 31696-2012 "Продукция косметическая гигиеническая моющая. Общие технические условия"</w:t>
+пункты 3.1.9, 4.2 и 4.3 ГОСТ 31693-2012 "Продукция косметическая для ухода за ногтями. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12003,100 +11997,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84</w:t>
+82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.4, 4.1 и 4.2 ГОСТ 31697-2012 "Продукция декоративной косметики на эмульсионной основе. Общие технические условия"</w:t>
+пункты 3.1.4, 4.1 и 4.2 ГОСТ 31695-2012 "Гели косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12125,100 +12119,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85</w:t>
+83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.4, 4.1 и 4.2 ГОСТ 31698-2013 "Продукция косметическая порошкообразная и компактная. Общие технические условия"</w:t>
+пункты 3.1.4, 4.1 и 4.2 ГОСТ 31696-2012 "Продукция косметическая гигиеническая моющая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12247,100 +12241,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86</w:t>
+84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.10, 4.11 и 5.4 ГОСТ 32837-2014 "Продукция косметическая для окрашивания и осветления волос. Общие технические условия"</w:t>
+пункты 3.1.4, 4.1 и 4.2 ГОСТ 31697-2012 "Продукция декоративной косметики на эмульсионной основе. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12369,100 +12363,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87</w:t>
+85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1.5 и 5.2 ГОСТ 32850-2014 "Продукция косметическая для химической завивки и распрямления волос. Общие технические условия"</w:t>
+пункты 3.1.4, 4.1 и 4.2 ГОСТ 31698-2013 "Продукция косметическая порошкообразная и компактная. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12491,100 +12485,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88</w:t>
+86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.7, 5.8 и 6.1 ГОСТ 32851-2014 "Продукция косметическая для принятия ванн. Общие технические условия"</w:t>
+пункты 4.10, 4.11 и 5.4 ГОСТ 32837-2014 "Продукция косметическая для окрашивания и осветления волос. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12613,100 +12607,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89</w:t>
+87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.1.3, 5.1.4 и 6.1 ГОСТ 32852-2014 "Масла косметические. Общие технические условия"</w:t>
+пункты 4.1.5 и 5.2 ГОСТ 32850-2014 "Продукция косметическая для химической завивки и распрямления волос. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12735,100 +12729,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90</w:t>
+88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.3, 5.4 и 6.1 ГОСТ 32853-2014 "Продукция парфюмерная твердая и сухая. Общие технические условия"</w:t>
+пункты 5.7, 5.8 и 6.1 ГОСТ 32851-2014 "Продукция косметическая для принятия ванн. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12857,100 +12851,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91</w:t>
+89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1.7, 4.1.8 и 5.1 ГОСТ 32854-2014 "Продукция косметическая для моделирования и полирования ногтей. Общие технические условия"</w:t>
+пункты 5.1.3, 5.1.4 и 6.1 ГОСТ 32852-2014 "Масла косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12979,100 +12973,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.3, 4.4 и 5.1 ГОСТ 33487-2015 "Продукция косметическая пастообразная. Общие технические условия"</w:t>
+пункты 5.3, 5.4 и 6.1 ГОСТ 32853-2014 "Продукция парфюмерная твердая и сухая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13101,100 +13095,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93</w:t>
+91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1.3, 4.1.4 и 5.1 ГОСТ 33489-2015 "Продукция косметическая на носителях. Общие технические условия"</w:t>
+пункты 4.1.7, 4.1.8 и 5.1 ГОСТ 32854-2014 "Продукция косметическая для моделирования и полирования ногтей. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13223,100 +13217,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94</w:t>
+92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1.4, 5.1 и 5.2 ГОСТ 34436-2018 "Продукция парфюмерно-косметическая. Средства для отбеливания зубов. Общие технические условия"</w:t>
+пункты 4.3, 4.4 и 5.1 ГОСТ 33487-2015 "Продукция косметическая пастообразная. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13345,100 +13339,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95</w:t>
+93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.2.3 ГОСТ EN 71-13-2018 "Игрушки. Требования безопасности. Часть 13. Настольные игры для развития обоняния, наборы для изготовления парфюмерно-косметической продукции и вкусовые игры"</w:t>
+пункты 4.1.3, 4.1.4 и 5.1 ГОСТ 33489-2015 "Продукция косметическая на носителях. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13467,100 +13461,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96</w:t>
+94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.1.4, 6.1 – 6.3 ГОСТ 34435-2018 "Продукция парфюмерно-косметическая. Средства гигиены полости рта жидкие. Общие технические условия"</w:t>
+пункты 4.1.4, 5.1 и 5.2 ГОСТ 34436-2018 "Продукция парфюмерно-косметическая. Средства для отбеливания зубов. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13589,522 +13583,414 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96</w:t>
-[...155 lines deleted...]
-            </w:r>
+95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 4.2.3 ГОСТ EN 71-13-2018 "Игрушки. Требования безопасности. Часть 13. Настольные игры для развития обоняния, наборы для изготовления парфюмерно-косметической продукции и вкусовые игры"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...77 lines deleted...]
-            </w:r>
+              <w:t>
+пункты 5.1.4, 6.1 – 6.3 ГОСТ 34435-2018 "Продукция парфюмерно-косметическая. Средства гигиены полости рта жидкие. Общие технические условия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...14 lines deleted...]
-          <w:p/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34638-2020 "Методы испытаний по воздействию химической продукции на организм человека. Разъедание кожи </w:t>
+ГОСТ 32634-2020 "Методы испытаний по воздействию химической продукции на организм человека. Разъедание кожи </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>. Метод мембранного барьера"</w:t>
+              <w:t>. Методы с использованием реконструированного человеческого эпидермиса"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14147,147 +14033,140 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34639-2020 "Методы испытаний по воздействию химической продукции на организм человека. Раздражение кожи </w:t>
-[...7 lines deleted...]
-            </w:pPr>
+ГОСТ 34637-2020 "Методы испытаний по воздействию химической продукции на организм человека. Разъедание кожи </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>. Методы с использованием реконструированного человеческого эпидермиса"</w:t>
+              <w:t>. Метод чрескожного электрического сопротивления"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14330,100 +14209,140 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34722-2021 "Методы испытаний по воздействию химической продукции на организм человека. Метод исследований помутнения и проницаемости роговицы крупного рогатого скота для определения химической продукции, вызывающей серьезное повреждение глаз, и химической продукции, не требующей классификации опасности как вызывающей раздражение или серьезное повреждение глаз" </w:t>
+ГОСТ 34638-2020 "Методы испытаний по воздействию химической продукции на организм человека. Разъедание кожи </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>. Метод мембранного барьера"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14466,140 +14385,147 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34726-2021 "Методы испытаний по воздействию химической продукции на организм человека. Метод испытания </w:t>
-            </w:r>
+ГОСТ 34639-2020 "Методы испытаний по воздействию химической продукции на организм человека. Раздражение кожи </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> с применением кратковременной экспозиции для определения химической продукции, вызывающей серьезное повреждение глаз, и химической продукции, не требующей классификации опасности как вызывающей раздражение или серьезное повреждение глаз" </w:t>
+              <w:t>. Методы с использованием реконструированного человеческого эпидермиса"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14642,100 +14568,100 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34735-2021 "Методы испытаний по воздействию химической продукции на организм человека. Методы испытаний с применением реконструированного рогового эпителия человека (RhCE) для определения химической продукции, не требующей классификации опасности как вызывающей раздражение или серьезное повреждение глаз" </w:t>
+ГОСТ 34722-2021 "Методы испытаний по воздействию химической продукции на организм человека. Метод исследований помутнения и проницаемости роговицы крупного рогатого скота для определения химической продукции, вызывающей серьезное повреждение глаз, и химической продукции, не требующей классификации опасности как вызывающей раздражение или серьезное повреждение глаз" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14778,100 +14704,140 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34736-2021 "Методы исследований по воздействию химической продукции на организм человека. Метод испытаний с использованием извлеченного глаза курицы для определения химической продукции, вызывающей серьезное повреждение глаз, и химической продукции, не требующей классификации опасности как вызывающей раздражение или серьезное повреждение глаз" </w:t>
+ГОСТ 34726-2021 "Методы испытаний по воздействию химической продукции на организм человека. Метод испытания </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с применением кратковременной экспозиции для определения химической продукции, вызывающей серьезное повреждение глаз, и химической продукции, не требующей классификации опасности как вызывающей раздражение или серьезное повреждение глаз" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14914,100 +14880,100 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34852-2022 "Методы испытаний на цитотоксичность. Оценка начальных доз для испытаний на острую пероральную системную токсичность. Серия по испытаниям и оценке № 129" </w:t>
+ГОСТ 34735-2021 "Методы испытаний по воздействию химической продукции на организм человека. Методы испытаний с применением реконструированного рогового эпителия человека (RhCE) для определения химической продукции, не требующей классификации опасности как вызывающей раздражение или серьезное повреждение глаз" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15050,100 +15016,100 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34853-2022 "Методы испытаний по воздействию химической продукции на организм человека. Метод определения проницаемости флуоресцеина для идентификации веществ, вызывающих разъедание и серьезное раздражение глаз" </w:t>
+ГОСТ 34736-2021 "Методы исследований по воздействию химической продукции на организм человека. Метод испытаний с использованием извлеченного глаза курицы для определения химической продукции, вызывающей серьезное повреждение глаз, и химической продукции, не требующей классификации опасности как вызывающей раздражение или серьезное повреждение глаз" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15186,117 +15152,100 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34876-2022 "Метод отбора образцов тканей глаза для проведения гистологических исследований и получения данных. Серия по испытаниям </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">и оценке № 160" </w:t>
+ГОСТ 34852-2022 "Методы испытаний на цитотоксичность. Оценка начальных доз для испытаний на острую пероральную системную токсичность. Серия по испытаниям и оценке № 129" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15339,100 +15288,100 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34877.1-2022 "Путь неблагоприятного исхода для сенсибилизации кожи, вызванной ковалентным связыванием с белками. Часть 1. Научные доказательства. Серия по испытаниям и оценке № 168" </w:t>
+ГОСТ 34853-2022 "Методы испытаний по воздействию химической продукции на организм человека. Метод определения проницаемости флуоресцеина для идентификации веществ, вызывающих разъедание и серьезное раздражение глаз" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15475,100 +15424,117 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34877.2-2022 "Путь неблагоприятного исхода для сенсибилизации кожи, вызванной ковалентным связыванием с белками. Часть 2. Применение при классификации и разработке интегрированных подходов к комплексной оценке и испытаниям химической продукции. Серия по испытаниям и оценке № 168" </w:t>
+ГОСТ 34876-2022 "Метод отбора образцов тканей глаза для проведения гистологических исследований и получения данных. Серия по испытаниям </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и оценке № 160" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15611,140 +15577,100 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34896-2022 "Методы испытаний по воздействию химической продукции на организм человека. Сенсибилизация кожи </w:t>
-[...39 lines deleted...]
-              <w:t>. Метод определения люциферазы ARE-Nrf2"</w:t>
+ГОСТ 34877.1-2022 "Путь неблагоприятного исхода для сенсибилизации кожи, вызванной ковалентным связыванием с белками. Часть 1. Научные доказательства. Серия по испытаниям и оценке № 168" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15787,140 +15713,100 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 34899-2022 "Методы испытаний по воздействию химической продукции на организм человека. Сенсибилизация кожи </w:t>
-[...39 lines deleted...]
-              <w:t>. Методы, основанные на ключевых событиях пути неблагоприятного исхода при ковалентном связывании с белками"</w:t>
+ГОСТ 34877.2-2022 "Путь неблагоприятного исхода для сенсибилизации кожи, вызванной ковалентным связыванием с белками. Часть 2. Применение при классификации и разработке интегрированных подходов к комплексной оценке и испытаниям химической продукции. Серия по испытаниям и оценке № 168" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15953,388 +15839,496 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97</w:t>
-[...125 lines deleted...]
-            </w:pPr>
+96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ 34896-2022 "Методы испытаний по воздействию химической продукции на организм человека. Сенсибилизация кожи </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>. Метод определения люциферазы ARE-Nrf2"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.07.2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98</w:t>
+96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...33 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">
+ГОСТ 34899-2022 "Методы испытаний по воздействию химической продукции на организм человека. Сенсибилизация кожи </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>chemico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>. Методы, основанные на ключевых событиях пути неблагоприятного исхода при ковалентном связывании с белками"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.07.2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99</w:t>
-[...48 lines deleted...]
-ГОСТ ISO 22716-2013 "Продукция парфюмерно-косметическая. Надлежащая производственная практика (GMP). Руководящие указания по надлежащей производственной практике"</w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 3.1.2 и 4.4 ГОСТ 5972-2017 "Порошки зубные. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16363,100 +16357,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АСТ ИСО 9001-2016 "Система менеджмента качества. Требования"</w:t>
+ГОСТ ISO 9001-2011 "Системы менеджмента качества. Требования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16485,100 +16479,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101</w:t>
+99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СТБ ISO 9001-2015 "Системы менеджмента качества. Требования"</w:t>
+ГОСТ ISO 22716-2013 "Продукция парфюмерно-косметическая. Надлежащая производственная практика (GMP). Руководящие указания по надлежащей производственной практике"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16607,100 +16601,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102</w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СТ РК ISO 9001-2016 "Системы менеджмента качества. Требования"</w:t>
+АСТ ИСО 9001-2016 "Система менеджмента качества. Требования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16729,100 +16723,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103</w:t>
+101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ ISO/TR 14735-2015 "Продукция косметическая. Аналитические методы. Техническое руководство по минимизации и обнаружению N-нитрозаминов"</w:t>
+СТБ ISO 9001-2015 "Системы менеджмента качества. Требования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16851,100 +16845,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104</w:t>
+102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ ISO/TR 26369-2015 "Продукция косметическая. Методы испытаний защиты от солнца. Обзор и анализ методов оценки эффективности солнцезащитной продукции"</w:t>
+СТ РК ISO 9001-2016 "Системы менеджмента качества. Требования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16973,100 +16967,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105</w:t>
+103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.1.2 и 4.4 ГОСТ 7983-2016 "Пасты зубные. Общие технические условия"</w:t>
+ГОСТ ISO/TR 14735-2015 "Продукция косметическая. Аналитические методы. Техническое руководство по минимизации и обнаружению N-нитрозаминов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17095,100 +17089,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106</w:t>
+104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-раздел 5, пункт 6.5 ГОСТ 28546-2014 "Мыло туалетное твердое. Общие технические условия"</w:t>
+ГОСТ ISO/TR 26369-2015 "Продукция косметическая. Методы испытаний защиты от солнца. Обзор и анализ методов оценки эффективности солнцезащитной продукции"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17217,100 +17211,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-107</w:t>
+105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.1.2 ГОСТ 31460-2012 "Кремы косметические. Общие технические условия"</w:t>
+пункты 3.1.2 и 4.4 ГОСТ 7983-2016 "Пасты зубные. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17339,100 +17333,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108</w:t>
+106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.1.2 ГОСТ 31649-2012 "Продукция декоративной косметики на жировосковой основе. Общие технические условия"</w:t>
+раздел 5, пункт 6.5 ГОСТ 28546-2014 "Мыло туалетное твердое. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17461,100 +17455,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109</w:t>
+107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.1.2 ГОСТ 31677-2012 "Продукция парфюмерно-косметическая в аэрозольной упаковке. Общие технические условия"</w:t>
+пункт 3.1.2 ГОСТ 31460-2012 "Кремы косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17583,100 +17577,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110</w:t>
+108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.1.3 ГОСТ 31678-2012 "Продукция парфюмерная жидкая. Общие технические условия"</w:t>
+пункт 3.1.2 ГОСТ 31649-2012 "Продукция декоративной косметики на жировосковой основе. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17705,100 +17699,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-111</w:t>
+109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.1.2 ГОСТ 31679-2012 "Продукция косметическая жидкая. Общие технические условия"</w:t>
+пункт 4.1.2 ГОСТ 31677-2012 "Продукция парфюмерно-косметическая в аэрозольной упаковке. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17827,100 +17821,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-112</w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.1.2 ГОСТ 31692-2012 "Продукция косметическая для бритья. Общие технические условия"</w:t>
+пункт 3.1.3 ГОСТ 31678-2012 "Продукция парфюмерная жидкая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17949,100 +17943,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-113</w:t>
+111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.1.2 ГОСТ 31693-2012 "Продукция косметическая для ухода за ногтями. Общие технические условия"</w:t>
+пункт 3.1.2 ГОСТ 31679-2012 "Продукция косметическая жидкая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18071,100 +18065,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114</w:t>
+112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.1.2 ГОСТ 31695-2012 "Гели косметические. Общие технические условия"</w:t>
+пункт 3.1.2 ГОСТ 31692-2012 "Продукция косметическая для бритья. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18193,100 +18187,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-115</w:t>
+113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.1.2 ГОСТ 31696-2012 "Продукция косметическая гигиеническая моющая. Общие технические условия"</w:t>
+пункт 3.1.2 ГОСТ 31693-2012 "Продукция косметическая для ухода за ногтями. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18315,100 +18309,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116</w:t>
+114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.1.2 ГОСТ 31697-2012 " Продукция декоративной косметики на эмульсионной основе. Общие технические условия"</w:t>
+пункт 3.1.2 ГОСТ 31695-2012 "Гели косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18437,100 +18431,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117</w:t>
+115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.1.2 ГОСТ 31698-2013 "Продукция косметическая порошкообразная и компактная. Общие технические условия"</w:t>
+пункт 3.1.2 ГОСТ 31696-2012 "Продукция косметическая гигиеническая моющая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18559,100 +18553,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-118</w:t>
+116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1 и 5.5 ГОСТ 32837-2014 "Продукция косметическая для окрашивания и осветления волос. Общие технические условия"</w:t>
+пункт 3.1.2 ГОСТ 31697-2012 " Продукция декоративной косметики на эмульсионной основе. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18681,100 +18675,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119</w:t>
+117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1.2 и 5.3 ГОСТ 32850-2014 "Продукция косметическая для химической завивки и распрямления волос. Общие технические условия"</w:t>
+пункт 3.1.2 ГОСТ 31698-2013 "Продукция косметическая порошкообразная и компактная. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18803,100 +18797,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120</w:t>
+118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.1 и 6.2 ГОСТ 32851-2014 "Продукция косметическая для принятия ванн. Общие технические условия"</w:t>
+пункты 4.1 и 5.5 ГОСТ 32837-2014 "Продукция косметическая для окрашивания и осветления волос. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18925,100 +18919,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-121</w:t>
+119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.1.1 и 6.3 ГОСТ 32852-2014 "Масла косметические. Общие технические условия"</w:t>
+пункты 4.1.2 и 5.3 ГОСТ 32850-2014 "Продукция косметическая для химической завивки и распрямления волос. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19047,100 +19041,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122</w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.1 и 6.2 ГОСТ 32853-2014 "Продукция парфюмерная твердая и сухая. Общие технические условия"</w:t>
+пункты 5.1 и 6.2 ГОСТ 32851-2014 "Продукция косметическая для принятия ванн. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19169,100 +19163,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-123</w:t>
+121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1.1 и 5.2 ГОСТ 32854-2014 "Продукция косметическая для моделирования и полирования ногтей. Общие технические условия"</w:t>
+пункты 5.1.1 и 6.3 ГОСТ 32852-2014 "Масла косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19291,100 +19285,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
+122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1 и 5.2 ГОСТ 33487-2015 "Продукция косметическая пастообразная. Общие технические условия"</w:t>
+пункты 5.1 и 6.2 ГОСТ 32853-2014 "Продукция парфюмерная твердая и сухая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19413,100 +19407,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-125</w:t>
+123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1.1 и 5.2 ГОСТ 33489-2015 "Продукция косметическая на носителях. Общие технические условия"</w:t>
+пункты 4.1.1 и 5.2 ГОСТ 32854-2014 "Продукция косметическая для моделирования и полирования ногтей. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19535,100 +19529,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-126</w:t>
+124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.1.2 и 6.4 ГОСТ 34435-2018 "Продукция парфюмерно-косметическая. Средства гигиены полости рта жидкие. Общие технические условия"</w:t>
+пункты 4.1 и 5.2 ГОСТ 33487-2015 "Продукция косметическая пастообразная. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19657,100 +19651,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-127</w:t>
+125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.1.2 и 5.3 ГОСТ 34436-2018 "Продукция парфюмерно-косметическая. Средства для отбеливания зубов. Общие технические условия"</w:t>
+пункты 4.1.1 и 5.2 ГОСТ 33489-2015 "Продукция косметическая на носителях. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19779,100 +19773,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-128</w:t>
+126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.2.3 ГОСТ EN 71-13-2018 "Игрушки. Требования безопасности. Часть 13. Настольные игры для развития обоняния, наборы для изготовления парфюмерно-косметической продукции и вкусовые игры"</w:t>
+пункты 5.1.2 и 6.4 ГОСТ 34435-2018 "Продукция парфюмерно-косметическая. Средства гигиены полости рта жидкие. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19901,100 +19895,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-129</w:t>
+127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-ГОСТ ISO/TR 18811-2020 "Продукция парфюмерно-косметическая. Рекомендации по оценке стабильности" </w:t>
+              <w:t>
+пункты 4.1.2 и 5.3 ГОСТ 34436-2018 "Продукция парфюмерно-косметическая. Средства для отбеливания зубов. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20023,100 +20017,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-130</w:t>
+128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ ISO/TR 19838-2020 "Продукция парфюмерно-косметическая. Микробиология. Руководящие указания по применению стандартов ISO по микробиологии"</w:t>
+пункт 4.2.3 ГОСТ EN 71-13-2018 "Игрушки. Требования безопасности. Часть 13. Настольные игры для развития обоняния, наборы для изготовления парфюмерно-косметической продукции и вкусовые игры"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20145,777 +20139,777 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-130</w:t>
-[...83 lines deleted...]
-          </w:p>
+129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ ISO 16128-1-2022 "Продукция парфюмерно-косметическая натуральная </w:t>
-[...53 lines deleted...]
-            </w:r>
+ГОСТ ISO/TR 18811-2020 "Продукция парфюмерно-косметическая. Рекомендации по оценке стабильности" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 130</w:t>
             </w:r>
-            <w:r>
-[...134 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO/TR 19838-2020 "Продукция парфюмерно-косметическая. Микробиология. Руководящие указания по применению стандартов ISO по микробиологии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-131</w:t>
-[...56 lines deleted...]
-статьи 5</w:t>
+130</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+статьи 5,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 4 и 5 статьи 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 3.4.1 и 3.4.4 ГОСТ 5972-2017 "Порошки зубные. Общие технические условия" </w:t>
-[...32 lines deleted...]
-            </w:pPr>
+ГОСТ ISO 16128-1-2022 "Продукция парфюмерно-косметическая натуральная </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и органическая. Руководство по идентификации и критерии. Часть 1. Определения для ингредиентов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.07.2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-132</w:t>
-[...81 lines deleted...]
-            </w:pPr>
+130</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 2, 5 и 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO/TS 22176-2023 "Продукция парфюмерно-косметическая. Аналитические методы. Разработка общего подхода к валидации количественных аналитических методов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.01.2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-133</w:t>
-[...48 lines deleted...]
-пункт 5.3.2 ГОСТ 28546-2014 "Мыло туалетное твердое. Общие технические условия"</w:t>
+131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z18" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункты 3.4.1 и 3.4.4 ГОСТ 5972-2017 "Порошки зубные. Общие технические условия" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20944,100 +20938,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-134</w:t>
+132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.4 ГОСТ 31460-2012 "Кремы косметические. Общие технические условия"</w:t>
+пункты 3.4.1 и 3.4.2 ГОСТ 7983-2016 "Пасты зубные. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21066,100 +21060,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-135</w:t>
+133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.4.2 и 3.4.6 ГОСТ 31649-2012 "Продукция декоративной косметики на жировосковой основе. Общие технические условия"</w:t>
+пункт 5.3.2 ГОСТ 28546-2014 "Мыло туалетное твердое. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21188,100 +21182,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-136</w:t>
+134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-пункты 3.4.1, 3.4.3, 3.4.6 и 3.4.7 ГОСТ 31678-2012 "Продукция парфюмерная жидкая. Общие технические условия" </w:t>
+              <w:t>
+пункт 3.4 ГОСТ 31460-2012 "Кремы косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21310,100 +21304,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-137</w:t>
+135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.4.1, 3.4.3, 3.4.6 и 3.4.7 ГОСТ 31679-2012 "Продукция косметическая жидкая. Общие технические условия"</w:t>
+пункты 3.4.2 и 3.4.6 ГОСТ 31649-2012 "Продукция декоративной косметики на жировосковой основе. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21432,100 +21426,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138</w:t>
+136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-пункты 3.4.1 и 3.4.2 ГОСТ 31692-2012 "Продукция косметическая для бритья. Общие технические условия"</w:t>
+              <w:t xml:space="preserve">
+пункты 3.4.1, 3.4.3, 3.4.6 и 3.4.7 ГОСТ 31678-2012 "Продукция парфюмерная жидкая. Общие технические условия" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21554,100 +21548,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-139</w:t>
+137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.4.1 ГОСТ 31693-2012 "Продукция косметическая для ухода за ногтями. Общие технические условия"</w:t>
+пункты 3.4.1, 3.4.3, 3.4.6 и 3.4.7 ГОСТ 31679-2012 "Продукция косметическая жидкая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21676,100 +21670,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140</w:t>
+138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.4.1 ГОСТ 31695-2012 "Гели косметические. Общие технические условия"</w:t>
+пункты 3.4.1 и 3.4.2 ГОСТ 31692-2012 "Продукция косметическая для бритья. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21798,100 +21792,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-141</w:t>
+139</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 3.4 ГОСТ 31696-2012 "Продукция косметическая гигиеническая моющая. Общие технические условия"</w:t>
+пункт 3.4.1 ГОСТ 31693-2012 "Продукция косметическая для ухода за ногтями. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21920,100 +21914,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-142</w:t>
+140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.4.1, 3.4.4 и 3.4.7 ГОСТ 31697-2012 "Продукция декоративной косметики на эмульсионной основе. Общие технические условия"</w:t>
+пункт 3.4.1 ГОСТ 31695-2012 "Гели косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22042,100 +22036,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-143</w:t>
+141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 3.4.4 и 3.4.7 ГОСТ 31698-2013 "Продукция косметическая порошкообразная и компактная. Общие технические условия"</w:t>
+пункт 3.4 ГОСТ 31696-2012 "Продукция косметическая гигиеническая моющая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22164,100 +22158,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-144</w:t>
+142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.14.1 и 4.14.4 ГОСТ 32837-2014 "Продукция косметическая для окрашивания и осветления волос. Общие технические условия"</w:t>
+пункты 3.4.1, 3.4.4 и 3.4.7 ГОСТ 31697-2012 "Продукция декоративной косметики на эмульсионной основе. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22286,100 +22280,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-145</w:t>
+143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.4.1 и 4.4.4 ГОСТ 32850-2014 "Продукция косметическая для химической завивки и распрямления волос. Общие технические условия"</w:t>
+пункты 3.4.4 и 3.4.7 ГОСТ 31698-2013 "Продукция косметическая порошкообразная и компактная. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22408,100 +22402,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-146</w:t>
+144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.11.1, 5.11.2 и 5.11.4 ГОСТ 32851-2014 "Продукция косметическая для принятия ванн. Общие технические условия"</w:t>
+пункты 4.14.1 и 4.14.4 ГОСТ 32837-2014 "Продукция косметическая для окрашивания и осветления волос. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22530,100 +22524,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-147</w:t>
+145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.4.1 – 5.4.3 ГОСТ 32852-2014 "Масла косметические. Общие технические условия"</w:t>
+пункты 4.4.1 и 4.4.4 ГОСТ 32850-2014 "Продукция косметическая для химической завивки и распрямления волос. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22652,100 +22646,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148</w:t>
+146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.7.1 – 5.7.3 ГОСТ 32853-2014 "Продукция парфюмерная твердая и сухая. Общие технические условия"</w:t>
+пункты 5.11.1, 5.11.2 и 5.11.4 ГОСТ 32851-2014 "Продукция косметическая для принятия ванн. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22774,100 +22768,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-149</w:t>
+147</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.4.1, 4.4.2 и 4.4.4 ГОСТ 32854-2014 "Продукция косметическая для моделирования и полирования ногтей. Общие технические условия"</w:t>
+пункты 5.4.1 – 5.4.3 ГОСТ 32852-2014 "Масла косметические. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22896,100 +22890,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150</w:t>
+148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.7.1 ГОСТ 33487-2015 "Продукция косметическая пастообразная. Общие технические условия"</w:t>
+пункты 5.7.1 – 5.7.3 ГОСТ 32853-2014 "Продукция парфюмерная твердая и сухая. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23018,100 +23012,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-151</w:t>
+149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 4.4.1 ГОСТ 33489-2015 "Продукция косметическая на носителях. Общие технические условия"</w:t>
+пункты 4.4.1, 4.4.2 и 4.4.4 ГОСТ 32854-2014 "Продукция косметическая для моделирования и полирования ногтей. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23140,100 +23134,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152</w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 4.4.1, 4.4.2 и 4.4.5 ГОСТ 34436-2018 "Продукция парфюмерно-косметическая. Средства для отбеливания зубов. Общие технические условия"</w:t>
+пункт 4.7.1 ГОСТ 33487-2015 "Продукция косметическая пастообразная. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23262,100 +23256,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-153</w:t>
+151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункт 5.1.2 ГОСТ EN 71-13-2018 "Игрушки. Требования безопасности. Часть 13. Настольные игры для развития обоняния, наборы для изготовления парфюмерно-косметической продукции и вкусовые игры"</w:t>
+пункт 4.4.1 ГОСТ 33489-2015 "Продукция косметическая на носителях. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23384,100 +23378,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-154</w:t>
+152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ ISO/TR 14735-2015 "Продукция косметическая. Аналитические методы. Техническое руководство по минимизации и обнаружению N-нитрозаминов"</w:t>
+пункты 4.4.1, 4.4.2 и 4.4.5 ГОСТ 34436-2018 "Продукция парфюмерно-косметическая. Средства для отбеливания зубов. Общие технические условия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23506,100 +23500,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-155</w:t>
+153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пункты 5.4.1, 5.4.2 и 5.4.6 ГОСТ 34435-2018 "Продукция парфюмерно-косметическая. Средства гигиены полости рта жидкие. Общие технические условия"</w:t>
+пункт 5.1.2 ГОСТ EN 71-13-2018 "Игрушки. Требования безопасности. Часть 13. Настольные игры для развития обоняния, наборы для изготовления парфюмерно-косметической продукции и вкусовые игры"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23628,92 +23622,336 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+154</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO/TR 14735-2015 "Продукция косметическая. Аналитические методы. Техническое руководство по минимизации и обнаружению N-нитрозаминов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 5.4.1, 5.4.2 и 5.4.6 ГОСТ 34435-2018 "Продукция парфюмерно-косметическая. Средства гигиены полости рта жидкие. Общие технические условия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z19" w:id="12"/>
+          <w:bookmarkStart w:name="z19" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункт 9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 статьи 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -27653,156 +27891,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 22 декабря 2020 г. № 177 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Таможенного союза "О безопасности парфюмерно-косметической продукции" (ТР ТС 009/2011) и осуществления оценки соответствия объектов технического регулирования </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными решениями Коллегии Евразийской экономической комиссии от 11.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27814,51 +27976,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 09.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 07.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 180 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -34167,70 +34349,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="14"/>
+          <w:bookmarkStart w:name="z22" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункты 2 и 7 статьи 5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -34759,70 +34941,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункты 2.1 и 7 статьи 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z23" w:id="15"/>
+          <w:bookmarkStart w:name="z23" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ГОСТ EN 16521-2016* "Продукция парфюмерно-косметическая. Метод газовой </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 хроматографии/масс-спектрометрии для идентификации и определения 12 фталатов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -35529,70 +35711,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="16"/>
+          <w:bookmarkStart w:name="z24" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -35671,126 +35853,126 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z25" w:id="17"/>
+          <w:bookmarkStart w:name="z25" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="18"/>
+          <w:bookmarkStart w:name="z26" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункты 2.4 и 7 статьи 5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -35873,158 +36055,148 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="19"/>
-[...106 lines deleted...]
-ГОСТ EN 16344-2016* "Продукция косметическая солнцезащитная. Качественное определение УФ-фильтров и количественное определение 10 УФ-фильтров методом высокоэффективной жидкостной хроматографии"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 2.4 и 9.2 статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СТ РК 3996-2024* "Продукция парфюмерно-косметическая. Расчетный метод определения максимальной теоретической массовой доли формальдегида"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36038,513 +36210,556 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52</w:t>
             </w:r>
-            <w:r>
-[...112 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 2.5 статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ EN 16344-2016* "Продукция косметическая солнцезащитная. Качественное определение УФ-фильтров и количественное определение 10 УФ-фильтров методом высокоэффективной жидкостной хроматографии"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="20"/>
-[...140 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ EN 17156-2022* "Продукция парфюмерно-косметическая. Аналитические методы. Метод LC/UV для идентификации и количественного определения 22 органических УФ-фильтров"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.01.2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...99 lines deleted...]
-применяется до 01.07.2025</w:t>
+          <w:bookmarkStart w:name="z28" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 4 и 5 статьи 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO 24442-2016* "Продукция косметическая. Метод определения in vivo величины защитного фактора от ультрафиолетовых лучей спектра А"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.01.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54</w:t>
+53</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
@@ -36559,396 +36774,1003 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ ISO 24443-2023* "Продукция парфюмерно-косметическая солнцезащитная. Метод определения величины защитного фактора от ультрафиолетового излучения спектра А </w:t>
-            </w:r>
+ГОСТ ISO 24442-2024* "Продукция парфюмерно-косметическая солнцезащитная. Метод определения </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>vitro</w:t>
-[...46 lines deleted...]
-            </w:r>
+              <w:t>vivo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> величины защитного фактора от ультрафиолетового излучения спектра А"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ ISO 24444-2013* "Продукция косметическая. Методы испытаний защиты от солнца. Определение солнцезащитного фактора (SPF) на живых организмах (in vivo)"</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+ГОСТ ISO 24443-2016* "Продукция косметическая солнцезащитная. Метод определения in vitro величины защитного фактора от ультрафиолетового излучения спектра А"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56</w:t>
+54</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ ISO 24443-2023* "Продукция парфюмерно-косметическая солнцезащитная. Метод определения величины защитного фактора от ультрафиолетового излучения спектра А </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.07.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO 24444-2013* "Продукция косметическая. Методы испытаний защиты от солнца. Определение солнцезащитного фактора (SPF) на живых организмах (in vivo)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 пункт 7.15 ГОСТ 34436-2018* "Продукция парфюмерно-косметическая. Средства для отбеливания зубов. Общие технические условия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO 16217-2024* "Продукция парфюмерно-косметическая. Методы испытаний защиты от солнца. Методы погружения в воду для определения водостойкости"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ГОСТ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ISO 18861-2024* "Продукция парфюмерно-косметическая солнцезащитная. Определение водостойкости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z29" w:id="21"/>
+      <w:bookmarkStart w:name="z29" w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">* Применяется при государственном контроле (надзоре) за соблюдением требований технического регламента Таможенного союза "О безопасности парфюмерно-косметической продукции" (ТР ТС 009/2011) (при необходимости). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
@@ -36971,55 +37793,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37345,31 +38167,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>