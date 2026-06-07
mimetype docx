--- v0 (2025-10-29)
+++ v1 (2026-06-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0700604" w14:textId="0700604">
+    <w:p w14:paraId="2605d10" w14:textId="2605d10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1083,51 +1083,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Сведения о результатах оценки племенной ценности животных в соответствии с настоящей Методикой вносятся в реестр учета племенных животных (племенную книгу) государства-члена и в племенные свидетельства (паспорта, сертификаты).</w:t>
+      4. Сведения о результатах оценки племенной ценности животных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:strike/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в соответствии с настоящей Методикой вносятся в реестр учета племенных животных (племенную книгу) государства-члена и в племенные свидетельства (паспорта, сертификаты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для целей настоящей Методики используются понятия, которые означают следующее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
@@ -3104,148 +3125,276 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ПРИЛОЖЕНИЕ № 1</w:t>
+              <w:t>ПРИЛОЖЕНИЕ № 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Методике оценки</w:t>
+              <w:t xml:space="preserve">к Методике оценки племенной </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>племенной ценности крупного</w:t>
+              <w:t>ценности крупного рогатого</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>рогатого скота молочного</w:t>
+              <w:t>скота молочного направления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>направления продуктивности</w:t>
+              <w:t>продуктивности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">утвержденной Решением Коллегии </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Евразийской экономической комиссии </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 ноября 2020 г. № 149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(в редакции Решения Коллегии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Евразийской экономической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комиссии от 28 апреля 2026 г. № 48)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z641" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОЦЕНКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>коров по признакам экстерьера</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Методика дополнена приложением № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -3257,294 +3406,346 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии с решением Коллегии Евразийской экономической комиссии от 22.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); в редакции решения Коллегии Евразийской экономической комиссии от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z643" w:id="65"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z644" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В систему оценки телосложения дочерей быков включены 24 селекционируемых признака линейных промеров экстерьера коров (18 основных и 6 дополнительных). Для оценки линейных промеров экстерьера коров применяется 9-балльная шкала, которая должна охватывать биологический диапазон развития селекционируемых признаков в оцениваемой популяции животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При линейной оценке экстерьера селекционные акценты по дополнительным признакам устанавливаются государствами – членами Евразийского экономического союза с учетом национальных приоритетов и целевого направления продуктивности животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Линейной оценке не подлежат животные больные, абортировавшие, с атрофией двух и более четвертей вымени.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шкала оценки</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> селекционируемых признаков экстерьера коров (дочерей быков)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+        <w:t>основных и дополнительных селекционируемых признаков экстерьера коров (дочерей быков)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. Основные селекционируемые признаки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3543300" cy="1524000"/>
+                  <wp:extent cx="4191000" cy="2870200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3543300" cy="1524000"/>
+                            <a:ext cx="4191000" cy="2870200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Тип телосложения</w:t>
-[...17 lines deleted...]
-(оценивается угол наклона ребер и расстояние между ними)</w:t>
+1. Структура ребер (оценивается выпуклость ("арочность") ребер и угол их наклона (60/40 %). "Арочность" ребер оценивается сзади, а угол между позвоночником и ребрами – сбоку. Выраженность ребер в данном случае не оценивается. Оценка производится с левой стороны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -3554,87 +3755,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-очень сухой тип, плоские кости</w:t>
+недостаточный угол наклона ребер (малая "арочность", ребра направлены отвесно вниз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+1 – 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -3644,87 +3845,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-молочный тип, выражен треугольник, ребра плоские, хорошо просматриваются, диагональные</w:t>
+средний угол наклона ребер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+4 – 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -3734,436 +3935,255 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-средние показатели выраженности признаков</w:t>
+достаточный угол наклона (хорошая "арочность", ребра направлены назад)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 – 7</w:t>
+7 – 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...166 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3416300" cy="1308100"/>
+                  <wp:extent cx="4165600" cy="1651000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3416300" cy="1308100"/>
+                            <a:ext cx="4165600" cy="1651000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-(оценивается расстояние между внутренними поверхностями верхней части передних ног)</w:t>
+              <w:t xml:space="preserve">
+2. Ширина груди </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(оценивается между внутренними поверхностями передних конечностей </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на уровне грудной клетки спереди)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -4619,73 +4639,73 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="2057400" cy="1295400"/>
+                  <wp:extent cx="3670300" cy="2032000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2057400" cy="1295400"/>
+                            <a:ext cx="3670300" cy="2032000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4701,70 +4721,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+3. Рост </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-3. Рост</w:t>
-[...17 lines deleted...]
-(измеряется от спины (между маклоками) до пола, результаты учитываются в баллах и сантиметрах)</w:t>
+(измеряется от наивысшей точки крестца между маклоками до земли. Результаты учитываются в баллах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -5220,170 +5240,169 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3467100" cy="1409700"/>
+                  <wp:extent cx="4267200" cy="1739900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3467100" cy="1409700"/>
+                            <a:ext cx="4267200" cy="1739900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-(оценивается в области последнего ребра по расстоянию от верхней части спины до самой низкой точки живота)</w:t>
+              <w:t xml:space="preserve">
+4. Глубина туловища </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(оценивается расстояние по вертикали между верхней точкой позвоночника и нижней точкой туловища в области последнего ребра </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(вне зависимости от роста). Оценивается визуально, по отношению к балансу туловища)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -5839,170 +5858,152 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3594100" cy="1397000"/>
+                  <wp:extent cx="4178300" cy="1612900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3594100" cy="1397000"/>
+                            <a:ext cx="4178300" cy="1612900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+5. Положение таза </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-5. Положение таза</w:t>
-[...17 lines deleted...]
-(оценивается наклон воображаемой линии, соединяющей маклок и седалищный бугор, горизонтальное положение таза оценивается тремя баллами)</w:t>
+(оценивается наклон воображаемой линии между маклоками и седалищными буграми)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -6012,51 +6013,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-свислый зад (10 см и более)</w:t>
+свислый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6101,52 +6102,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-скошенный крестец (7 – 8 см)</w:t>
+              <w:t xml:space="preserve">
+приспущенный </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6191,52 +6192,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-средний и идеальный наклон (3 – 4 см)</w:t>
+              <w:t xml:space="preserve">
+средний наклон </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6281,52 +6282,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ровный, нет угла наклона (0 см)</w:t>
+              <w:t xml:space="preserve">
+горизонтальный </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6371,52 +6372,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-угол обратный, приподнятый зад</w:t>
+              <w:t xml:space="preserve">
+приподнятый </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6458,249 +6459,99 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3441700" cy="1104900"/>
+                  <wp:extent cx="4241800" cy="1790700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3441700" cy="1104900"/>
+                            <a:ext cx="4241800" cy="1790700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:tbl>
-[...148 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7209,73 +7060,73 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3619500" cy="1409700"/>
+                  <wp:extent cx="4203700" cy="1739900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3619500" cy="1409700"/>
+                            <a:ext cx="4203700" cy="1739900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7292,51 +7143,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Постановка задних ног (вид сбоку)</w:t>
+7. Постановка задних конечностей (вид сбоку)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (оценивается степень изгиба задних конечностей в области скакательного сустава)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7363,52 +7214,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-очень саблистые, угол менее 134 º</w:t>
+              <w:t xml:space="preserve">
+очень саблистые </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7543,52 +7394,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-идеальный изгиб, угол 147 º</w:t>
+              <w:t xml:space="preserve">
+идеальный изгиб </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7724,51 +7575,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-слоновая постановка, угол более 160 º</w:t>
+слоновая постановка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7810,170 +7661,152 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3632200" cy="1333500"/>
+                  <wp:extent cx="4203700" cy="1612900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3632200" cy="1333500"/>
+                            <a:ext cx="4203700" cy="1612900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8. Постановка задних ног (вид сзади)</w:t>
+8. Постановка задних конечностей (вид сзади)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(оценивается степень сближенности скакательных суставов)</w:t>
+(оценивается направление задних копыт при осмотре сзади. При разной выраженности признака на разных копытах учитывается худшее значение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -7983,51 +7816,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-прямая</w:t>
+копыта расположены параллельно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8073,51 +7906,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-имеется очень малый разворот</w:t>
+очень малый разворот копыт наружу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8163,51 +7996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-имеется малый разворот</w:t>
+малый разворот копыт наружу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8253,51 +8086,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-имеется средний разворот</w:t>
+средний разворот копыт наружу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8342,52 +8175,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-большой разворот скакательного сустава внутрь</w:t>
+              <w:t xml:space="preserve">
+большой разворот копыт наружу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8429,170 +8262,152 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3606800" cy="1562100"/>
+                  <wp:extent cx="4241800" cy="1676400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3606800" cy="1562100"/>
+                            <a:ext cx="4241800" cy="1676400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+9. Угол копыта </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-9. Качество костяка</w:t>
-[...17 lines deleted...]
-(оценивается строение костей задних конечностей при осмотре сзади и сбоку)</w:t>
+(оценивается угол в передней части заднего копыта, измеряемый от пола до венчика на правом копыте. При плохой видимости угла копыта можно произвести оценку по венчику копыта или высоте задней стенки копыта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -8602,51 +8417,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-конечности плоские, скакательный сустав сухой</w:t>
+очень торцовое (более 65 º)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8692,51 +8507,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сухой скакательный сустав</w:t>
+торцовое (55 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8782,51 +8617,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-скакательный сустав средней толщины</w:t>
+средний угол (45 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8872,51 +8727,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-утолщенный скакательный сустав</w:t>
+плоское (30 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8962,51 +8837,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-конечности цилиндрические, сильно утолщенный скакательный сустав</w:t>
+очень плоское (15 º)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9048,73 +8923,73 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3581400" cy="1524000"/>
+                  <wp:extent cx="4114800" cy="977900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3581400" cy="1524000"/>
+                            <a:ext cx="4114800" cy="977900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9131,69 +9006,86 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10. Угол копыта</w:t>
-[...17 lines deleted...]
-(определяется углом, образованным передней стенкой копыта задней конечности относительно плоскости пола. При наличии различий в постановке копыт оцениваются оба и принимается к оценке средний угол)</w:t>
+10. Постановка передних конечностей (вид сзади)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(оценивается степень разворота наружу осей передних копыт по отношению друг к другу </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при осмотре сзади. При разной выраженности признака на разных копытах учитывается худшее значение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9203,87 +9095,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-торцовая (более 50 º)</w:t>
+копыта направлены параллельно друг другу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+7 – 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9293,107 +9185,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оптимальная (45 </w:t>
-[...19 lines deleted...]
-              <w:t>), высота пятки более 2 см</w:t>
+копыта слегка направлены наружу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+4 – 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9403,379 +9275,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ниже оптимальной (40 </w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+копыта сильно вывернуты наружу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+1 – 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...186 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3556000" cy="1460500"/>
+                  <wp:extent cx="4216400" cy="1651000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3556000" cy="1460500"/>
+                            <a:ext cx="4216400" cy="1651000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9791,52 +9443,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-11. Глубина вымени</w:t>
+              <w:t xml:space="preserve">
+11. Глубина вымени </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (оценивается расстояние между нижней точкой дна вымени и воображаемой горизонтальной линией, проведенной на уровне середины скакательного сустава)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9953,52 +9605,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-высокое</w:t>
+              <w:t xml:space="preserve">
+высокое </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10043,52 +9695,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-оптимальная глубина вымени</w:t>
+              <w:t xml:space="preserve">
+средняя глубина вымени </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10133,88 +9785,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-на уровне скакательных суставов</w:t>
+              <w:t xml:space="preserve">
+на уровне скакательных суставов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10223,52 +9875,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-глубокое, ниже скакательного сустава</w:t>
+              <w:t xml:space="preserve">
+глубокое, ниже скакательного сустава </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10310,73 +9962,73 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3556000" cy="1524000"/>
+                  <wp:extent cx="4203700" cy="1765300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3556000" cy="1524000"/>
+                            <a:ext cx="4203700" cy="1765300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10410,52 +10062,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12. Прикрепление передних долей вымени</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-(оценивается угол соединения передних долей вымени с животом животного. В случае если оценка признака с левой и правой сторон отличаются, учитывается худшая оценка)</w:t>
+              <w:t xml:space="preserve">
+(оценивается плотность прикрепления передних долей вымени к брюшной стенке. Оценка проводится только для здорового вымени. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае существенной разницы в качестве прикрепления вымени с разных сторон оценка дается по худшей стороне)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10465,87 +10134,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оптимальное, угол более 170 º</w:t>
+очень крепкое и плотное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+7 – 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10555,87 +10224,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сильное, угол 150 º и более</w:t>
+среднее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+4 – 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -10645,339 +10314,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-среднее, угол около 130 º</w:t>
+слабое и рыхлое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+1 – 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...166 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3556000" cy="1587500"/>
+                  <wp:extent cx="4229100" cy="1854200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3556000" cy="1587500"/>
+                            <a:ext cx="4229100" cy="1854200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10993,70 +10482,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+13. Центральная связка вымени </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-13. Центральная связка вымени</w:t>
-[...17 lines deleted...]
-(оценивается глубина борозды, образованной центральной поддерживающей связкой между задними четвертями вымени)</w:t>
+(оценивается глубина борозды, образованной центральной поддерживающей связкой, при осмотре сзади относительно горизонтальной линии, визуально проходящей через основание задних сосков)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -11065,52 +10554,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-очень сильная борозда, основание вымени вогнутое</w:t>
+              <w:t xml:space="preserve">
+очень сильная борозда, дно вымени вогнуто </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11156,51 +10645,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сильная борозда, основание вымени вогнуто</w:t>
+сильная борозда, дно вымени вогнуто</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11245,52 +10734,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-средняя борозда – слабо выражена, основание вымени вогнуто</w:t>
+              <w:t xml:space="preserve">
+средняя борозда, дно вымени вогнуто </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11335,52 +10824,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-слабая борозда, основание вымени выпуклое</w:t>
+              <w:t xml:space="preserve">
+слабая борозда, плоское дно вымени </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11425,52 +10914,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-очень слабая борозда, основание вымени выпуклое</w:t>
+              <w:t xml:space="preserve">
+очень слабая борозда, дно вымени выпуклое </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11512,73 +11001,73 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3543300" cy="1460500"/>
+                  <wp:extent cx="4178300" cy="1714500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3543300" cy="1460500"/>
+                            <a:ext cx="4178300" cy="1714500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11613,51 +11102,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14. Высота прикрепления задних долей вымени</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(оценивается расстояние между нижним краем вульвы и верхней секреторной частью вымени)</w:t>
+(оценивается расстояние между нижним краем вульвы и началом железистой ткани вымени)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12113,73 +11602,73 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3416300" cy="1524000"/>
+                  <wp:extent cx="4267200" cy="1790700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3416300" cy="1524000"/>
+                            <a:ext cx="4267200" cy="1790700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12195,70 +11684,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+15. Расположение передних сосков </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-15. Ширина задних долей вымени</w:t>
-[...17 lines deleted...]
-(оценивается по расстоянию между верхними точками прикрепления железистой ткани задних долей вымени к внутренней стороне бедер животного)</w:t>
+(оценивается положение передних сосков относительно центра долей вымени при осмотре сзади)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -12267,52 +11756,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-очень широкие – в форме прямоугольника</w:t>
+              <w:t xml:space="preserve">
+крайне близкое </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12357,52 +11846,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-широкие</w:t>
+              <w:t xml:space="preserve">
+слегка сближенное </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12448,51 +11937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-средней ширины – форме трапеции</w:t>
+сосок расположен по центру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12537,52 +12026,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-малой ширины</w:t>
+              <w:t xml:space="preserve">
+слегка расширенное </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12627,52 +12116,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-очень малой ширины – в форме треугольника</w:t>
+              <w:t xml:space="preserve">
+очень широкое </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12714,302 +12203,152 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3479800" cy="1117600"/>
+                  <wp:extent cx="4178300" cy="1562100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3479800" cy="1117600"/>
+                            <a:ext cx="4178300" cy="1562100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:tbl>
-[...148 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+16. Расположение задних сосков </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-16. Расположение передних сосков</w:t>
-[...17 lines deleted...]
-(оценивается расположение передних сосков по отношению к середине соответствующей четверти вымени)</w:t>
+(оценивается положение задних сосков относительно центра соответствующих долей вымени при осмотре сзади)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -13018,52 +12357,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-крайне близкое </w:t>
+              <w:t>
+узкое (8 – соприкасаются, 9 – пересекаются)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13199,51 +12538,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сосок расположен по центру</w:t>
+по центру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13378,52 +12717,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-очень широкое </w:t>
+              <w:t>
+очень широкое (наружу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13465,73 +12804,73 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3594100" cy="1371600"/>
+                  <wp:extent cx="4216400" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3594100" cy="1371600"/>
+                            <a:ext cx="4216400" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13547,70 +12886,87 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-(при осмотре коровы сзади определяется расположение задних сосков по отношению к середине соответствующей четверти вымени)</w:t>
+              <w:t xml:space="preserve">
+17. Длина передних сосков </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(оценивается длина передних сосков </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при осмотре сбоку. При разной выраженности признака слева и справа учитывается меньшее значение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -13620,51 +12976,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-узкое (внутрь)</w:t>
+очень длинный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13709,52 +13065,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-слегка сближенное </w:t>
+              <w:t>
+длинный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13800,51 +13156,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-по центру</w:t>
+оптимальный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13889,52 +13245,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-слегка расширенное </w:t>
+              <w:t>
+короткий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13980,51 +13336,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-очень широкое (наружу)</w:t>
+очень короткий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14066,73 +13422,73 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="3581400" cy="1435100"/>
+                  <wp:extent cx="4241800" cy="1816100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3581400" cy="1435100"/>
+                            <a:ext cx="4241800" cy="1816100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14148,70 +13504,87 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-(если длина передних сосков разная, учитывается среднее значение)</w:t>
+              <w:t xml:space="preserve">
+18. Баланс вымени </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(оценивается (сбоку) наклон воображаемой линии от точки в наиболее глубоком месте задних четвертей вымени до точки в наиболее глубоком месте передних четвертей вымени. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае различий между правой и левой сторонами вымени оценивается более сбалансированная сторона)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -14221,51 +13594,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-очень длинный</w:t>
+передняя четверть существенно глубже, чем задняя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14311,51 +13684,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-длинный</w:t>
+передняя четверть глубже, чем задняя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14401,51 +13774,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оптимальный</w:t>
+четверти сбалансированы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14491,51 +13864,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-короткий</w:t>
+задняя четверть глубже, чем передняя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14581,92 +13954,3453 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-очень короткий</w:t>
+задняя четверть существенно глубже, чем передняя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Дополнительные селекционируемые признаки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3632200" cy="1358900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId23"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3632200" cy="1358900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. Качество костяка </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(оценивается плоскость плюсны в наиболее узком месте при осмотре сзади)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нежный, очень плоская плюсна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+плотный, плоская плюсна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+плюсна средней толщины</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубый, утолщенная плюсна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+очень грубый, сильно утолщенная плюсна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4191000" cy="1803400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId24"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4191000" cy="1803400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2. Упитанность </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(оценивается выраженность подкожной жировой клетчатки в области корня хвоста </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и крестца при осмотре сбоку и сзади. При оценке от 1 до 6 баллов основное внимание обращается на поясницу, при оценке от 7 до 9 баллов – область хвоста)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+очень высокая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+высокая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+средняя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+низкая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+очень низкая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4152900" cy="1739900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId25"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4152900" cy="1739900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3. Выраженность вен вымени </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+(оценивается выраженность молочных вен </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с левой и правой сторон вымени. Если выраженность вен отличается, то ставится средняя оценка между показателями выраженности вен обеих сторон вымени)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вены ярко выражены</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вены выражены умеренно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+вены не выражены </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4191000" cy="1993900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId26"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4191000" cy="1993900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4. Ширина задних долей вымени </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ширина задних долей вымени оценивается по расстоянию между верхними точками прикрепления железистой ткани задних долей вымени к внутренней стороне бедер животного)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+очень широкое вымя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+широкое вымя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+среднее по ширине вымя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+узкое вымя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+очень узкое вымя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4038600" cy="1549400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId27"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4038600" cy="1549400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5. Длина передних долей вымени </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(оценивается расстояние (по горизонтальной линии) от точки разделения передних и задних долей вымени до точки соединения передних долей вымени и туловища)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+очень длинные передние доли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+длинные передние доли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+средние по длине передние доли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+короткие передние доли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+очень короткие передние доли</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4127500" cy="1727200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId28"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4127500" cy="1727200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Легкость (гармоничность) движения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(оценивается легкость движения животного. Оцениваются направление и длина шагов, свобода и плавность передвижения. Приоритет отдается направлению шагов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+параллельные и длинные шаги, свободные и плавные движения, следы от задних ног попадают в следы от передних ног или находятся впереди них</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 – 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+движения скованные, при ходьбе животное "разбрасывает" ноги в стороны или косолапит, шаг короткий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 – 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хромота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 – 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14768,80 +17502,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рогатого скота молочного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>направления продуктивности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z647" w:id="68"/>
+    <w:bookmarkStart w:name="z647" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОЦЕНКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>коров и телок по признакам воспроизводительной способности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Методика дополнена приложением № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -14856,319 +17590,319 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии с решением Коллегии Евразийской экономической комиссии от 22.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z649" w:id="69"/>
+    <w:bookmarkStart w:name="z649" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. К признакам, характеризующим воспроизводительную способность телок и коров, относятся следующие селекционируемые признаки:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z650" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) количество осеменений, приходящихся на одно плодотворное осеменение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z651" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) количество дней между отелом и первым осеменением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z652" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) продолжительность сервис-периода (количество дней между отелом и плодотворным осеменением);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z653" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) возраст первого плодотворного осеменения телок (в днях);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z650" w:id="70"/>
-[...15 lines deleted...]
-      а) количество осеменений, приходящихся на одно плодотворное осеменение;</w:t>
+    <w:bookmarkStart w:name="z654" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) межотельный период для коров (в днях);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z651" w:id="71"/>
-[...15 lines deleted...]
-      б) количество дней между отелом и первым осеменением;</w:t>
+    <w:bookmarkStart w:name="z655" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) легкость отела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z652" w:id="72"/>
-[...15 lines deleted...]
-      в) продолжительность сервис-периода (количество дней между отелом и плодотворным осеменением);</w:t>
+    <w:bookmarkStart w:name="z656" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Количество осеменений, приходящихся на одно плодотворное осеменение, рассчитывается по методике, применяемой в селекционно-племенной работе в государстве – члене Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z653" w:id="73"/>
-[...15 lines deleted...]
-      г) возраст первого плодотворного осеменения телок (в днях);</w:t>
+    <w:bookmarkStart w:name="z657" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Оценка коров по легкости отела проводится по шкале по среднему значению (по всем отелам). Признак "легкость отела" является оценкой и коров, и дочерей быков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z654" w:id="74"/>
-[...15 lines deleted...]
-      д) межотельный период для коров (в днях);</w:t>
+    <w:bookmarkStart w:name="z658" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шкала оценки легкости отела коров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z655" w:id="75"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z659" w:id="79"/>
+          <w:bookmarkStart w:name="z659" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Балл (код)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="75"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15220,283 +17954,283 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z663" w:id="80"/>
+          <w:bookmarkStart w:name="z663" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z664" w:id="81"/>
+          <w:bookmarkStart w:name="z664" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Самостоятельный отел</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z666" w:id="82"/>
+          <w:bookmarkStart w:name="z666" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 корова (первотелка) отелилась без посторонней помощи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z669" w:id="83"/>
+          <w:bookmarkStart w:name="z669" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z670" w:id="84"/>
+          <w:bookmarkStart w:name="z670" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Легкое родовспоможение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15530,80 +18264,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z674" w:id="85"/>
+          <w:bookmarkStart w:name="z674" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15614,179 +18348,179 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тяжелый отел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z676" w:id="86"/>
+          <w:bookmarkStart w:name="z676" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 с применением специализированного инструмента </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z679" w:id="87"/>
+          <w:bookmarkStart w:name="z679" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z680" w:id="88"/>
+          <w:bookmarkStart w:name="z680" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неправильное предлежание плода</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15820,80 +18554,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z684" w:id="89"/>
+          <w:bookmarkStart w:name="z684" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16070,80 +18804,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рогатого скота молочного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>направления продуктивности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z689" w:id="90"/>
+    <w:bookmarkStart w:name="z689" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОЦЕНКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>коров по признакам здоровья вымени</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Методика дополнена приложением № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -16158,2084 +18892,2084 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии с решением Коллегии Евразийской экономической комиссии от 22.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z691" w:id="91"/>
+    <w:bookmarkStart w:name="z691" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Селекционируемым признаком здоровья вымени коров является содержание соматических клеток.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z692" w:id="92"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z692" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для определения содержания соматических клеток применяется одна из следующих формул:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z693" w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z693" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2298700" cy="685800"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...1819 lines deleted...]
-            <wp:extent cx="990600" cy="495300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="990600" cy="495300"/>
+                      <a:ext cx="2298700" cy="685800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z694" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z695" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ССК – содержание соматических клеток, выраженное в баллах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z696" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСК – количество соматических клеток в 1 мл молока, рассчитанное в лаборатории по определению качества молока, аккредитованной в порядке, установленном законодательством государства – члена Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z697" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      log</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – логарифм по основанию два;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z698" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100000 и 3 – коэффициенты уравнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z699" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСК =</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1282700" cy="660400"/>
+            <wp:extent cx="1485900" cy="596900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="1485900" cy="596900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z700" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z701" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСК – количество соматических клеток за лактацию, тыс./см</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z702" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ум – ежемесячные удои коровы, кг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z703" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КСКм – количество соматических клеток в индивидуальной пробе, измеряемой ежемесячно, на основании контрольных доек, тыс./см</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z704" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении № 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к указанной Методике:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z705" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z706" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Для расчета прогнозных значений племенной ценности коров и быков молочного направления продуктивности по разработанным оптимальным статистическим моделям применяется метод BLUP АМ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z707" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Векторная форма уравнения BLUP имеет вид:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z708" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y = Xb + Za + e,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z709" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z710" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y = n × 1 – вектор наблюдений (оценок) (n – число записей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z711" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b = p × 1 – вектор фиксированных эффектов (p – число уровней фиксированных эффектов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z712" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a = q × 1 – вектор случайных эффектов пробандов (q – число уровней случайных эффектов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z713" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e = n × 1 – вектор случайных эффектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z714" w:id="110"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      X – матрица порядка n × p, которая связывает оценку животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с фиксированными эффектами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z715" w:id="111"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Z – матрица порядка n × q, которая связывает оценку животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>со случайными эффектами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z716" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Матрицы X и Z называются матрицами случаев. Предполагается, что математическое ожидание (E) переменных:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z717" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E(y) = Xb,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z718" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E(a) = E(e) = 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z719" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Главная цель уравнения смешанной линейной модели − предсказать линейную функцию a и b (EBV) относительно y. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z720" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Необходимо решить уравнения смешанной линейной модели (MME) для вычисления значений b (фиксированных эффектов) и предсказать решения для значений a (случайных эффектов). Формула для биометрической модели животного (АМ) в матричном виде имеет вид:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z721" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2349500" cy="558800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId31"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2349500" cy="558800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z722" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Коэффициент </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z723" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2082800" cy="1028700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId32"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2082800" cy="1028700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z724" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсюда искомые коэффициенты равны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z725" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2882900" cy="533400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId33"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2882900" cy="533400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z726" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таким образом, b − лучшая линейная оценка фиксированных эффектов модели; a − лучший линейный несмещенный прогноз (BLUP) племенной ценности (EBV) животного.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z727" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z728" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Для прогнозирования племенной ценности используются обратная матрица родства А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, метод расчета А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> без применения матрицы А, без учета инбридинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z729" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> представляет собой диагональный элемент матрицы D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>−1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для i-го животного. Диагональные элементы D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> равны: 2 – если известны оба родителя, 4/3 – если известен один родитель, 1 – если ни один родитель не известен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z730" w:id="126"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первоначально элементы матрицы родства А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> задаются нулями</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и применяются следующие правила.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z731" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если известны оба родителя i-го животного, добавляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z732" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – к элементу (i, i);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z733" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/2 – к элементам (s, i), (i, s), (d, i) и (i, d);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z734" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/4 – к элементам (s, s), (s, d), (d, s) и (d, d).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z735" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если известен один из родителей i-го животного, добавляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z736" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – к элементу (i, i);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z737" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/2 – к элементам (s, i) и (i, s);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z738" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/4 – к элементу (s, s).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z739" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если неизвестны оба родителя, добавляется a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к элементу (i, i).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z740" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При применении метода BLUP АМ смешанной модели (MME) вида</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2451100" cy="635000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId34"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2451100" cy="635000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z741" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      матрица коэффициентов имеет вид</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z742" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="990600" cy="495300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId35"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="990600" cy="495300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z743" w:id="139"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом обобщенная обратная матрица коэффициентов имеет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вид</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z744" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1282700" cy="660400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId36"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="1282700" cy="660400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -18362,1091 +21096,1091 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>племенной ценности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>крупного рогатого скота молочного направления продуктивности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="145"/>
+    <w:bookmarkStart w:name="z66" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАСЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>племенной ценности коров и быков молочного направления продуктивности на основе метода BLUP АМ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z67" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Племенная ценность (EBV) коров и быков по молочной продуктивности рассчитывается на основе метода BLUP АМ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z68" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Расчет комплексных селекционных индексов племенной ценности коров и быков молочного направления продуктивности на основе метода BLUP АМ состоит из следующих этапов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z69" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) разработка оптимальных статистических моделей, значимо описывающих развитие селекционируемых признаков в оцениваемой популяции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z70" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) расчет селекционно-генетических параметров оцениваемой популяции по оптимальным статистическим моделям (наследуемость, изменчивость (вариансы));</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z67" w:id="146"/>
-[...15 lines deleted...]
-      1. Племенная ценность (EBV) коров и быков по молочной продуктивности рассчитывается на основе метода BLUP АМ.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) расчет прогнозных значений племенной ценности (EBV) на основе метода BLUP AM, надежности (точности) прогноза (REL, r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) и стандартизация прогнозных значений племенной ценности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z68" w:id="147"/>
-[...15 lines deleted...]
-      2. Расчет комплексных селекционных индексов племенной ценности коров и быков молочного направления продуктивности на основе метода BLUP АМ состоит из следующих этапов:</w:t>
+    <w:bookmarkStart w:name="z72" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) разработка комплексных селекционных индексов племенной ценности коров и быков молочного направления продуктивности на основе теории селекционного индекса и их расчет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z69" w:id="148"/>
-[...15 lines deleted...]
-      а) разработка оптимальных статистических моделей, значимо описывающих развитие селекционируемых признаков в оцениваемой популяции;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для разработки статистических моделей развития селекционируемых признаков в популяции используются модели смешанного типа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z70" w:id="149"/>
-[...15 lines deleted...]
-      б) расчет селекционно-генетических параметров оцениваемой популяции по оптимальным статистическим моделям (наследуемость, изменчивость (вариансы));</w:t>
+    <w:bookmarkStart w:name="z74" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z71" w:id="150"/>
-[...35 lines deleted...]
-        <w:t>) и стандартизация прогнозных значений племенной ценности;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z72" w:id="151"/>
-[...15 lines deleted...]
-      г) разработка комплексных селекционных индексов племенной ценности коров и быков молочного направления продуктивности на основе теории селекционного индекса и их расчет.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – показатель признака j-го животного в i-х условиях среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z73" w:id="152"/>
-[...15 lines deleted...]
-      3. Для разработки статистических моделей развития селекционируемых признаков в популяции используются модели смешанного типа:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – эффекты условий среды (фиксированные);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z74" w:id="153"/>
-[...15 lines deleted...]
-      y</w:t>
+    <w:bookmarkStart w:name="z78" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>ij</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – аддитивный генетический эффект j-го животного в i-х условиях среды (племенная ценность, EBV) (рандомизированный);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z79" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t>ij</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ,</w:t>
-[...19 lines deleted...]
-      где:</w:t>
+        <w:t xml:space="preserve"> – эффект не учтенных в модели факторов (рандомизированный).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z76" w:id="155"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="159"/>
+    <w:bookmarkStart w:name="z80" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для выбора оптимальной статистической модели используются информационный критерий Акаике (AIC) и Байесовский информационный критерий (BIC). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z81" w:id="160"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z81" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При использовании информационного критерия Акаике (AIC) выбирается модель, минимизирующая значение статистики:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z82" w:id="161"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z82" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       AIC = ln </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> + (2 / n) × r ,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z83" w:id="162"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z83" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z84" w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z84" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – остаточная сумма квадратов, деленная на количество наблюдений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z85" w:id="164"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z85" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – число наблюдений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z86" w:id="165"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z86" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       r – число оцененных параметров модели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z87" w:id="166"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z87" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байесовский информационный критерий (BIC) рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z88" w:id="167"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z88" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       BIC = ln </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> + (ln n/n) × r .</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z89" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лучшая статистическая модель соответствует минимальному значению критерия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z90" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для расчета прогнозных значений племенной ценности коров и быков молочного направления продуктивности по разработанным оптимальным статистическим моделям применяется метод BLUP АМ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z91" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Скалярная форма уравнения BLUP имеет вид:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z92" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y = Xb + Za + e,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z89" w:id="168"/>
-[...15 lines deleted...]
-      Лучшая статистическая модель соответствует минимальному значению критерия.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z90" w:id="169"/>
-[...15 lines deleted...]
-      4. Для расчета прогнозных значений племенной ценности коров и быков молочного направления продуктивности по разработанным оптимальным статистическим моделям применяется метод BLUP АМ.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y = n×1 – вектор наблюдений (оценок) (n – число записей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z91" w:id="170"/>
-[...15 lines deleted...]
-      Скалярная форма уравнения BLUP имеет вид:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b = p×1 – вектор фиксированных эффектов (p – число уровней фиксированных эффектов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z92" w:id="171"/>
-[...15 lines deleted...]
-      y = Xb + Za + e,</w:t>
+    <w:bookmarkStart w:name="z96" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a = q×1 – вектор случайных эффектов пробандов (q – число уровней случайных эффектов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z93" w:id="172"/>
-[...15 lines deleted...]
-      где:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e = n×1 – вектор случайных эффектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z94" w:id="173"/>
-[...15 lines deleted...]
-      y = n×1 – вектор наблюдений (оценок) (n – число записей);</w:t>
+    <w:bookmarkStart w:name="z98" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      X – матрица порядка n×p, которая связывает оценку животных с фиксированными эффектами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z95" w:id="174"/>
-[...15 lines deleted...]
-      b = p×1 – вектор фиксированных эффектов (p – число уровней фиксированных эффектов);</w:t>
+    <w:bookmarkStart w:name="z99" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Z – матрица порядка n×q, которая связывает оценку животных со случайными эффектами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z96" w:id="175"/>
-[...15 lines deleted...]
-      a = q×1 – вектор случайных эффектов пробандов (q – число уровней случайных эффектов);</w:t>
+    <w:bookmarkStart w:name="z100" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Матрицы X и Z называются матрицами случаев. Предполагается, что математическое ожидание (E) переменных:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z97" w:id="176"/>
-[...15 lines deleted...]
-      e = n×1 – вектор случайных эффектов;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E(y) = Xb;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z98" w:id="177"/>
-[...15 lines deleted...]
-      X – матрица порядка n×p, которая связывает оценку животных с фиксированными эффектами;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E(a) = E(e) = 0.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z99" w:id="178"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="182"/>
+    <w:bookmarkStart w:name="z103" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Главная цель уравнения смешанной линейной модели − предсказать линейную функцию </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19481,52 +22215,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EBV) от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z104" w:id="183"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z104" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для вычисления </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19581,2675 +22315,2675 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фиксированных эффектов) и предсказать решения для значений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (случайных эффектов). Формула для биометрической модели животного (АМ) в матричном виде имеет вид:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z105" w:id="184"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z105" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2324100" cy="520700"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...1704 lines deleted...]
-            <wp:extent cx="3060700" cy="660400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3060700" cy="660400"/>
+                      <a:ext cx="2324100" cy="520700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="219"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="220"/>
+    <w:bookmarkStart w:name="z106" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Коэффициент </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z107" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1397000" cy="673100"/>
+            <wp:extent cx="1549400" cy="889000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1397000" cy="673100"/>
+                      <a:ext cx="1549400" cy="889000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="222"/>
+    <w:bookmarkStart w:name="z108" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсюда искомые коэффициенты равны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z109" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1397000" cy="673100"/>
+            <wp:extent cx="2362200" cy="546100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId39"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1397000" cy="673100"/>
+                      <a:ext cx="2362200" cy="546100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="223"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="228"/>
+    <w:bookmarkStart w:name="z110" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Для расчета PEV необходимы диагональные элементы матрицы коэффициентов уравнений животных. </w:t>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="231"/>
+      Таким образом, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2933700" cy="355600"/>
+            <wp:extent cx="203200" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2933700" cy="355600"/>
+                      <a:ext cx="203200" cy="419100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...95 lines deleted...]
-    <w:bookmarkEnd w:id="234"/>
+        <w:t xml:space="preserve"> − лучшая линейная оценка фиксированных эффектов модели; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2273300" cy="533400"/>
+            <wp:extent cx="177800" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="177800" cy="419100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> − лучший линейный несмещенный прогноз (BLUP) племенной ценности (EBV) животного.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Матрица аддитивных генетических связей (A), соответствующая матрице числителей коэффициентов родства, рассчитывается по следующему рекурсивному алгоритму:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z112" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) животные в родословной кодируются от 1 до n (n – число животных) и упорядочиваются таким образом, что родители предшествуют потомкам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z113" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если оба родителя (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) животного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> известны, используются формулы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z114" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0,5 (a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>js</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>jd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z115" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j = 1 до (i − 1);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z116" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1 + 0,5 (a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>sd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z117" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если только один из родителей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> известен и предполагается, что он не связан родством с другим, используются формулы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z118" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0,5 (a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>js</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z119" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j = 1 до (i − 1);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z120" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z121" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если оба родителя неизвестны, используются формулы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z122" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z123" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j = 1 до (i − 1);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z124" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z125" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      б) произведение матрицы А и аддитивной генетической вариансы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="393700" cy="457200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId42"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="393700" cy="457200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дает описание вариационно-ковариационной структуры аддитивных генетических ценностей оцениваемых животных.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для прогнозирования племенной ценности используются обратная матрица родства А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, метод расчета А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> без применения матрицы А.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z127" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первоначально элементы матрицы родства А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> задаются нулями, и применяются следующие правила.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z128" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диагональные элементы задаются как 2, или 4/3, или 1 для животных с двумя известными, одним известным и с неизвестными родителями соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z129" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если известны оба родителя i-го животного, добавляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z130" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – к элементу (i, i);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z131" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/2 – к элементам (s, i), (i, s), (d, i) и (i, d);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z132" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/4 – к элементам (s, s), (s, d), (d, s) и (d, d).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z133" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если известен один из родителей i-го животного, добавляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z134" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – к элементу (i, i);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z135" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/2 – к элементам (s, i) и (i, s);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z136" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/4 – к элементу (s, s).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z137" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если неизвестны оба родителя, добавляется a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к элементу (i, i).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z138" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При применении метода BLUP АМ смешанной модели (MME) вида</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z139" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3060700" cy="660400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId43"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3060700" cy="660400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      матрица коэффициентов имеет вид</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z141" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1397000" cy="673100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId44"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1397000" cy="673100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z142" w:id="217"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом обобщенная обратная матрица коэффициентов имеет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вид</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1397000" cy="673100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId45"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1397000" cy="673100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Вариансы ошибки прогноза (доля аддитивной генетической вариансы, не учитываемая прогнозом) (prediction error variance, PEV) рассчитываются по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z145" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      PEV = var (a – â) = C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= (1 – r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z146" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z147" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      PEV − доля аддитивной генетической вариансы, не учитываемая прогнозом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z148" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> − квадрат коэффициента корреляции между истинными и прогнозируемыми оценками племенной ценности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z149" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для расчета PEV необходимы диагональные элементы матрицы коэффициентов уравнений животных. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z150" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Точность прогноза (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) – корреляция между истинными и прогнозируемыми оценками племенной ценности. Однако при оценке точность обычно выражается как надежность – квадрат коэффициента корреляции между истинными и прогнозируемыми оценками племенной ценности (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Для расчета </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требуются диагональные элементы инвертированной смешанной модели (MME).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z151" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корень квадратный из PEV дает стандартную ошибку прогноза (standard error prediction, SEP):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z152" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2933700" cy="355600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId46"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2933700" cy="355600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Для снижения ошибки прогноза необходимо использовать такие доступные методы, которые максимизируют </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при имеющемся количестве информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z154" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Надежность оценки (reliability, REL) рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z155" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2273300" cy="533400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId47"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="2273300" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -22385,2649 +25119,2649 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рогатого скота молочного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>направления продуктивности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z746" w:id="235"/>
+    <w:bookmarkStart w:name="z746" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАСЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>комплексного селекционного индекса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Методика дополнена приложением 3 в соответствии с решением Коллегии Евразийской экономической комиссии от 22.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z748" w:id="236"/>
+    <w:bookmarkStart w:name="z748" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комплексный селекционный индекс включает в себя информацию о племенной ценности (u) по нескольким селекционируемым признакам (i).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z749" w:id="237"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z749" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Племенная ценность (u) – это лучший линейный несмещенный прогноз (BLUP) племенной ценности (EBV) животного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z750" w:id="238"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z750" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассчитанное числовое значение индекса (I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) для каждого животного используется в селекции как основа для ранжирования животных. Конструирование селекционных индексов базируется на оценках племенной ценности (EBV).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z751" w:id="239"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z751" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс (I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) рассчитывается по следующим формулам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z752" w:id="240"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z752" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3530600" cy="660400"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...778 lines deleted...]
-            <wp:extent cx="901700" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId48"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="901700" cy="304800"/>
+                      <a:ext cx="3530600" cy="660400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z762" w:id="250"/>
+    <w:bookmarkStart w:name="z753" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="736600" cy="292100"/>
+            <wp:extent cx="3327400" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId49"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="736600" cy="292100"/>
+                      <a:ext cx="3327400" cy="292100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z763" w:id="251"/>
+    <w:bookmarkStart w:name="z754" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где EBV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, EBV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, EBV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – наилучший линейный несмещенный прогноз племенной ценности животного по селекционируемому признаку, входящему в индекс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z755" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Значения k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определяются на основе следующей системы уравнений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z756" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="787400" cy="330200"/>
+            <wp:extent cx="4775200" cy="889000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId50"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="787400" cy="330200"/>
+                      <a:ext cx="4775200" cy="889000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z764" w:id="252"/>
+    <w:bookmarkStart w:name="z757" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="812800" cy="330200"/>
+            <wp:extent cx="4775200" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId51"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="812800" cy="330200"/>
+                      <a:ext cx="4775200" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z765" w:id="253"/>
+    <w:bookmarkStart w:name="z758" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="749300" cy="330200"/>
+            <wp:extent cx="4749800" cy="1028700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId52"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="749300" cy="330200"/>
+                      <a:ext cx="4749800" cy="1028700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z766" w:id="254"/>
+    <w:bookmarkStart w:name="z759" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z760" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="901700" cy="317500"/>
+            <wp:extent cx="1816100" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId53"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="901700" cy="317500"/>
+                      <a:ext cx="1816100" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– коварианса между прогнозом племенной ценности по признакам 1 и i;</w:t>
+        <w:t xml:space="preserve"> – вариансы прогноза племенной ценности по признакам 1, 2 и i;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z767" w:id="255"/>
+    <w:bookmarkStart w:name="z761" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="723900" cy="317500"/>
+            <wp:extent cx="901700" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId54"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="723900" cy="317500"/>
+                      <a:ext cx="901700" cy="304800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– коварианса между генотипом животного по признаку 1 и прогнозом племенной ценности по признаку i;</w:t>
+        <w:t>– коварианса между прогнозом племенной ценности по признакам 1 и 2;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z768" w:id="256"/>
+    <w:bookmarkStart w:name="z762" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="901700" cy="266700"/>
+            <wp:extent cx="736600" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId55"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="901700" cy="266700"/>
+                      <a:ext cx="736600" cy="292100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– коварианса между прогнозом племенной ценности по признакам 2 и i;</w:t>
+        <w:t>– коварианса между генотипом животного по признаку 1 и прогнозом племенной ценности по признаку 2;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z769" w:id="257"/>
+    <w:bookmarkStart w:name="z763" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="787400" cy="317500"/>
+            <wp:extent cx="787400" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId56"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="787400" cy="317500"/>
+                      <a:ext cx="787400" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– коварианса между генотипом животного по признаку 2 и прогнозом племенной ценности по признаку i;</w:t>
+        <w:t>– коварианса между генотипом животного по признаку 2 и прогнозом племенной ценности по признаку 1;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z770" w:id="258"/>
+    <w:bookmarkStart w:name="z764" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="685800" cy="279400"/>
+            <wp:extent cx="812800" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId57"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="685800" cy="279400"/>
+                      <a:ext cx="812800" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– коварианса между генотипом животного по признаку i и прогнозом племенной ценности по признаку i.</w:t>
+        <w:t>– коварианса между генотипом животного по признаку 1 и прогнозом племенной ценности;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z771" w:id="259"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z772" w:id="260"/>
+    <w:bookmarkStart w:name="z765" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1409700" cy="800100"/>
+            <wp:extent cx="749300" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId58"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1409700" cy="800100"/>
+                      <a:ext cx="749300" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– коварианса между генотипом животного по признаку 2 и прогнозом племенной ценности;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z773" w:id="261"/>
+    <w:bookmarkStart w:name="z766" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      где </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="261"/>
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="304800" cy="381000"/>
+            <wp:extent cx="901700" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId59"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="304800" cy="381000"/>
+                      <a:ext cx="901700" cy="317500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>весовой коэффициент h-го признака.</w:t>
+        <w:t>– коварианса между прогнозом племенной ценности по признакам 1 и i;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z774" w:id="262"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z775" w:id="263"/>
+    <w:bookmarkStart w:name="z767" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3200400" cy="1016000"/>
+            <wp:extent cx="723900" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId60"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3200400" cy="1016000"/>
+                      <a:ext cx="723900" cy="317500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– коварианса между генотипом животного по признаку 1 и прогнозом племенной ценности по признаку i;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z776" w:id="264"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z777" w:id="265"/>
+    <w:bookmarkStart w:name="z768" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2057400" cy="431800"/>
+            <wp:extent cx="901700" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId61"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2057400" cy="431800"/>
+                      <a:ext cx="901700" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– коварианса между прогнозом племенной ценности по признакам 2 и i;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z778" w:id="266"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z779" w:id="267"/>
+    <w:bookmarkStart w:name="z769" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1943100" cy="469900"/>
+            <wp:extent cx="787400" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId62"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1943100" cy="469900"/>
+                      <a:ext cx="787400" cy="317500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– коварианса между генотипом животного по признаку 2 и прогнозом племенной ценности по признаку i;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z780" w:id="268"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z781" w:id="269"/>
+    <w:bookmarkStart w:name="z770" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="444500" cy="304800"/>
+            <wp:extent cx="685800" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId63"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="444500" cy="304800"/>
+                      <a:ext cx="685800" cy="279400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– оценка наилучшего линейного несмещенного прогноза для каждого h-го признака;</w:t>
+        <w:t>– коварианса между генотипом животного по признаку i и прогнозом племенной ценности по признаку i.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z782" w:id="270"/>
+    <w:bookmarkStart w:name="z771" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В теоретическом аспекте построение комплексного индекса выглядит следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z772" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      y – вектор значения признака, а </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="270"/>
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1828800" cy="469900"/>
+            <wp:extent cx="1409700" cy="800100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId64"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="1409700" cy="800100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z773" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      где </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="304800" cy="381000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId65"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="304800" cy="381000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>весовой коэффициент h-го признака.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z774" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Весовые коэффициенты рассчитываются по формулам: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z775" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3200400" cy="1016000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId66"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3200400" cy="1016000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z776" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В указанных формулах матрица B составлена из векторов b(h):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z777" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2057400" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId67"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z778" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      которые находятся для каждого признака из решения уравнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z779" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1943100" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId68"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1943100" cy="469900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z780" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z781" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="444500" cy="304800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId69"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="444500" cy="304800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– оценка наилучшего линейного несмещенного прогноза для каждого h-го признака;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z782" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      y – вектор значения признака, а </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1828800" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId70"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="1828800" cy="469900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -25177,620 +27911,620 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 ноября 2020 г. № 149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="271"/>
+    <w:bookmarkStart w:name="z157" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МЕТОДИКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оценки племенной ценности крупного рогатого скота мясного направления продуктивности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z158" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z159" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящая Методика разработана в целях реализации подпункта 12 пункта 7 статьи 95 Договора о Евразийском экономическом союзе от 29 мая 2014 года, в соответствии со статьей 3 Соглашения о мерах, направленных на унификацию проведения селекционно-племенной работы с сельскохозяйственными животными в рамках Евразийского экономического союза, от 25 октября 2019 года и устанавливает порядок оценки, определения продуктивности и расчета племенной ценности крупного рогатого скота мясного направления продуктивности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z160" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящая Методика предназначена для применения на территориях государств – членов Евразийского экономического союза (далее – государства-члены) в племенных организациях, хозяйствах, осуществляющих выращивание и (или) реализацию племенного крупного рогатого скота мясного направления продуктивности, а также в сервисных организациях, информационно-аналитических, селекционных, селекционно-генетических центрах, союзах, ассоциациях (палатах), научных организациях, осуществляющих деятельность в области племенного мясного скотоводства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z161" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Оценке племенной ценности животных подлежат особи всех половозрастных групп крупного рогатого скота мясного направления продуктивности (в том числе телки и ремонтные бычки, коровы, быки-производители), зарегистрированные в качестве племенных животных в соответствии с законодательством государств-членов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z158" w:id="272"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> I. Общие положения</w:t>
+    <w:bookmarkStart w:name="z162" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сведения о результатах оценки племенной ценности животных в соответствии с настоящей Методикой вносятся в реестр учета племенных животных (племенную книгу) государства-члена и в племенные свидетельства (паспорта, сертификаты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z159" w:id="273"/>
-[...15 lines deleted...]
-      1. Настоящая Методика разработана в целях реализации подпункта 12 пункта 7 статьи 95 Договора о Евразийском экономическом союзе от 29 мая 2014 года, в соответствии со статьей 3 Соглашения о мерах, направленных на унификацию проведения селекционно-племенной работы с сельскохозяйственными животными в рамках Евразийского экономического союза, от 25 октября 2019 года и устанавливает порядок оценки, определения продуктивности и расчета племенной ценности крупного рогатого скота мясного направления продуктивности.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для целей настоящей Методики используются понятия, которые означают следующее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z160" w:id="274"/>
-[...15 lines deleted...]
-      2. Настоящая Методика предназначена для применения на территориях государств – членов Евразийского экономического союза (далее – государства-члены) в племенных организациях, хозяйствах, осуществляющих выращивание и (или) реализацию племенного крупного рогатого скота мясного направления продуктивности, а также в сервисных организациях, информационно-аналитических, селекционных, селекционно-генетических центрах, союзах, ассоциациях (палатах), научных организациях, осуществляющих деятельность в области племенного мясного скотоводства.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "база данных" – структурированный набор данных о племенных животных, вовлеченных в селекционный процесс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z161" w:id="275"/>
-[...15 lines deleted...]
-      3. Оценке племенной ценности животных подлежат особи всех половозрастных групп крупного рогатого скота мясного направления продуктивности (в том числе телки и ремонтные бычки, коровы, быки-производители), зарегистрированные в качестве племенных животных в соответствии с законодательством государств-членов.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "биометрическая модель животного" (animal model, AM) − математическая форма описания взаимосвязи наблюдаемых фенотипических характеристик животного и влияния на них внешних факторов наряду с происхождением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z162" w:id="276"/>
-[...15 lines deleted...]
-      4. Сведения о результатах оценки племенной ценности животных в соответствии с настоящей Методикой вносятся в реестр учета племенных животных (племенную книгу) государства-члена и в племенные свидетельства (паспорта, сертификаты).</w:t>
+    <w:bookmarkStart w:name="z166" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "наилучший линейный несмещенный прогноз" (best linear unbiased prediction, BLUP) − статистический метод прогнозирования племенной ценности животного по селекционируемому признаку на основе биометрической модели животного линейного типа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z163" w:id="277"/>
-[...15 lines deleted...]
-      5. Для целей настоящей Методики используются понятия, которые означают следующее:</w:t>
+    <w:bookmarkStart w:name="z167" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "племенная ценность" (estimated breeding value, EBV) − прогнозируемая племенная ценность животного по конкретному селекционируемому признаку, рассчитанная методом BLUP АМ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z164" w:id="278"/>
-[...15 lines deleted...]
-      "база данных" – структурированный набор данных о племенных животных, вовлеченных в селекционный процесс;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "племенное животное" – сельскохозяйственное животное, используемое для разведения, зарегистрированное в реестре учета племенных животных в порядке, установленном законодательством государства-члена в области племенного животноводства, и имеющее в случае его реализации племенное свидетельство (паспорт, сертификат);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z165" w:id="279"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="283"/>
+    <w:bookmarkStart w:name="z169" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "племенное свидетельство (паспорт, сертификат)" – документ установленного образца, подтверждающий происхождение, племенную ценность и иные качества племенного животного (племенного стада); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z170" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "продуктивность" – совокупность хозяйственно полезных признаков племенного животного, включая качество получаемой от него продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z171" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "реестр учета племенных животных" – база данных, которая содержит сведения о племенных животных и племенных стадах и ведется в государстве-члене;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z172" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "селекционируемые признаки" – количественные и качественные показатели животных, по которым проводится целенаправленная селекция;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z173" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "селекционно-племенная работа" – комплекс мероприятий, направленных на совершенствование племенных и продуктивных качеств сельскохозяйственных животных;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z170" w:id="284"/>
-[...15 lines deleted...]
-      "продуктивность" – совокупность хозяйственно полезных признаков племенного животного, включая качество получаемой от него продукции;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "сельскохозяйственные животные" – животные, разводимые в целях получения животноводческой продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z171" w:id="285"/>
-[...15 lines deleted...]
-      "реестр учета племенных животных" – база данных, которая содержит сведения о племенных животных и племенных стадах и ведется в государстве-члене;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "частный селекционный индекс" – значение племенной ценности, выраженное в долях стандартного отклонения конкретного селекционируемого признака.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z172" w:id="286"/>
-[...15 lines deleted...]
-      "селекционируемые признаки" – количественные и качественные показатели животных, по которым проводится целенаправленная селекция;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II. Оценка племенной ценности телок, ремонтных бычков, коров и быков-производителей мясного направления продуктивности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z173" w:id="287"/>
-[...15 lines deleted...]
-      "селекционно-племенная работа" – комплекс мероприятий, направленных на совершенствование племенных и продуктивных качеств сельскохозяйственных животных;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Племенная ценность телок, ремонтных бычков (далее – молодняк), коров и быков-производителей мясного направления продуктивности определяется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z174" w:id="288"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="292"/>
+    <w:bookmarkStart w:name="z178" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а) у молодняка – по фактической живой массе при рождении и скорректированной на 205 дней (в соответствии с пунктом 8 настоящей Методики) и 365 дней (в соответствии с пунктом 9 настоящей Методики); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z179" w:id="293"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z179" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       б) у коров – по скорректированной живой массе на 365 дней, легкости отела, молочности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z180" w:id="294"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z180" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) у быков-производителей – по легкости отела дочерей, молочности дочерей, фактической живой массе потомков при рождении, скорректированной на 205 дней и 365 дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z181" w:id="295"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z181" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Информация о племенной ценности рассчитывается и публикуется не реже 1 раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z182" w:id="296"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z182" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Скорректированная живая масса при отъеме животного в возрасте 205 дней рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z183" w:id="297"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z183" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1778000" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65"/>
+                    <a:blip r:embed="rId71"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1778000" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -25798,214 +28532,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="298"/>
+    <w:bookmarkStart w:name="z184" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z185" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СМо – скорректированная живая масса при отъеме (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z186" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мо – фактическая живая масса при отъеме (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z187" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мр – фактическая живая масса при рождении (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z188" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вм – возраст животного на момент отъема (дней).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z185" w:id="299"/>
-[...15 lines deleted...]
-      СМо – скорректированная живая масса при отъеме (кг);</w:t>
+    <w:bookmarkStart w:name="z189" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Скорректированная на 365 дней (в диапазоне 300 – 430 дней) живая масса рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z186" w:id="300"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="304"/>
+    <w:bookmarkStart w:name="z190" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2387600" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66"/>
+                    <a:blip r:embed="rId72"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2387600" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -26013,390 +28747,390 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="305"/>
+    <w:bookmarkStart w:name="z191" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z192" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      СМг – скорректированная живая масса в годовалом возрасте (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z193" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мг – фактическая живая масса в годовалом возрасте (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z194" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мо – фактическая живая масса при отъеме (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z195" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вг – возраст животного при взвешивании в годовалом возрасте (дней);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z192" w:id="306"/>
-[...15 lines deleted...]
-      СМг – скорректированная живая масса в годовалом возрасте (кг);</w:t>
+    <w:bookmarkStart w:name="z196" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вм – возраст животного при взвешивании на момент отъема (дней);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z193" w:id="307"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="311"/>
+    <w:bookmarkStart w:name="z197" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       160 – числовой показатель разницы между 365 днями (годовалый возраст) и 205 днями (скорректированная живая масса при отъеме); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z198" w:id="312"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z198" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СМо – скорректированная живая масса при отъеме (кг).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z199" w:id="313"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z199" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Расчет племенной ценности молодняка по фактической живой массе при рождении, скорректированной на 205 дней и 365 дней, а также коров и быков-производителей проводится на основе метода BLUP АМ согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z200" w:id="314"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z200" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Оценка коров по легкости отела проводится по шкале согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению № 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по среднему значению (по всем отелам). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z201" w:id="315"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z201" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Оценка коров по молочности проводится по весу потомка при отъеме в пересчете на 205 дней по среднему значению (по всем отелам). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z202" w:id="316"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z202" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Частные селекционные индексы рассчитываются на основании племенной ценности (EBV) по фактической живой массе при рождении, скорректированной на 205 дней и 365 дней, по легкости отела, молочности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z203" w:id="317"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z203" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комплексный селекционный индекс рассчитывается на основании частных селекционных индексов с учетом их весовых коэффициентов в соответствии с методиками, применяемыми в государствах-членах при проведении селекционно-племенной работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z204" w:id="318"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z204" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Результаты расчета племенной ценности (EBV) крупного рогатого скота мясного направления продуктивности вносятся в реестр учета племенных животных (племенную книгу) государства-члена, племенные свидетельства (паспорта, сертификаты). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z205" w:id="319"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z205" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о среднепопуляционных значениях и среднеквадратичных отклонениях селекционных показателей размещается на официальных сайтах уполномоченных органов государств-членов в области племенного животноводства в информационно-телекоммуникационной сети "Интернет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26501,581 +29235,581 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рогатого скота мясного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>направления продуктивности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z207" w:id="320"/>
+    <w:bookmarkStart w:name="z207" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАСЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>племенной ценности крупного рогатого скота мясного направления продуктивности на основе метода BLUP АМ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z208" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Племенная ценность (EBV) крупного рогатого скота мясного направления продуктивности определяется по живой массе при рождении, на 205-й день, на 365-й день, по легкости отела, молочности и рассчитывается на основе метода BLUP АМ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z209" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Расчет комплексных селекционных индексов племенной ценности крупного рогатого скота мясного направления продуктивности на основе метода BLUP АМ состоит из следующих этапов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z210" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) разработка оптимальных статистических моделей, значимо описывающих развитие селекционируемых признаков в оцениваемой популяции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z211" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) расчет селекционно-генетических параметров оцениваемой популяции по оптимальным статистическим моделям (наследуемость, изменчивость (вариансы));</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z208" w:id="321"/>
-[...15 lines deleted...]
-      1. Племенная ценность (EBV) крупного рогатого скота мясного направления продуктивности определяется по живой массе при рождении, на 205-й день, на 365-й день, по легкости отела, молочности и рассчитывается на основе метода BLUP АМ.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) расчет прогнозных значений племенной ценности (EBV) на основе метода BLUP AM, надежности (точности) прогноза (REL, r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) и стандартизация прогнозных значений племенной ценности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z209" w:id="322"/>
-[...15 lines deleted...]
-      2. Расчет комплексных селекционных индексов племенной ценности крупного рогатого скота мясного направления продуктивности на основе метода BLUP АМ состоит из следующих этапов:</w:t>
+    <w:bookmarkStart w:name="z213" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) разработка комплексных селекционных индексов племенной ценности крупного рогатого скота мясного направления продуктивности на основе теории селекционного индекса и их расчет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z210" w:id="323"/>
-[...15 lines deleted...]
-      а) разработка оптимальных статистических моделей, значимо описывающих развитие селекционируемых признаков в оцениваемой популяции;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для разработки статистических моделей развития селекционируемых признаков в популяции используются модели смешанного типа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z211" w:id="324"/>
-[...15 lines deleted...]
-      б) расчет селекционно-генетических параметров оцениваемой популяции по оптимальным статистическим моделям (наследуемость, изменчивость (вариансы));</w:t>
+    <w:bookmarkStart w:name="z215" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z212" w:id="325"/>
-[...35 lines deleted...]
-        <w:t>) и стандартизация прогнозных значений племенной ценности;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z213" w:id="326"/>
-[...15 lines deleted...]
-      г) разработка комплексных селекционных индексов племенной ценности крупного рогатого скота мясного направления продуктивности на основе теории селекционного индекса и их расчет.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – показатель признака j-го животного в i-х условиях среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z214" w:id="327"/>
-[...15 lines deleted...]
-      3. Для разработки статистических моделей развития селекционируемых признаков в популяции используются модели смешанного типа:</w:t>
+    <w:bookmarkStart w:name="z218" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – эффекты условий среды (фиксированные);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z215" w:id="328"/>
-[...15 lines deleted...]
-      y</w:t>
+    <w:bookmarkStart w:name="z219" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>ij</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – аддитивный генетический эффект j-го животного в i-х условиях среды (племенная ценность, EBV) (рандомизированный);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z220" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t>ij</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...19 lines deleted...]
-      где:</w:t>
+        <w:t xml:space="preserve"> – эффект не учтенных в модели факторов (рандомизированный).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z217" w:id="330"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="334"/>
+    <w:bookmarkStart w:name="z221" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для выбора оптимальной статистической модели используются информационный критерий Акаике (AIC) и Байесовский информационный критерий (BIC). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z222" w:id="335"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z222" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При использовании информационного критерия Акаике (AIC) выбирается модель, минимизирующая значение статистики:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z223" w:id="336"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z223" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       AIC = ln </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27090,182 +29824,182 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>+ (2 / n) × r,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z224" w:id="337"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z224" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z225" w:id="338"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z225" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – остаточная сумма квадратов, деленная на количество наблюдений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z226" w:id="339"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z226" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – число наблюдений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z227" w:id="340"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z227" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       r – число оцененных параметров модели.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z228" w:id="341"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z228" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байесовский информационный критерий (BIC) рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z229" w:id="342"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z229" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       BIC = ln </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27280,332 +30014,332 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>+ (ln n / n) × r.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z230" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лучшая статистическая модель соответствует минимальному значению критерия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z231" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для расчета прогнозных значений племенной ценности крупного рогатого скота мясного направления продуктивности по разработанным оптимальным статистическим моделям применяется метод BLUP АМ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z232" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Скалярная форма уравнения BLUP имеет вид:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z233" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y = Xb + Za + e,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z230" w:id="343"/>
-[...15 lines deleted...]
-      Лучшая статистическая модель соответствует минимальному значению критерия.</w:t>
+    <w:bookmarkStart w:name="z234" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z231" w:id="344"/>
-[...15 lines deleted...]
-      4. Для расчета прогнозных значений племенной ценности крупного рогатого скота мясного направления продуктивности по разработанным оптимальным статистическим моделям применяется метод BLUP АМ.</w:t>
+    <w:bookmarkStart w:name="z235" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y = n×1 – вектор наблюдений (оценок) (n – число записей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z232" w:id="345"/>
-[...15 lines deleted...]
-      Скалярная форма уравнения BLUP имеет вид:</w:t>
+    <w:bookmarkStart w:name="z236" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b = p×1 – вектор фиксированных эффектов (p – число уровней фиксированных эффектов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z233" w:id="346"/>
-[...15 lines deleted...]
-      y = Xb + Za + e,</w:t>
+    <w:bookmarkStart w:name="z237" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a = q×1 – вектор случайных эффектов пробанда (q – число уровней случайных эффектов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z234" w:id="347"/>
-[...15 lines deleted...]
-      где:</w:t>
+    <w:bookmarkStart w:name="z238" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e = n×1 – вектор случайных эффектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z235" w:id="348"/>
-[...15 lines deleted...]
-      y = n×1 – вектор наблюдений (оценок) (n – число записей);</w:t>
+    <w:bookmarkStart w:name="z239" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      X – матрица порядка n×p, которая связывает оценку животных с фиксированными эффектами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z236" w:id="349"/>
-[...15 lines deleted...]
-      b = p×1 – вектор фиксированных эффектов (p – число уровней фиксированных эффектов);</w:t>
+    <w:bookmarkStart w:name="z240" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Z – матрица порядка n×q, которая связывает оценку животных со случайными эффектами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z237" w:id="350"/>
-[...15 lines deleted...]
-      a = q×1 – вектор случайных эффектов пробанда (q – число уровней случайных эффектов);</w:t>
+    <w:bookmarkStart w:name="z241" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Матрицы X и Z называются матрицами случаев. Предполагается, что математическое ожидание (E) переменных:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z238" w:id="351"/>
-[...15 lines deleted...]
-      e = n×1 – вектор случайных эффектов;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E(y) = Xb;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z239" w:id="352"/>
-[...15 lines deleted...]
-      X – матрица порядка n×p, которая связывает оценку животных с фиксированными эффектами;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E(a) = E(e) = 0.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z240" w:id="353"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z244" w:id="357"/>
+    <w:bookmarkStart w:name="z244" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Главная цель уравнения смешанной линейной модели − предсказать линейную функцию </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27640,52 +30374,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EBV) от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z245" w:id="358"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z245" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для вычисления </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27740,2643 +30474,2643 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фиксированных эффектов) и предсказать решения для значений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (случайных эффектов). Формула для биометрической модели животного (АМ) в матричном виде имеет вид:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z246" w:id="359"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z246" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2286000" cy="571500"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...1764 lines deleted...]
-            <wp:extent cx="990600" cy="495300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId73"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="990600" cy="495300"/>
+                      <a:ext cx="2286000" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="396"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z284" w:id="397"/>
+    <w:bookmarkStart w:name="z247" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Коэффициент </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z248" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="990600" cy="495300"/>
+            <wp:extent cx="1612900" cy="660400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId74"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="990600" cy="495300"/>
+                      <a:ext cx="1612900" cy="660400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z285" w:id="398"/>
-[...428 lines deleted...]
-    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z249" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсюда искомые коэффициенты равны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z250" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      .</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2222500" cy="254000"/>
+            <wp:extent cx="2514600" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId75"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2222500" cy="254000"/>
+                      <a:ext cx="2514600" cy="520700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z294" w:id="407"/>
+    <w:bookmarkStart w:name="z251" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Для снижения ошибки прогноза необходимо использовать такие доступные методы, которые максимизируют </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="409"/>
+      Таким образом, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1587500" cy="406400"/>
+            <wp:extent cx="241300" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId76"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="241300" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> − лучшая линейная оценка фиксированных эффектов модели, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="228600" cy="482600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId77"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="228600" cy="482600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> − лучший линейный несмещенный прогноз (BLUP) племенной ценности (EBV) животного.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Матрица аддитивных генетических связей (A), соответствующая матрице числителей коэффициентов родства, рассчитывается по следующему рекурсивному алгоритму:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z253" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) животные в родословной кодируются от 1 до n (n – число животных) и упорядочиваются таким образом, что родители предшествуют потомкам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z254" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если оба родителя (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) животного i известны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z255" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0,5 (a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>js</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>jd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z256" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j = 1 до (i − 1);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z257" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1 + 0,5 (a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>sd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z258" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если только один из родителей (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) известен и предполагается, что он не связан родством с другим:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z259" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0,5 (a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>js</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z260" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j = 1 до (i − 1);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z261" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z262" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если оба родителя неизвестны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z263" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z264" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j = 1 до (i − 1);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z265" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z266" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      б) произведение матрицы А и аддитивной генетической вариансы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дает описание вариационно-ковариационной структуры аддитивных генетических ценностей оцениваемых животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z267" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) для прогнозирования племенной ценности используются обратная матрица родства А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, метод расчета А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (без применения матрицы А).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z268" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первоначально элементы матрицы родства А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> задаются нулями, и применяются следующие правила.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z269" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диагональные элементы задаются как 2, или 4/3, или 1 для животных с двумя известными, одним известным и с неизвестными родителями соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z270" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если известны оба родителя i-го животного, добавляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z271" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – к элементу (i, i);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z272" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/2 – к элементам (s, i), (i, s), (d, i) и (i, d);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z273" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/4 – к элементам (s, s), (s, d), (d, s) и (d, d).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z274" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если известен один из родителей i-го животного, добавляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z275" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– к элементу (i, i);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z276" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/2 – к элементам (s, i) и (i, s);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z277" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/4 – к элементу (s, s).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z278" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если неизвестны оба родителя, добавляется a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к элементу (i, i).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z279" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При применении метода BLUP АМ смешанной модели (MME) вида</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z280" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2235200" cy="495300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId78"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2235200" cy="495300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      матрица коэффициентов имеет вид:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z282" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="990600" cy="495300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId79"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="990600" cy="495300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом обобщенная обратная матрица коэффициентов имеет вид:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z284" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="990600" cy="495300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId80"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="990600" cy="495300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z285" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вариансы ошибки прогноза (доля аддитивной генетической вариансы, не учитываемая прогнозом) (prediction error variance, PEV) рассчитываются по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z286" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      PEV = var (a – â) = C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= (1 – r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z287" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z288" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      PEV − доля аддитивной генетической вариансы, не учитываемая прогнозом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z289" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> − квадрат коэффициента корреляции между истинными и прогнозируемыми оценками племенной ценности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z290" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для расчета PEV необходимы диагональные элементы матрицы коэффициентов уравнений животных. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z291" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Точность прогноза (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) – корреляция между истинными и прогнозируемыми оценками племенной ценности. Однако при оценке точность обычно выражается как надежность − квадрат коэффициента корреляции между истинными и прогнозируемыми оценками племенной ценности (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Для расчета </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требуются диагональные элементы инвертированной смешанной модели (MME).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z292" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корень квадратный из PEV дает стандартную ошибку прогноза (standard error prediction, SEP):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z293" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2222500" cy="254000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId81"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2222500" cy="254000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z294" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для снижения ошибки прогноза необходимо использовать такие доступные методы, которые максимизируют </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при имеющемся количестве информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z295" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Надежность оценки (reliability, REL) рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z296" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1587500" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId82"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="1587500" cy="406400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -30577,80 +33311,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>продуктивности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z299" w:id="410"/>
+    <w:bookmarkStart w:name="z299" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ШКАЛА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оценки легкости отела коров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkEnd w:id="406"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30797,126 +33531,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z300" w:id="411"/>
+          <w:bookmarkStart w:name="z300" w:id="407"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Самостоятельный отел</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="411"/>
+          <w:bookmarkEnd w:id="407"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z301" w:id="412"/>
+          <w:bookmarkStart w:name="z301" w:id="408"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 корова (первотелка) отелилась без посторонней помощи</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="412"/>
+          <w:bookmarkEnd w:id="408"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30950,70 +33684,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="413"/>
+          <w:bookmarkStart w:name="z302" w:id="409"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Легкое родовспоможение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="413"/>
+          <w:bookmarkEnd w:id="409"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -31119,70 +33853,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тяжелый отел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z303" w:id="414"/>
+          <w:bookmarkStart w:name="z303" w:id="410"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с применением специализированного инструмента</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="414"/>
+          <w:bookmarkEnd w:id="410"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -31216,70 +33950,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z304" w:id="415"/>
+          <w:bookmarkStart w:name="z304" w:id="411"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неправильное предлежание плода</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="415"/>
+          <w:bookmarkEnd w:id="411"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -31541,9284 +34275,9588 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 ноября 2020 г. № 149</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="416"/>
+    <w:bookmarkStart w:name="z306" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МЕТОДИКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оценки племенной ценности свиней</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z307" w:id="417"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z307" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z308" w:id="418"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z308" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Методика разработана в целях реализации подпункта 12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 95 Договора о Евразийском экономическом союзе от 29 мая 2014 года, в соответствии со статьей 3 Соглашения о мерах, направленных на унификацию проведения селекционно-племенной работы с сельскохозяйственными животными в рамках Евразийского экономического союза, от 25 октября 2019 года и устанавливает порядок оценки, определения продуктивности и расчета племенной ценности свиней.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z309" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящая Методика предназначена для применения на территориях государств – членов Евразийского экономического союза (далее – государства-члены) в племенных организациях, хозяйствах, осуществляющих выращивание и (или) реализацию племенных свиней, а также в сервисных организациях, информационно-аналитических, селекционных, селекционно-генетических центрах, союзах, ассоциациях (палатах), научных организациях, осуществляющих деятельность в области племенного свиноводства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z310" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Оценке племенной ценности подлежат особи всех половозрастных групп свиней (в том числе ремонтные свинки и хрячки, свиноматки, хряки), зарегистрированные в качестве племенных животных в соответствии с законодательством государств-членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z311" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Результаты оценки племенной ценности свиней в соответствии с настоящей Методикой вносятся в реестр учета племенных животных (племенную книгу) государства-члена, племенные свидетельства (паспорта, сертификаты).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z312" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для целей настоящей Методики используются понятия, которые означают следующее:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z309" w:id="419"/>
-[...15 lines deleted...]
-      2. Настоящая Методика предназначена для применения на территориях государств – членов Евразийского экономического союза (далее – государства-члены) в племенных организациях, хозяйствах, осуществляющих выращивание и (или) реализацию племенных свиней, а также в сервисных организациях, информационно-аналитических, селекционных, селекционно-генетических центрах, союзах, ассоциациях (палатах), научных организациях, осуществляющих деятельность в области племенного свиноводства.</w:t>
+    <w:bookmarkStart w:name="z313" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "база данных" – структурированный набор данных о племенных животных, вовлеченных в селекционный процесс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z310" w:id="420"/>
-[...15 lines deleted...]
-      3. Оценке племенной ценности подлежат особи всех половозрастных групп свиней (в том числе ремонтные свинки и хрячки, свиноматки, хряки), зарегистрированные в качестве племенных животных в соответствии с законодательством государств-членов.</w:t>
+    <w:bookmarkStart w:name="z314" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "биометрическая модель животного" (animal model, AM) – математическая форма описания взаимосвязи наблюдаемых фенотипических характеристик животного и влияния на них внешних факторов наряду с происхождением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z311" w:id="421"/>
-[...15 lines deleted...]
-      4. Результаты оценки племенной ценности свиней в соответствии с настоящей Методикой вносятся в реестр учета племенных животных (племенную книгу) государства-члена, племенные свидетельства (паспорта, сертификаты).</w:t>
+    <w:bookmarkStart w:name="z315" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "выращивание" – период содержания животных от перевода в группу ремонтного молодняка до проведения оценки собственной продуктивности и развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z312" w:id="422"/>
-[...15 lines deleted...]
-      5. Для целей настоящей Методики используются понятия, которые означают следующее:</w:t>
+    <w:bookmarkStart w:name="z316" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "доращивание" – период содержания поросят с даты отъема от подсосных свиноматок до перевода их в группу ремонтного молодняка или на откорм;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z313" w:id="423"/>
-[...15 lines deleted...]
-      "база данных" – структурированный набор данных о племенных животных, вовлеченных в селекционный процесс;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "индексная оценка" – метод определения племенной ценности животного по комплексу селекционируемых признаков согласно их значимости для селекции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z314" w:id="424"/>
-[...15 lines deleted...]
-      "биометрическая модель животного" (animal model, AM) – математическая форма описания взаимосвязи наблюдаемых фенотипических характеристик животного и влияния на них внешних факторов наряду с происхождением;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "комплексный селекционный индекс" – индекс, включающий в себя частные селекционные индексы с весовыми коэффициентами согласно целям селекции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z315" w:id="425"/>
-[...15 lines deleted...]
-      "выращивание" – период содержания животных от перевода в группу ремонтного молодняка до проведения оценки собственной продуктивности и развития;</w:t>
+    <w:bookmarkStart w:name="z319" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "линейная оценка экстерьера" – метод экспертной оценки статей экстерьера животных с помощью количественной шкалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z316" w:id="426"/>
-[...15 lines deleted...]
-      "доращивание" – период содержания поросят с даты отъема от подсосных свиноматок до перевода их в группу ремонтного молодняка или на откорм;</w:t>
+    <w:bookmarkStart w:name="z320" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "матрица" – математический объект, записываемый в виде прямоугольной таблицы элементов чисел, представляющей собой совокупность строк и столбцов, на пересечении которых находятся ее элементы. Количество строк и столбцов задает размер матрицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z317" w:id="427"/>
-[...15 lines deleted...]
-      "индексная оценка" – метод определения племенной ценности животного по комплексу селекционируемых признаков согласно их значимости для селекции;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "наилучший линейный несмещенный прогноз" (best linear unbiased prediction, BLUP) – статистический метод прогнозирования племенной ценности животного по селекционируемому признаку на основе биометрической модели животного линейного типа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z318" w:id="428"/>
-[...15 lines deleted...]
-      "комплексный селекционный индекс" – индекс, включающий в себя частные селекционные индексы с весовыми коэффициентами согласно целям селекции;</w:t>
+    <w:bookmarkStart w:name="z322" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "обратная матрица" – матрица А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, при умножении на которую исходная матрица А дает в результате единичную матрицу (матрицу, все диагональные элементы которой равны 1);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z319" w:id="429"/>
-[...15 lines deleted...]
-      "линейная оценка экстерьера" – метод экспертной оценки статей экстерьера животных с помощью количественной шкалы;</w:t>
+    <w:bookmarkStart w:name="z323" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "племенная ценность" (estimated breeding value, EBV) – прогнозируемая племенная ценность животного по конкретному селекционируемому признаку, рассчитанная на основе метода BLUP АМ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z320" w:id="430"/>
-[...15 lines deleted...]
-      "матрица" – математический объект, записываемый в виде прямоугольной таблицы элементов чисел, представляющей собой совокупность строк и столбцов, на пересечении которых находятся ее элементы. Количество строк и столбцов задает размер матрицы;</w:t>
+    <w:bookmarkStart w:name="z324" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "племенное животное" – сельскохозяйственное животное, используемое для разведения, зарегистрированное в реестре учета племенных животных (в племенной книге) в порядке, установленном законодательством государства-члена в области племенного животноводства, и имеющее в случае его реализации племенное свидетельство (паспорт, сертификат);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z321" w:id="431"/>
-[...15 lines deleted...]
-      "наилучший линейный несмещенный прогноз" (best linear unbiased prediction, BLUP) – статистический метод прогнозирования племенной ценности животного по селекционируемому признаку на основе биометрической модели животного линейного типа;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "племенное свидетельство (паспорт, сертификат)" – документ установленного образца, подтверждающий происхождение, племенную ценность и иные качества племенного животного (племенного стада);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z322" w:id="432"/>
-[...45 lines deleted...]
-        <w:t>, при умножении на которую исходная матрица А дает в результате единичную матрицу (матрицу, все диагональные элементы которой равны 1);</w:t>
+    <w:bookmarkStart w:name="z326" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "племенное стадо" – группа племенных животных определенного вида и породы, используемых в селекционных целях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z323" w:id="433"/>
-[...15 lines deleted...]
-      "племенная ценность" (estimated breeding value, EBV) – прогнозируемая племенная ценность животного по конкретному селекционируемому признаку, рассчитанная на основе метода BLUP АМ;</w:t>
+    <w:bookmarkStart w:name="z327" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "популяция" – совокупность особей животных определенного вида, в пределах которой происходит размножение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z324" w:id="434"/>
-[...15 lines deleted...]
-      "племенное животное" – сельскохозяйственное животное, используемое для разведения, зарегистрированное в реестре учета племенных животных (в племенной книге) в порядке, установленном законодательством государства-члена в области племенного животноводства, и имеющее в случае его реализации племенное свидетельство (паспорт, сертификат);</w:t>
+    <w:bookmarkStart w:name="z328" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "порода" – группа животных общего происхождения, созданная человеком, обладающая генетически обусловленными биологическими и морфологическими хозяйственно полезными свойствами, специфичными для данной группы животных, позволяющими отличить ее от других пород этого вида и устойчиво передающимися по наследству;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z325" w:id="435"/>
-[...15 lines deleted...]
-      "племенное свидетельство (паспорт, сертификат)" – документ установленного образца, подтверждающий происхождение, племенную ценность и иные качества племенного животного (племенного стада);</w:t>
+    <w:bookmarkStart w:name="z329" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "продуктивность" – совокупность хозяйственно полезных признаков племенного животного, включая качество получаемой от него продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z326" w:id="436"/>
-[...15 lines deleted...]
-      "племенное стадо" – группа племенных животных определенного вида и породы, используемых в селекционных целях;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "реестр учета племенных животных" – база данных, которая содержит сведения о племенных животных и племенных стадах и ведется в государстве-члене;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z327" w:id="437"/>
-[...15 lines deleted...]
-      "популяция" – совокупность особей животных определенного вида, в пределах которой происходит размножение;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "селекционируемые признаки" – количественные и качественные показатели животных, по которым проводится целенаправленная селекция;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z328" w:id="438"/>
-[...15 lines deleted...]
-      "порода" – группа животных общего происхождения, созданная человеком, обладающая генетически обусловленными биологическими и морфологическими хозяйственно полезными свойствами, специфичными для данной группы животных, позволяющими отличить ее от других пород этого вида и устойчиво передающимися по наследству;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "селекционно-племенная работа" – комплекс мероприятий, направленных на совершенствование племенных и продуктивных качеств сельскохозяйственных животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z329" w:id="439"/>
-[...15 lines deleted...]
-      "продуктивность" – совокупность хозяйственно полезных признаков племенного животного, включая качество получаемой от него продукции;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "сельскохозяйственные животные" – животные, разводимые в целях получения животноводческой продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z330" w:id="440"/>
-[...15 lines deleted...]
-      "реестр учета племенных животных" – база данных, которая содержит сведения о племенных животных и племенных стадах и ведется в государстве-члене;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "статистическая модель" – математическая форма описания взаимосвязи фенотипических характеристик животного и факторов паратипического и генетического влияния на них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z331" w:id="441"/>
-[...15 lines deleted...]
-      "селекционируемые признаки" – количественные и качественные показатели животных, по которым проводится целенаправленная селекция;</w:t>
+    <w:bookmarkStart w:name="z335" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "частный селекционный индекс" – значение племенной ценности, выраженное в долях стандартного отклонения конкретного селекционируемого признака;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z332" w:id="442"/>
-[...15 lines deleted...]
-      "селекционно-племенная работа" – комплекс мероприятий, направленных на совершенствование племенных и продуктивных качеств сельскохозяйственных животных;</w:t>
+    <w:bookmarkStart w:name="z336" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "экстерьер животного" – внешний вид животного, его наружные формы в целом, а также внешние особенности и развитость статей, характеризующие тип телосложения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z333" w:id="443"/>
-[...15 lines deleted...]
-      "сельскохозяйственные животные" – животные, разводимые в целях получения животноводческой продукции;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II. Основные требования к определению племенной ценности свиней</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z334" w:id="444"/>
-[...15 lines deleted...]
-      "статистическая модель" – математическая форма описания взаимосвязи фенотипических характеристик животного и факторов паратипического и генетического влияния на них;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Племенная ценность свиней оценивается по комплексу признаков на основе метода BLUP АМ, расчет селекционных индексов проводится согласно теории селекционного индекса на основе экономических весов признаков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z335" w:id="445"/>
-[...15 lines deleted...]
-      "частный селекционный индекс" – значение племенной ценности, выраженное в долях стандартного отклонения конкретного селекционируемого признака;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для применения метода BLUP обязательным является наличие достоверной базы данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z336" w:id="446"/>
-[...15 lines deleted...]
-      "экстерьер животного" – внешний вид животного, его наружные формы в целом, а также внешние особенности и развитость статей, характеризующие тип телосложения.</w:t>
+    <w:bookmarkStart w:name="z340" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При расчете индексов племенной ценности свиней на основе метода BLUP для каждой особи осуществляется расчет селекционного индекса с учетом следующих факторов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z337" w:id="447"/>
+    <w:bookmarkStart w:name="z341" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) информация обо всех внесенных в базу данных родственниках животного (родителях, прародителях, боковых родственниках, потомках) с учетом степени родства, что расширяет сведения о его генетической ценности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z342" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) отклонения в показателях продуктивности животного, которые корректируются в зависимости от влияния условий среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z343" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) продуктивность, переданная потомству и скорректированная по уровню спаривания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z344" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) генетическая и фенотипическая корреляция между признаками (учет генетической конкуренции, уровня спаривания). Показатели племенной ценности корректируются по отношению друг к другу. В биометрической модели животного учитывается корреляция между ними (например, между скоростью роста и толщиной шпика). При этом племенная ценность по каждому критерию умножается на степень ее достоверности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z345" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> II. Основные требования к определению племенной ценности свиней</w:t>
-[...79 lines deleted...]
-      а) информация обо всех внесенных в базу данных родственниках животного (родителях, прародителях, боковых родственниках, потомках) с учетом степени родства, что расширяет сведения о его генетической ценности;</w:t>
+        <w:t xml:space="preserve"> III. Оценка племенной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ценности ремонтных свинок и хрячков</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z342" w:id="452"/>
-[...15 lines deleted...]
-      б) отклонения в показателях продуктивности животного, которые корректируются в зависимости от влияния условий среды;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Первый отбор поросят для целей селекции проводится по результатам визуальной оценки в день отъема от свиноматки (при переводе на доращивание) с учетом индексов племенной ценности матери и отца и их продуктивности. Индекс родословной рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z343" w:id="453"/>
-[...15 lines deleted...]
-      в) продуктивность, переданная потомству и скорректированная по уровню спаривания;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= (И</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+ И</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) × 0,5,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z344" w:id="454"/>
-[...169 lines deleted...]
-    <w:bookmarkStart w:name="z348" w:id="458"/>
+    <w:bookmarkStart w:name="z348" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       где: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z349" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – индекс родословной;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z350" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – селекционный индекс отца (рассчитанный согласно разделу VI настоящей Методики);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z351" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – селекционный индекс матери (рассчитанный согласно разделу VI настоящей Методики).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z352" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поросята должны быть здоровы, без каких-либо пороков, хорошо развиты. К отбору не допускаются животные с количеством сосков менее 12 (6/6).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z349" w:id="459"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – индекс родословной;</w:t>
+    <w:bookmarkStart w:name="z353" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При переводе на выращивание (в группу ремонтного молодняка) ремонтный молодняк подлежит индивидуальному взвешиванию, сведения о результатах взвешиваний вносятся в базу данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z350" w:id="460"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – селекционный индекс отца (рассчитанный согласно разделу VI настоящей Методики);</w:t>
+    <w:bookmarkStart w:name="z354" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Молодняк в конце периода выращивания периодически взвешивается и осматривается, при этом особое внимание уделяется наличию пороков экстерьера. При достижении веса 90 – 110 кг весь ремонтный молодняк оценивается по показателям собственной продуктивности, указанным в пункте 13 настоящей Методики. Сведения о результатах взвешиваний и измерений вносятся в базу данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z351" w:id="461"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – селекционный индекс матери (рассчитанный согласно разделу VI настоящей Методики).</w:t>
+    <w:bookmarkStart w:name="z355" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. По результатам оценки фенотипических показателей собственной продуктивности, индексной оценки и линейной оценки экстерьера для ремонта собственного стада отбираются свинки и хрячки, показавшие лучший результат. Остальное поголовье (за исключением животных больных, с пороками, отстающих в росте и развитии) реализуется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z352" w:id="462"/>
-[...15 lines deleted...]
-      Поросята должны быть здоровы, без каких-либо пороков, хорошо развиты. К отбору не допускаются животные с количеством сосков менее 12 (6/6).</w:t>
+    <w:bookmarkStart w:name="z356" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. К показателям собственной продуктивности молодняка относятся следующие селекционируемые признаки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z353" w:id="463"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z357" w:id="467"/>
+    <w:bookmarkStart w:name="z357" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а) возраст достижения живой массы 100 кг (дней); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z358" w:id="468"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z358" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) среднесуточный прирост живой массы от рождения до достижения живой массы 100 кг (г);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z359" w:id="469"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z359" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в) среднесуточный прирост живой массы на выращивании (г); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z360" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) затраты корма на 1 кг прироста живой массы от 30 до 100 кг (кг) – для хозяйств, оснащенных станциями контрольного выращивания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z361" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) длина туловища (см);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z362" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) толщина шпика (мм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z363" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ж) высота (глубина) длиннейшей мышцы спины (мм).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z360" w:id="470"/>
-[...15 lines deleted...]
-      г) затраты корма на 1 кг прироста живой массы от 30 до 100 кг (кг) – для хозяйств, оснащенных станциями контрольного выращивания;</w:t>
+    <w:bookmarkStart w:name="z364" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Пересчет фактических показателей собственной продуктивности на 100 кг осуществляется при достижении живой массы 90 – 110 кг. При живой массе менее 90 и более 110 кг пересчет не производится и измерения не используются в расчете племенной ценности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z361" w:id="471"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z365" w:id="475"/>
+    <w:bookmarkStart w:name="z365" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Для определения возраста достижения живой массы 100 кг осуществляется взвешивание свиней на весах с пределом взвешивания до 500 кг и погрешностью взвешивания не более 0,5 кг. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z366" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Возраст достижения живой массы 100 кг рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z367" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z368" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Х – возраст достижения живой массы 100 кг (дней);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z369" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В – фактический возраст в день последнего взвешивания (дней);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z366" w:id="476"/>
-[...15 lines deleted...]
-      16. Возраст достижения живой массы 100 кг рассчитывается по формуле:</w:t>
+    <w:bookmarkStart w:name="z370" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М – фактическая живая масса животного в день последнего взвешивания (кг);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z367" w:id="477"/>
+    <w:bookmarkStart w:name="z371" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      П – среднесуточный прирост живой массы на выращивании (кг).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z372" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученный результат округляется до целого числа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z373" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Среднесуточный прирост живой массы от рождения до достижения живой массы 100 кг определяется у ремонтного молодняка (свинок и хрячков) путем периодического взвешивания животных до достижения живой массы 90 – 110 кг и рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z374" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С = (m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>÷ n) ×1000,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z375" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z372" w:id="482"/>
-[...15 lines deleted...]
-      Полученный результат округляется до целого числа.</w:t>
+    <w:bookmarkStart w:name="z376" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С – среднесуточный прирост живой массы от рождения до достижения живой массы 100 кг (г);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z373" w:id="483"/>
-[...15 lines deleted...]
-      17. Среднесуточный прирост живой массы от рождения до достижения живой массы 100 кг определяется у ремонтного молодняка (свинок и хрячков) путем периодического взвешивания животных до достижения живой массы 90 – 110 кг и рассчитывается по формуле:</w:t>
+    <w:bookmarkStart w:name="z377" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – живая масса животного при последнем взвешивании (кг) (от 90 до 110 кг);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z374" w:id="484"/>
-[...45 lines deleted...]
-        <w:t>÷ n) ×1000,</w:t>
+    <w:bookmarkStart w:name="z378" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n – возраст животного при последнем взвешивании (дней);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z375" w:id="485"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z379" w:id="489"/>
+    <w:bookmarkStart w:name="z379" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1000 – коэффициент пересчета в граммы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z380" w:id="490"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z380" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Среднесуточный прирост живой массы на выращивании с точностью до грамма рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z381" w:id="491"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z381" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkEnd w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2654300" cy="355600"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...4109 lines deleted...]
-            <wp:extent cx="203200" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId83"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="203200" cy="457200"/>
+                      <a:ext cx="2654300" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    </w:p>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z382" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z383" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      П – среднесуточный прирост живой массы на выращивании (г);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z384" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – живая масса животного в день проведения оценки (от 90 до 110 кг) (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z385" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – живая масса животного в начале постановки на выращивание (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z386" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – возраст животного в день проведения оценки (от 90 до 110 кг) (дней);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z387" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – возраст животного в начале постановки на выращивание (дней).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z388" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Затраты корма на 1 кг прироста живой массы от 30 до 100 кг определяются от первого до предпоследнего дня контроля путем ежедневного взвешивания сухого корма, предназначенного для кормления животных в период контроля, на весах с пределом взвешивания до 10 кг и погрешностью взвешивания не более 0,05 кг. Кормление животных осуществляется не реже 2 раз в сутки, при этом не допускаются остатки и потери корма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z389" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Затраты корма на 1 кг прироста живой массы за период контроля рассчитываются по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z390" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = К / Х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z391" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z392" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – затраты корма на 1 кг прироста живой массы от 30 до 100 кг (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z393" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К – масса съеденного сухого корма за период контроля (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z394" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Х</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – прирост живой массы за период контроля (кг).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z395" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученный результат фиксируется с точностью до 0,01 кг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z396" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Длина туловища измеряется по средней линии спины от затылочного гребня до корня хвоста с помощью стальной мерной ленты с ценой деления 1 см.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z397" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Длина туловища рассчитывается с учетом поправочного коэффициента на 1 кг живой массы, уменьшающего или увеличивающего фактическую длину туловища в зависимости от отклонения фактической живой массы от стандартной величины 100 кг, по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z398" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = Д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+ 0,35 × (100 – М),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z399" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z400" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – длина туловища (см);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z401" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – фактическая длина туловища (см);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z402" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М – фактическая живая масса животного в день последнего взвешивания (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z403" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      0,35 – поправочный коэффициент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z404" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Толщина шпика определяется на живых свиньях с помощью прибора ультразвукового исследования мясных качеств свиней с погрешностью не более 1 мм (Piglog-105 или аналог) в 2 точках (Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по схеме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению № 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z405" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Толщина шпика в точках Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рассчитывается с учетом поправочного коэффициента на 1 кг живой массы, уменьшающего или увеличивающего фактическую толщину шпика в зависимости от отклонения фактической живой массы от стандартной величины 100 кг, по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z406" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Р1,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Р2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = Т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Р1,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Р2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+ 0,15 × (100 – М),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z407" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z408" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Р1,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Р2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – толщина шпика в точках Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z409" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Р1,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Р2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – фактическая толщина шпика в точках Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(мм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z410" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М – фактическая живая масса животного в день последнего взвешивания (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z411" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      0,15 – поправочный коэффициент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z412" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Высота (глубина) длиннейшей мышцы спины определяется на живых свиньях с помощью прибора ультразвукового исследования мясных качеств свиней с погрешностью не более 1 мм (Piglog-105 или аналог) в точке Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, предусмотренной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением № 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z413" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Высота (глубина) длиннейшей мышцы спины рассчитывается с учетом поправочного коэффициента на 1 кг живой массы, уменьшающего или увеличивающего фактическую высоту (глубину) длиннейшей мышцы спины в зависимости от отклонения фактической живой массы от стандартной величины 100 кг, по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z414" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В = В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+ 0,25 × (100 – М),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z415" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z416" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В – высота (глубина) длиннейшей мышцы спины (мм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z417" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– фактическая высота (глубина) длиннейшей мышцы спины (мм);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z418" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М – фактическая живая масса животного в день последнего взвешивания (кг);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z419" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      0,25 – поправочный коэффициент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z420" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Экстерьер ремонтных свинок и хрячков оценивается визуально. Животные, имеющие кратерные соски, менее 12 (6/6) сосков, пороки (сильную иксобразность передних ног, резкий перехват за лопатками или в пояснице, провислую спину, мопсовидность, криворылость, неправильный прикус), оценке не подлежат и выбраковываются из стада.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z421" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. С учетом сведений, содержащихся в базе данных, рассчитываются прогноз племенной ценности (EBV) ремонтных свинок и хрячков на основе метода BLUP АМ и комплексные селекционные индексы согласно разделу VI настоящей Методики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z422" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IV. Оценка племенной ценности свиноматок</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z423" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Свиноматки оцениваются по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z424" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) собственной продуктивности (оценка, полученная на стадии ремонтной свинки согласно разделу III настоящей Методики);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z425" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) воспроизводительным качествам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z426" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Воспроизводительные качества проверяемых свиноматок оцениваются по первому опоросу, а основных – в среднем по всем опоросам (включая первый) по следующим показателям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z427" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) многоплодие (голов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z428" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) количество поросят при отъеме (голов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z429" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) масса гнезда при отъеме в 30 дней (кг).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z430" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Многоплодие определяется количеством родившихся живых поросят (в том числе слабых).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z431" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Масса гнезда при отъеме в 30 дней определяется путем корректировки фактической массы гнезда на 21-й – 45-й день после опороса (в зависимости от используемой технологии) с применением поправочных коэффициентов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению № 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и фиксируется с точностью до 1 кг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z432" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. С учетом сведений, содержащихся в базе данных, рассчитываются прогноз племенной ценности (EBV) свиноматок на основе метода BLUP АМ и комплексные селекционные индексы согласно разделу VI настоящей Методики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z433" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V. Оценка племенной ценности хряков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z434" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Хряки оцениваются по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z435" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) собственной продуктивности (оценка, полученная на стадии ремонтного хрячка согласно разделу III настоящей Методики);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z436" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) воспроизводительным качествам (оценка, полученная на основе данных о всех женских родственниках (матери, сестрах, дочерях), определенных согласно разделу IV настоящей Методики);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z437" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) оплодотворяющей способности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z438" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Оплодотворяющая способность хряка рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z439" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="165100" cy="393700"/>
+            <wp:extent cx="1752600" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId84"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="165100" cy="393700"/>
+                      <a:ext cx="1752600" cy="469900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – наилучший несмещенный прогноз племенной ценности (EBV) животного.</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z496" w:id="606"/>
-[...61 lines deleted...]
-          <w:i/>
+    <w:bookmarkStart w:name="z440" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z441" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОСх – оплодотворяющая способность хряка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z442" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оп – количество опоросов свиноматок, осемененных хряком (спермопродукцией хряка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z443" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А – количество абортов свиноматок, осемененных хряком (спермопродукцией хряка);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z444" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В – количество свиноматок, осемененных хряком (спермопродукцией хряка), выбракованных во второй период супоросности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z445" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ос – количество свиноматок, осемененных хряком (спермопродукцией хряка).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z446" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. С учетом сведений, содержащихся в базе данных, рассчитываются прогноз племенной ценности (EBV) хряков на основе метода BLUP АМ и комплексные селекционные индексы согласно разделу VI настоящей Методики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z447" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VI. Расчет прогноза племенной ценности свиней на основе метода BLUP АМ и комплексных селекционных индексов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z448" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Расчет комплексных селекционных индексов на основе метода BLUP АМ состоит из следующих этапов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z449" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) разработка оптимальных статистических моделей, значимо описывающих развитие селекционируемых признаков в оцениваемой популяции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z450" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) расчет селекционно-генетических параметров оцениваемой популяции по оптимальным статистическим моделям (наследуемость, изменчивость (вариансы));</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z451" w:id="557"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в) расчет прогнозных значений племенной ценности (EBV) свиней </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на основе метода BLUP AM, определение надежности (точности) прогноза (REL, r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) и стандартизация прогнозных значений племенной ценности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z452" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) разработка комплексных селекционных индексов на основе теории селекционного индекса, их расчет и стандартизация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z453" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Для разработки статистических моделей развития селекционируемых признаков в популяции используются модели смешанного типа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z454" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+ a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z455" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z456" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– показатель признака j-го животного в i-х условиях среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z457" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – эффекты условий среды (фиксированные);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z458" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– аддитивный генетический эффект j-го животного в i-х условиях среды (племенная ценность, EBV) (рандомизированный);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z459" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – эффект не учтенных в модели факторов (рандомизированный).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z460" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39. Для выбора оптимальной статистической модели используются информационный критерий Акаике (AIC) и Байесовский информационный критерий (BIC). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z461" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При использовании информационного критерия Акаике (AIC) выбирается модель, минимизирующая значение статистики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z462" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      AIC = ln </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...605 lines deleted...]
-          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>-1</w:t>
-[...9 lines deleted...]
-        <w:t>, метод расчета А</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>-1</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(без применения матрицы аддитивных генетических связей A).</w:t>
-[...430 lines deleted...]
-    <w:bookmarkStart w:name="z524" w:id="634"/>
+        <w:t>+ (2 / n) × r,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z463" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z464" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkEnd w:id="634"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – остаточная сумма квадратов, деленная на количество наблюдений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z465" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n – число наблюдений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z466" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r – число оцененных параметров модели.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z467" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байесовский информационный критерий (BIC) рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z468" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      BIC = ln </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>+ (ln n / n) × r.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z469" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лучшая статистическая модель соответствует минимальному значению критерия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z470" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Коэффициенты наследуемости селекционируемых признаков в оцениваемой популяции рассчитываются с помощью дисперсионного анализа по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z471" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2247900" cy="533400"/>
+            <wp:extent cx="1752600" cy="469900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId85"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2247900" cy="533400"/>
+                      <a:ext cx="1752600" cy="469900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z525" w:id="635"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z526" w:id="636"/>
+    <w:bookmarkStart w:name="z472" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z473" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– коэффициент наследуемости селекционируемого признака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z474" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkEnd w:id="636"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – дисперсия (варианса), обусловленная генотипом животного;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z475" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – дисперсия (варианса), обусловленная неучтенными (случайными) эффектами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z476" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дисперсия (вариансы) рассчитывается методом ограниченного максимального правдоподобия (restricted maximum likelihood, REML).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z477" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Для расчета прогнозных значений племенной ценности свиней по разработанным оптимальным статистическим моделям применяется метод BLUP АМ. Скалярная форма уравнения BLUP имеет вид:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z478" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y = Xb + Za + e,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z479" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z480" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      y – вектор наблюдений (оценок), y = n × 1 (n – число записей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z481" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b – вектор фиксированных эффектов, b = p × 1 (p – число уровней фиксированных эффектов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z482" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a – вектор случайных эффектов пробанда, a = q × 1 (q – число уровней случайных эффектов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z483" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e – вектор случайных эффектов, e = n × 1 (n – число записей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z484" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      X – матрица порядка n × p, которая связывает оценку животных с фиксированными эффектами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z485" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Z – матрица порядка n × q, которая связывает оценку животных со случайными эффектами. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z486" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Матрицы X и Z называются матрицами случаев, предполагается, что математическое ожидание (E) переменных имеет вид:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z487" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      E(y) = Xb; E(a) = E(e) = 0.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z488" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Главная цель уравнения смешанной линейной модели − предсказать линейную функцию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EBV) от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z489" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. Для вычисления </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> необходимо решить уравнения смешанной линейной модели (MME) для вычисления значений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (фиксированных эффектов) и предсказать решения для значений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (случайных эффектов). Формула для биометрической модели животного (АМ) в матричном виде имеет вид:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z490" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1003300" cy="508000"/>
+            <wp:extent cx="2197100" cy="482600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId86"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1003300" cy="508000"/>
+                      <a:ext cx="2197100" cy="482600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z527" w:id="637"/>
+    <w:bookmarkStart w:name="z491" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При этом обобщенная обратная матрица коэффициентов имеет вид: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z528" w:id="638"/>
+      44. В свиноводстве прогноз племенной ценности производится по признакам собственной продуктивности, поэтому коэффициент </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z492" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkEnd w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1003300" cy="508000"/>
+            <wp:extent cx="1727200" cy="647700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId87"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1003300" cy="508000"/>
+                      <a:ext cx="1727200" cy="647700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z529" w:id="639"/>
-[...379 lines deleted...]
-    <w:bookmarkStart w:name="z536" w:id="646"/>
+    <w:bookmarkStart w:name="z493" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отсюда искомые коэффициенты равны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z494" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkEnd w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2222500" cy="317500"/>
+            <wp:extent cx="2349500" cy="520700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId88"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2222500" cy="317500"/>
+                      <a:ext cx="2349500" cy="520700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z537" w:id="647"/>
+    <w:bookmarkStart w:name="z495" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Для снижения ошибки прогноза необходимо использовать доступные методы, которые максимизируют </w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="649"/>
+      Таким образом, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1981200" cy="520700"/>
+            <wp:extent cx="203200" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId89"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1981200" cy="520700"/>
+                      <a:ext cx="203200" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...72 lines deleted...]
-    <w:bookmarkEnd w:id="652"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – лучшая линейная оценка фиксированных факторов модели, </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1879600" cy="393700"/>
+            <wp:extent cx="165100" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId90"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1879600" cy="393700"/>
+                      <a:ext cx="165100" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> – наилучший несмещенный прогноз племенной ценности (EBV) животного.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z543" w:id="653"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z545" w:id="655"/>
+    <w:bookmarkStart w:name="z496" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Матрица аддитивных генетических связей (A), соответствующая матрице числителей коэффициентов родства, рассчитывается по следующему рекурсивному алгоритму:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z497" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) животные в родословной кодируются от 1 до n (n – число животных) и упорядочиваются таким образом, что родители предшествуют потомкам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z498" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если оба родителя (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) i-го животного известны, используются формулы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z499" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0,5 (a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>js</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>jd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z500" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j = 1 до (i − 1),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z501" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1 + 0,5 (a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>sd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z502" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если только один из родителей (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) известен и не связан родством с другим, используются формулы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z503" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0,5 (a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>js</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z504" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j = 1 до (i − 1),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z505" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z506" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если оба родителя неизвестны, используются формулы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z507" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ji</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z508" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j = 1 до (i − 1),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z509" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z510" w:id="616"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) произведение матрицы аддитивных генетических связей (A)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и аддитивной генетической вариансы (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а2) дает описание вариационно-ковариационной структуры аддитивных генетических ценностей оцениваемых животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z511" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) для прогнозирования племенной ценности используются обратная матрица родства А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, метод расчета А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(без применения матрицы аддитивных генетических связей A).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z512" w:id="618"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первоначально элементы матрицы родства А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> задаются нулями, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и применяются следующие правила.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z513" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диагональные элементы задаются как 2, или 4/3, или 1 для животных с 2 известными, 1 известным и с неизвестными родителями соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z514" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если известны оба родителя i-го животного, добавляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z515" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – к элементу (i, i);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z516" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/2 – к элементам (s, i), (i, s), (d, i) и (i, d);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z517" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/4 – к элементам (s, s), (s, d), (d, s) и (d, d).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z518" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если известен один из родителей i-го животного, добавляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z519" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – к элементу (i, i);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z520" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/2 – к элементам (s, i) и (i, s);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z521" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/4 – к элементу (s, s).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z522" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если неизвестны оба родителя, добавляется a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к элементу (i, i).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z523" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При применении скалярной формы уравнения BLUP АМ смешанной модели (MME) вида</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z524" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...570 lines deleted...]
-    <w:bookmarkEnd w:id="670"/>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2413000" cy="571500"/>
+            <wp:extent cx="2247900" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId91"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2413000" cy="571500"/>
+                      <a:ext cx="2247900" cy="533400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z561" w:id="671"/>
+    <w:bookmarkStart w:name="z525" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      где: </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z564" w:id="674"/>
+      матрица коэффициентов имеет вид: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z526" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkEnd w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="317500" cy="393700"/>
+            <wp:extent cx="1003300" cy="508000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId92"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="1003300" cy="508000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z527" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом обобщенная обратная матрица коэффициентов имеет вид: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z528" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1003300" cy="508000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId93"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1003300" cy="508000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z529" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) вариансы ошибки прогноза (доля аддитивной генетической вариансы, не учитываемая прогнозом) (prediction error variance, PEV) рассчитываются по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z530" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      PEV = var (a − â) = C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>= (1 − r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z531" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      где: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z532" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      PEV − доля аддитивной генетической вариансы, не учитываемая прогнозом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z533" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> − квадрат коэффициента корреляции между истинными и прогнозируемыми оценками племенной ценности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z534" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Точность прогноза (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) – корреляция между истинными и прогнозируемыми оценками племенной ценности. Однако при оценке точность обычно выражается как надежность – квадрат коэффициента корреляции между истинными и прогнозируемыми оценками племенной ценности (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Для расчета </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требуются диагональные элементы инвертированной смешанной модели (MME).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z535" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Корень квадратный из PEV дает стандартную ошибку прогноза (standard error prediction, SEP): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z536" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2222500" cy="317500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId94"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2222500" cy="317500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z537" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для снижения ошибки прогноза необходимо использовать доступные методы, которые максимизируют </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при имеющемся количестве информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z538" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Надежность оценки для животного (reliability, REL) рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z539" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1981200" cy="520700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId95"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1981200" cy="520700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z540" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Для того чтобы значения племенной ценности по селекционируемым признакам можно было легче интерпретировать, проводится их стандартизация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z541" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      47. Среднее значение племенной ценности всех животных в оцениваемой популяции принимается за 100, а значение стандартного отклонения приравнивается к 12. Полученное значение является стандартизированной племенной ценностью животного (ПЦ, частный селекционный индекс), рассчитываемой по формуле: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z542" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1879600" cy="393700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId96"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1879600" cy="393700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z543" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      где: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z544" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      EBV – прогнозируемое значение племенной ценности селекционируемого признака, полученное на основе метода BLUP AM;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z545" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>EBV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – стандартное отклонение значения прогнозируемой племенной ценности селекционируемого признака, полученного на основе метода BLUP AM;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z546" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12 – коэффициент, определяющий одну двенадцатую часть стандартного отклонения как 1 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z547" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100 – коэффициент, определяющий уровень среднего значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z548" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Альтернативным методом стандартизации значений племенной ценности свиней по количественным селекционируемым признакам является спектральный метод. Стандартизация таких значений с использованием спектрального метода осуществляется в порядке согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению № 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Данный метод позволяет с помощью компактной записи (спектральной оценки) в деталях продемонстрировать прогнозируемую племенную ценность животного по каждому оцениваемому признаку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z549" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Из стандартизированных значений племенной ценности для каждого селекционируемого признака с учетом весовых коэффициентов формируется комплексный селекционный индекс животного на основе метода BLUP AM по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z550" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И = К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> × ПЦ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> × ПЦ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> +… К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> × ПЦ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z551" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z552" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И – комплексный селекционный индекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z553" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – весовой коэффициент первого селекционируемого признака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z554" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПЦ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – частный селекционный индекс первого селекционируемого признака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z555" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – весовой коэффициент последнего селекционируемого признака; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z556" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПЦ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – частный селекционный индекс последнего селекционируемого признака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z557" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n – количество селекционируемых признаков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z558" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      49. Расчет весовых коэффициентов селекционируемых признаков осуществляется согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению № 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z559" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Стандартизация значений комплексных селекционных индексов (ИС) осуществляется по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z560" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2413000" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId97"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2413000" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z561" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      где: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z562" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИС  стандартизованный комплексный селекционный индекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z563" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – значение комплексного селекционного индекса оцениваемого животного;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z564" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="317500" cy="393700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId98"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="317500" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – среднее значение комплексного селекционного индекса в оцениваемой популяции;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z565" w:id="675"/>
+    <w:bookmarkStart w:name="z565" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – стандартное отклонение комплексного селекционного индекса в оцениваемой популяции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z566" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12 – коэффициент, определяющий одну двенадцатую часть стандартного отклонения как 1 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z567" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100 – коэффициент, определяющий уровень среднего значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z568" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. В случае использования животного из другой популяции значение его племенной ценности приравнивается к среднему значению популяции, равному 100, а значения специфической племенной ценности будут равны нулю до тех пор, пока в данной популяции от него не будет получено потомство и определена продуктивность этого потомства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ № 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Методике оценки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>племенной ценности свиней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z570" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АНАТОМИЧЕСКАЯ СХЕМА</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>расположения точек для ультразвукового измерения толщины шпика и высоты (глубины) длиннейшей мышцы спины</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z566" w:id="676"/>
-[...15 lines deleted...]
-      12 – коэффициент, определяющий одну двенадцатую часть стандартного отклонения как 1 балл;</w:t>
+    <w:bookmarkStart w:name="z571" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z567" w:id="677"/>
-[...15 lines deleted...]
-      100 – коэффициент, определяющий уровень среднего значения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5092700" cy="3759200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId99"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5092700" cy="3759200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z572" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – точка находится между третьим и четвертым позвонками (с дорсальной стороны туловища) поясничного отдела позвоночника в 7 см от средней линии спины. В данной точке измеряют только толщину шпика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z568" w:id="678"/>
-[...15 lines deleted...]
-      51. В случае использования животного из другой популяции значение его племенной ценности приравнивается к среднему значению популяции, равному 100, а значения специфической племенной ценности будут равны нулю до тех пор, пока в данной популяции от него не будет получено потомство и определена продуктивность этого потомства.</w:t>
+    <w:bookmarkStart w:name="z573" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – точка находится на уровне третьего-четвертого ребра (с дорсальной стороны туловища) в 7 см от средней линии спины. В данной точке последовательно измеряют толщину шпика и высоту (глубину) длиннейшей мышцы спины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="678"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -40855,416 +43893,112 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ПРИЛОЖЕНИЕ № 1</w:t>
+              <w:t>ПРИЛОЖЕНИЕ № 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Методике оценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>племенной ценности свиней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z570" w:id="679"/>
+    <w:bookmarkStart w:name="z575" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> АНАТОМИЧЕСКАЯ СХЕМА</w:t>
+        <w:t xml:space="preserve"> ПОПРАВОЧНЫЕ КОЭФФИЦИЕНТЫ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>расположения точек для ультразвукового измерения толщины шпика и высоты (глубины) длиннейшей мышцы спины</w:t>
+        <w:t>для перерасчета массы гнезда при отъеме на массу гнезда в 30 дней</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z571" w:id="680"/>
-[...302 lines deleted...]
-    <w:bookmarkEnd w:id="683"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -44690,370 +47424,370 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Методике оценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>племенной ценности свиней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z578" w:id="684"/>
+    <w:bookmarkStart w:name="z578" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>стандартизации значений племенной ценности свиней по количественным селекционируемым признакам с использованием спектрального метода</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z579" w:id="685"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z579" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При стандартизации значений племенной ценности (EBV) свиней по количественным селекционируемым признакам с использованием спектрального метода племенная ценность (EBV), выражаемая в фактических единицах измерения селекционируемого признака, переводится в безразмерные единицы и выражается в баллах от 0 до 9, что позволяет сравнивать племенную ценность свиней по различным селекционируемым признакам в единой системе отсчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z580" w:id="686"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z580" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный метод оценки предполагает линейную зависимость между племенной ценностью свиней и оцениваемым количественным селекционируемым признаком. Баллы рассчитываются с точностью, достаточной для их обратного пересчета в исходные значения племенной ценности (EBV) без потери точности, по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z581" w:id="687"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z581" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для прямого показателя селекционируемого признака свиней (при увеличении фактического значения которого племенная ценность животного увеличивается):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z582" w:id="688"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z582" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkEnd w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2362200" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94"/>
+                    <a:blip r:embed="rId100"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2362200" cy="444500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z583" w:id="689"/>
+    <w:bookmarkStart w:name="z583" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для обратного показателя селекционируемого признака свиней (при увеличении фактического значения которого племенная ценность животного уменьшается):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z584" w:id="690"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z584" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkEnd w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1866900" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95"/>
+                    <a:blip r:embed="rId101"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1866900" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z585" w:id="691"/>
+    <w:bookmarkStart w:name="z585" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z586" w:id="692"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z586" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б – балл;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkEnd w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -45082,682 +47816,682 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По − фактическое значение племенной ценности по обратному показателю селекционируемого признака свиней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z589" w:id="693"/>
+    <w:bookmarkStart w:name="z589" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        – среднее арифметическое значение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z590" w:id="694"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z590" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – стандартное отклонение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z591" w:id="695"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z591" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Максимальное значение племенной ценности по анализируемому селекционируемому признаку в данной системе нормирования соответствует 9 баллам, минимальное – 0 баллов, а среднеарифметическое значение () и стандартное отклонение () племенной ценности по селекционируемому признаку − 3 баллам. С учетом этого 9 баллам будет соответствовать значение племенной ценности, равное  + 2, а 0 баллов – значение, равное  − . Таким образом, за пределами  + 2 располагается 2,1 % всех измерений анализируемого селекционируемого признака, относящихся к лучшим животным, оцененным по данному признаку, в то время как за пределами  −  располагается 15,8 % измерений, относящихся к худшим животным по данному признаку, как указано на рисунке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z592" w:id="696"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z592" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkEnd w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7480300" cy="4762500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96"/>
+                    <a:blip r:embed="rId102"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7480300" cy="4762500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z593" w:id="697"/>
+    <w:bookmarkStart w:name="z593" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Короткая оценочная запись, содержащая присвоенные баллы по каждому количественному селекционируемому признаку, округленные до целой части, в которой баллы за воспроизводительные показатели отделяются от баллов за мясооткормочные показатели двоеточием, называется спектральной оценкой животного. При этом рассчитанным значениям баллов меньше 0 соответствует балл, равный 0, а значениям больше 9 – балл, равный 9.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z594" w:id="698"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z594" w:id="694"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании точных (неокругленных) значений баллов </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по каждому количественному селекционируемому признаку рассчитываются комплексный балл за воспроизводительные показатели и комплексный балл за мясооткормочные показатели по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z595" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И = (К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> × Б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> × Б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> +… К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>× Б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) / (К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> +… К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z596" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z597" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И – комплексный балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z598" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – балл за первый анализируемый селекционируемый признак;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="698"/>
-    <w:p>
-[...32 lines deleted...]
-      И = (К</w:t>
+    <w:bookmarkStart w:name="z599" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – балл за n-й анализируемый селекционируемый признак;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z600" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> × Б</w:t>
+        <w:t xml:space="preserve"> – весовой коэффициент первого анализируемого селекционируемого признака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z601" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:vertAlign w:val="subscript"/>
-[...131 lines deleted...]
-      И – комплексный балл;</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – весовой коэффициент n-го анализируемого селекционируемого признака.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z598" w:id="702"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="705"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -45823,81 +48557,81 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Методике оценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>племенной ценности свиней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z603" w:id="706"/>
+    <w:bookmarkStart w:name="z603" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РАСЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>весовых коэффициентов селекционируемых признаков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z604" w:id="707"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z604" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Экономическая значимость (W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -45972,687 +48706,687 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>... V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – денежное выражение первого, второго, третьего… n-го признаков) и с учетом стандартного отклонения по селекционируемым признакам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z605" w:id="708"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z605" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Экономическая значимость (W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) по всем селекционируемым признакам рассчитывается по формуле: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z606" w:id="709"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z606" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkEnd w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2120900" cy="596900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97"/>
+                    <a:blip r:embed="rId103"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2120900" cy="596900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z607" w:id="710"/>
+    <w:bookmarkStart w:name="z607" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z608" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      W</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – экономическая значимость i-го признака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z609" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – денежное выражение i-го селекционируемого признака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z610" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – стандартное отклонение i-го селекционируемого признака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z611" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      n – количество селекционируемых признаков в комплексном селекционном индексе;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z608" w:id="711"/>
-[...15 lines deleted...]
-      W</w:t>
+    <w:bookmarkStart w:name="z612" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      i – порядковый номер селекционируемого признака в комплексном селекционном индексе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z613" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Весовые коэффициенты селекционируемых признаков (K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – экономическая значимость i-го признака;</w:t>
-[...19 lines deleted...]
-      V</w:t>
+        <w:t>) комплексной оценки племенной ценности (всех половозрастных групп свиней) рассчитываются согласно теории селекционного индекса (в матричной форме):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z614" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pb = Gw,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z615" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z616" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      P – матрица фенотипических корреляций (ковариаций) m × m селекционируемых признаков, входящих в комплексный селекционный индекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z617" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b – столбец вектора m весовых коэффициентов селекционируемых признаков (K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – денежное выражение i-го селекционируемого признака;</w:t>
-[...19 lines deleted...]
-      S</w:t>
+        <w:t>) комплексного селекционного индекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z618" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      G – матрица m × n генетических корреляций (ковариаций) по m селекционируемых признаков, входящих в комплексный индекс, и n селекционируемых признаков, входящих в агрегатный генотип (совокупность признаков, для которых рассчитаны весовые коэффициенты экономической значимости (идеальное с экономической точки зрения животное));</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z619" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      w – вектор целей разведения (весовых коэффициентов экономической значимости W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – стандартное отклонение i-го селекционируемого признака;</w:t>
-[...119 lines deleted...]
-      где:</w:t>
+        <w:t>) признаков в агрегатном генотипе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z616" w:id="719"/>
-[...15 lines deleted...]
-      P – матрица фенотипических корреляций (ковариаций) m × m селекционируемых признаков, входящих в комплексный селекционный индекс;</w:t>
+    <w:bookmarkStart w:name="z620" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отсюда весовые коэффициенты селекционируемых признаков комплексных селекционных индексов равны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z617" w:id="720"/>
-[...35 lines deleted...]
-        <w:t>) комплексного селекционного индекса;</w:t>
+    <w:bookmarkStart w:name="z621" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b = P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Gw.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z618" w:id="721"/>
-[...15 lines deleted...]
-      G – матрица m × n генетических корреляций (ковариаций) по m селекционируемых признаков, входящих в комплексный индекс, и n селекционируемых признаков, входящих в агрегатный генотип (совокупность признаков, для которых рассчитаны весовые коэффициенты экономической значимости (идеальное с экономической точки зрения животное));</w:t>
+    <w:bookmarkStart w:name="z622" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Элементы P и G находим:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z619" w:id="722"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z623" w:id="726"/>
+    <w:bookmarkStart w:name="z623" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– фенотипическая варианса (диагональные элементы матрицы Р);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z624" w:id="727"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z624" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -46727,52 +49461,52 @@
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– фенотипическая коварианса (внедиагональные элементы матрицы Р);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z625" w:id="728"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z625" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -46847,52 +49581,52 @@
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– генетическая варианса (диагональные элементы матрицы G);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z626" w:id="729"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z626" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -47007,52 +49741,52 @@
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– генетическая коварианса (внедиагональные элементы матрицы G).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z627" w:id="730"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z627" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Весовые коэффициенты селекционируемых признаков (K</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -47067,105 +49801,105 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) рассчитываются так, чтобы отбор индивидуумов по комплексному селекционному индексу (И) максимизировал ответ по агрегатному генотипу (W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkEnd w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -47487,35 +50221,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/><Relationship Target="media/document_image_rId67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId67"/><Relationship Target="media/document_image_rId68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68"/><Relationship Target="media/document_image_rId69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId69"/><Relationship Target="media/document_image_rId70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId70"/><Relationship Target="media/document_image_rId71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71"/><Relationship Target="media/document_image_rId72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId72"/><Relationship Target="media/document_image_rId73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId73"/><Relationship Target="media/document_image_rId74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId74"/><Relationship Target="media/document_image_rId75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId75"/><Relationship Target="media/document_image_rId76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76"/><Relationship Target="media/document_image_rId77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId77"/><Relationship Target="media/document_image_rId78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78"/><Relationship Target="media/document_image_rId79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId79"/><Relationship Target="media/document_image_rId80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId80"/><Relationship Target="media/document_image_rId81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId81"/><Relationship Target="media/document_image_rId82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId82"/><Relationship Target="media/document_image_rId83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83"/><Relationship Target="media/document_image_rId84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84"/><Relationship Target="media/document_image_rId85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85"/><Relationship Target="media/document_image_rId86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId86"/><Relationship Target="media/document_image_rId87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87"/><Relationship Target="media/document_image_rId88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId88"/><Relationship Target="media/document_image_rId89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89"/><Relationship Target="media/document_image_rId90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId90"/><Relationship Target="media/document_image_rId91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId91"/><Relationship Target="media/document_image_rId92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92"/><Relationship Target="media/document_image_rId93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId93"/><Relationship Target="media/document_image_rId94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94"/><Relationship Target="media/document_image_rId95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId95"/><Relationship Target="media/document_image_rId96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId96"/><Relationship Target="media/document_image_rId97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/><Relationship Target="media/document_image_rId67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId67"/><Relationship Target="media/document_image_rId68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68"/><Relationship Target="media/document_image_rId69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId69"/><Relationship Target="media/document_image_rId70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId70"/><Relationship Target="media/document_image_rId71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71"/><Relationship Target="media/document_image_rId72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId72"/><Relationship Target="media/document_image_rId73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId73"/><Relationship Target="media/document_image_rId74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId74"/><Relationship Target="media/document_image_rId75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId75"/><Relationship Target="media/document_image_rId76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76"/><Relationship Target="media/document_image_rId77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId77"/><Relationship Target="media/document_image_rId78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78"/><Relationship Target="media/document_image_rId79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId79"/><Relationship Target="media/document_image_rId80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId80"/><Relationship Target="media/document_image_rId81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId81"/><Relationship Target="media/document_image_rId82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId82"/><Relationship Target="media/document_image_rId83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83"/><Relationship Target="media/document_image_rId84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84"/><Relationship Target="media/document_image_rId85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85"/><Relationship Target="media/document_image_rId86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId86"/><Relationship Target="media/document_image_rId87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87"/><Relationship Target="media/document_image_rId88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId88"/><Relationship Target="media/document_image_rId89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89"/><Relationship Target="media/document_image_rId90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId90"/><Relationship Target="media/document_image_rId91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId91"/><Relationship Target="media/document_image_rId92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92"/><Relationship Target="media/document_image_rId93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId93"/><Relationship Target="media/document_image_rId94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94"/><Relationship Target="media/document_image_rId95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId95"/><Relationship Target="media/document_image_rId96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId96"/><Relationship Target="media/document_image_rId97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97"/><Relationship Target="media/document_image_rId98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId98"/><Relationship Target="media/document_image_rId99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId99"/><Relationship Target="media/document_image_rId100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId100"/><Relationship Target="media/document_image_rId101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId101"/><Relationship Target="media/document_image_rId102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId102"/><Relationship Target="media/document_image_rId103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId103"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>