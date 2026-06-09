--- v0 (2025-10-28)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9e8158f" w14:textId="9e8158f">
+    <w:p w14:paraId="663cd4a" w14:textId="663cd4a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3419,156 +3419,118 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Евразийского экономического </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...74 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>генетически детерминированных заболеваний сельскохозяйственных племенных животных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 17.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3680,479 +3642,99 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Крупный рогатый скот:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
-[...17 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="55"/>
-[...371 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -4180,163 +3762,321 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-красные европейские породы (айрширская, красная шведская, красная датская, англерская, Viking Red) и породы, полученные в результате скрещивания с красными европейскими породами</w:t>
+голштинская черно-пестрая порода, голштинская красно-пестрая порода и голштинизированный скот других пород</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="56"/>
-[...90 lines deleted...]
-ARMC3 − синдром укороченного жгутика сперматозоида КРС (OMIA ID 001334-9913).</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+HCD – голштинский гаплотип, ассоциированный с дефицитом холестерина (OMIA ID 001965-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+BY – брахиспина (OMIA ID 000151-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+HH5 – голштинский гаплотип 5 (OMIA ID 001941-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+HH3 – голштинский гаплотип 3 (OMIA ID 001824-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+HH4 – голштинский гаплотип 4 (OMIA ID 001826-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+HH2 – голштинский гаплотип 2 (OMIA ID 001823-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+HH1 – голштинский гаплотип 1 (OMIA ID 000001-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+HH6 – голштинский гаплотип 6 (OMIA ID 002149-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+BLAD – дефицит лейкоцитарной адгезии (OMIA ID 000595-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CVM – комплексный порок позвоночника (OMIA ID 001340-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+FXID – дефицит фактора XI (одиннадцать) крови (OMIA ID 000363-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MF – синдактилия (OMIA ID 000963-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MW – синдром врожденной мышечной слабости (OMIA ID 002819-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+HH7 − голштинский гаплотип 7 (OMIA ID 001830-9913) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4365,275 +4105,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-абердин-ангусская порода и породы, полученные в результате скрещивания с абердин-ангусской породой</w:t>
+красные европейские породы (айрширская, красная шведская, красная датская, англерская, Viking Red) и породы, полученные в результате скрещивания с красными европейскими породами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="57"/>
-[...202 lines deleted...]
-A-MAN − альфа-маннозидоз (OMIA ID 000625-9913).</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+AH1 – айрширский гаплотип 1 (OMIA ID 001934-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+AH2 – айрширский гаплотип 2 (OMIA ID 002134-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+FMO3 – синдром рыбного запаха (OMIA ID 001360-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ARMC3 – синдром укороченного жгутика сперматозоида КРС (OMIA ID 001334-9913); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+AM – артрогрипоз айрширской породы (OMIA ID 002022-9913)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4662,191 +4286,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бурые породы (бурая швицкая, алатауская, костромская) и породы, полученные в результате скрещивания с бурыми породами</w:t>
+абердин-ангусская порода и породы, полученные в результате скрещивания с абердин-ангусской породой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="58"/>
-[...118 lines deleted...]
-Weaver syndrome – синдром Вивера (OMIA ID 000827-9913).</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DD – дупликации при развитии (OMIA ID 002103-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+OS – остеопетроз (OMIA ID 002443-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВНАС – множественный артрогрипоз (OMIA ID 002135-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+NH – нейропатическая гидроцефалия (OMIA ID 000487-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CA – контрактурная арахнодактилия (OMIA ID 001511-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M1 – мутация миостатина, гипертрофия мускулатуры (OMIA ID 000683-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+PRKG2 – карликовость ангусов (OMIA ID 001485-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+A-MAN – альфа-маннозидоз (OMIA ID 000625-9913)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4875,135 +4521,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-герефордская, казахская белоголовая породы и породы, полученные в результате скрещивания с герефордской породой</w:t>
+бурые породы (бурая швицкая, алатауская, костромская) и породы, полученные в результате скрещивания с бурыми породами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="59"/>
-[...62 lines deleted...]
-DL – дилютор (OMIA ID 001545-9913).</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+BH2 – гаплотип 2 бурой швицкой породы (OMIA ID 001939-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+SDM – спинальная демиелинизация (OMIA ID 001247-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+SAA – синдром арахномелии и артрогрипоза (OMIA ID 000059-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВНМ – спинальная мышечная атрофия (OMIA ID 002390-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Weaver syndrome – синдром Вивера (OMIA ID 000827-9913)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5032,163 +4702,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-джерсейская порода и породы, полученные в результате скрещивания с джерсейской породой</w:t>
+герефордская, казахская белоголовая породы и породы, полученные в результате скрещивания с герефордской породой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="60"/>
-[...90 lines deleted...]
-SMA − спинальная мышечная атрофия (OMIA ID 000939-9913).</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IE – эпилепсия (OMIA ID 000344-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+HY – гипотрихоз (OMIA ID 001544-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DL – дилютор (OMIA ID 001545-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MD – деформация нижней челюсти (OMIA ID 002288-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MSUD – болезнь кленового сиропа (OMIA ID 000627-9913)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5217,152 +4883,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-монбельярдская порода и породы, полученные в результате скрещивания с монбельярдской породой</w:t>
+джерсейская порода и породы, полученные в результате скрещивания с джерсейской породой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="61"/>
-[...79 lines deleted...]
-МН2 − монбельярдский гаплотип 2 (OMIA ID 001828-9913).</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+JH1 – джерсейский гаплотип 1 (OMIA ID 001697-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+BLAD – дефицит лейкоцитарной адгезии (OMIA ID 000595-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DUMPS – дефицит уридинмонофосфатсинтазы (OMIA ID 000262-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВНМ – спинальная мышечная атрофия (OMIA ID 002390-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+JNS – нейропатия джерсейской породы (OMIA ID 002298-9913)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5391,303 +5064,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-симментальская молочная, симментальская мясная породы и породы, полученные в результате скрещивания с палевыми породами</w:t>
+монбельярдская порода и породы, полученные в результате скрещивания с монбельярдской породой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="62"/>
-[...230 lines deleted...]
-заболевания, указанные в настоящем перечне, для голштинской и монбельярдской породы.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+SHGC – синдром гипоплазии (OMIA ID 001502-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MH1 – монбельярдский гаплотип 1 (OMIA ID 001827-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+MH2 – монбельярдский гаплотип 2 (OMIA ID 001828-9913)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5716,200 +5209,358 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шортгорнская молочная, шортгорнская мясная, галловейская, кианская породы и породы, полученные в результате скрещивания с шортгорнской породой</w:t>
+симментальская молочная, симментальская мясная породы и породы, полученные в результате скрещивания с палевыми породами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТН − гемимелия большой берцовой кости (OMIA ID 001009).</w:t>
+A – арахномиелия (OMIA ID 001541-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+BMS – субфертильность быков (OMIA ID 001902-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ZDL – врожденный дефицит цинка (OMIA ID 001935-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TP – тромбопатия (OMIA ID 002433-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+GON4L – карликовость симменталов (OMIA ID 001985-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+BH2 – гаплотип 2 бурой швицкой породы (OMIA ID 001939-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+FH2 – симментальский гаплотип 2 (OMIA ID 001958-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+FH4 – симментальский гаплотип 4 (OMIA ID 001960-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заболевания, указанные в настоящем перечне, для голштинской и монбельярдской породы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Овцы, козы</w:t>
+шортгорнская молочная, шортгорнская мясная, галловейская, кианская породы и породы, полученные в результате скрещивания с шортгорнской породой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рекомендованы исследования на скрепи (OMIA ID 000944).</w:t>
+TH – гемимелия большой берцовой кости (OMIA ID 001009-9913);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+MSUD – болезнь кленового сиропа (OMIA ID 000627-9913) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5938,127 +5589,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-романовская порода</w:t>
+лимузинская порода и породы, полученные в результате скрещивания с лимузинской породой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подлежит обязательному исследованию на скрепи (OMIA ID 000944).</w:t>
+PT – протопорфирия (OMIA ID 000836-9913)".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овцы, козы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рекомендованы исследования на скрепи (OMIA ID 000944).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+романовская порода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подлежит обязательному исследованию на скрепи (OMIA ID 000944).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6072,70 +5945,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свиньи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z106" w:id="63"/>
+          <w:bookmarkStart w:name="z106" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подлежит обязательному исследованию на RYR-синдром, злокачественную гипертермию (OMIA ID 000621).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6528,120 +6401,133 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подлежит обязательному исследованию на HYPP – периодический паралич лошадей (OMIA ID 000785-9796).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z110" w:id="64"/>
-[...18 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание. В настоящем перечне используются сокращения, которые означают следующее:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ID – уникальный идентификационный номер генетических аномалий и генетически детерминированных заболеваний;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>OMIA – международная база данных мутаций животных с менделевским типом наследования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>