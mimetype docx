--- v0 (2025-10-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cbbbc9b" w14:textId="cbbbc9b">
+    <w:p w14:paraId="7b4bfbb" w14:textId="7b4bfbb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рекомендация Коллегии Евразийской экономической комиссии от 10 сентября 2019 года № 28.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Коллегия Евразийской экономической комиссии в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">статьей 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,202 +174,201 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о единых принципах и правилах обращения лекарственных средств в рамках Евразийского экономического союза от 23 декабря 2014 года, а также в целях обеспечения применения единых подходов уполномоченных органов (экспертных организаций) государств – членов Евразийского экономического союза к определению объема лабораторных испытаний образцов лекарственного препарата для оценки воспроизводимости методик контроля качества лекарственного препарата и его соответствия заявленным требованиям нормативного документа по качеству при регистрации, подтверждении регистрации и внесении изменений в регистрационное досье лекарственного препарата согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации и экспертизы лекарственных средств для медицинского применения, утвержденным Решением Совета Евразийской экономической комиссии от 3 ноября 2016 г. № 78, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рекомендует государствам – членам Евразийского экономического союза с даты опубликования настоящей Рекомендации на официальном сайте Евразийского экономического союза при определении объема лабораторных испытаний при регистрации, подтверждении регистрации и внесении изменений в регистрационное досье лекарственного препарата применять Руководство по определению объема лабораторных испытаний при экспертизе лекарственных препаратов согласно приложению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-            </w:r>
+              <w:t>      Председатель Коллегии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Председатель Коллегии</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -500,734 +498,1084 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 10 сентября 2019 г. № 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РУКОВОДСТВО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">по определению объема лабораторных испытаний при экспертизе лекарственных препаратов </w:t>
+        <w:t>по определению объема лабораторных испытаний при экспертизе лекарственных препаратов  I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящее Руководство содержит рекомендации относительно определения объема лабораторных испытаний образцов лекарственного препарата на соответствие требованиям нормативного документа по качеству и верификации аналитических методик контроля качества при регистрации, внесении изменений в регистрационное досье в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации и экспертизы лекарственных средств для медицинского применения, утвержденными Решением Совета Евразийской экономической комиссии от 3 ноября 2016 г. № 78 (далее – Правила регистрации и экспертизы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При регистрации и внесении изменений в регистрационное досье лекарственного препарата в соответствии с Правилами регистрации и экспертизы в отношении лекарственных препаратов проводятся лабораторные испытания .</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Лабораторные испытания образцов активных фармацевтических субстанций проводятся в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложением № 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам регистрации и экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Не требуется предоставление образцов, специфических реагентов и других материалов в случае невозможности проведения испытаний в экспертной организации вследствие труднодоступности образцов лекарственного препарата (в том числе при их отнесении к категории орфанных, наркотических, психотропных, радиофармацевтических или предназначенных для лечения высокозатратных нозологий вследствие их высокой стоимости), невозможности соблюдения условий транспортировки указанных образцов на таможенную территорию государств-членов Евразийского экономического союза и (или) их хранения, отсутствии специального оборудования и расходных материалов в экспертной организации. В этих случаях лабораторные испытания проводятся в лаборатории контроля качества производителя лекарственного препарата в присутствии представителей экспертной организации или в контрактной лаборатории, используемой производителем, в присутствии представителей экспертной организации.</w:t>
+      4. Не требуется предоставление образцов, специфических реагентов и других материалов в случаях, указанных в пункте 47 Правил регистрации и экспертизы. В таких случаях лабораторные испытания проводятся в соответствии с пунктом 48 Правил регистрации и экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции рекомендаций Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> II. Объем лабораторных испытаний образцов лекарственного препарата при регистрации лекарственного препарата и внесении изменений в регистрационное досье лекарственного препарата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При экспертизе регистрационного досье лекарственного препарата, производимого на разных производственных площадках (осуществляющих производство нефасованного лекарственного препарата) с использованием активной фармацевтической субстанции одного производителя, проводят лабораторные испытания образцов лекарственных препаратов, произведенных на одной производственной площадке по всем показателям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При экспертизе регистрационного досье лекарственного препарата, производимого на одной производственной площадке (осуществляющей производство нефасованного лекарственного препарата) с использованием активной фармацевтической субстанции разных производителей, лабораторные испытания образцов лекарственного препарата, произведенного на указанной производственной площадке с использованием активной фармацевтической субстанции одного производителя проводятся по всем показателям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При экспертизе регистрационного досье лекарственного препарата производимого на разных производственных площадках (осуществляющих производство нефасованного лекарственного препарата) с использованием активной фармацевтической субстанции разных производителей, проводят лабораторные испытания образцов, произведенных на одной производственной площадке с использованием активной фармацевтической субстанции одного производителя, – по всем показателям (за исключением биологических лекарственных препаратов). Для биологических лекарственных препаратов – по всем показателям для всех площадок и с использованием всех заявленных производителей активной фармацевтической субстанции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При производстве лекарственного препарата в разных дозировках или концентрациях проводятся лабораторные испытания образцов всех дозировок или концентраций, за исключением следующих случаев (при пропорциональности состава или при одинаковом составе основы, в том числе для ядер таблеток, покрытых оболочкой):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для порошков, представляющих собой рассыпку активных фармацевтических субстанций – для минимальной дозировки по всем показателям (при исключении минимальной дозировки в процессе экспертизы повторные лабораторные испытания на новой минимальной дозировке не проводятся);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для остальных лекарственных форм – только для минимальной и максимальной дозировок (концентраций) по всем показателям (при исключении минимальной дозировки в процессе экспертизы повторные лабораторные испытания на новой минимальной дозировке не проводятся).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для мягких, жидких лекарственных форм одного и того же состава разных объемов или массы проводятся лабораторные испытания образцов любого объема или массы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Для мягких, жидких лекарственных форм при наличии упаковки из стекла и полимерных материалов проводятся лабораторные испытания образцов с одним видом упаковки (предпочтительно – полимерной упаковки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Для спреев и аэрозолей одного и того же состава, выпускаемых в упаковках разного объема или с разным количеством доз проводятся лабораторные испытания для образца в упаковке любого объема или упаковке с любым количеством доз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При экспертизе регистрационного досье лекарственного препарата, различающегося только ароматизаторами и (или) корригентами вкуса, и (или) красителями, проводятся лабораторные испытания образцов лекарственного препарата, содержащего любой из возможных вариантов ароматизатора, и (или) корригента вкуса, и (или) красителя по всем показателям. В случае если в материалах регистрационного досье содержится информация о влиянии корригентов вкуса, красителей, ароматизаторов на воспроизводимость (правильность или прецизионность) результатов анализа при оценке определенных показателей качества, лабораторные испытания проводятся по всем показателям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Лабораторные испытания образцов лекарственного препарата при внесении изменений в регистрационное досье лекарственного препарата проводятся в объеме согласно приложению № 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> III. Критерии оценки незначительных изменений вспомогательных веществ в составе зарегистрированного лекарственного препарата, которые не могут существенно повлиять на качество, безопасность и эффективность лекарственного препарата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Критерии оценки незначительных изменений вспомогательных веществ в составе зарегистрированного лекарственного препарата анализируются в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения № 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам проведения исследований биоэквивалентности лекарственных препаратов в рамках Евразийского экономического союза, утвержденные Решением Совета Евразийской экономической комиссии от 3 ноября 2016 г. № 85.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допустимый процент изменения состава вспомогательных веществ определяется согласно приложению № 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка значимости изменения состава вспомогательных веществ лекарственного препарата, выпускаемого в форме таблеток приведена в примере согласно приложению № 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным рекомендацией Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. К незначительным изменениям состава вспомогательных веществ относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исключение из состава вспомогательных веществ ароматизатора, и (или) корригента вкуса, и (или) красителя, замена на другие вспомогательные вещества, разрешенные к применению в пищевой промышленности, если в материалах регистрационного досье показано, что ароматизаторы, и (или) корригенты вкуса, и (или) красители не влияют на воспроизводимость (правильность или прецизионность) результатов анализа при оценке определенных показателей качества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменение пленочного покрытия не более чем на 1,0 % от номинальной массы лекарственной формы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      изменения в составе вспомогательных веществ суммарно не более чем на 5,0 % при неизменности номинального значения массы лекарственной формы.</w:t>
+      изменения в составе вспомогательных веществ суммарно не более чем на 10,0 % при неизменности номинального значения массы лекарственной формы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным рекомендацией Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В отношении жидких и мягких лекарственных форм (растворов, сиропов, мазей, кремов и прочего) к незначительным изменениям состава вспомогательных веществ относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      исключение из состава вспомогательных веществ ароматизатора или красителя или их замена на другие вспомогательные вещества, разрешенные к применению в пищевой промышленности;</w:t>
+      а) исключение из состава вспомогательных веществ ароматизатора или красителя либо их замена на другие вспомогательные вещества, разрешенные к применению в пищевой промышленности, если в материалах регистрационного досье показано, что ароматизаторы и (или) красители не влияют на воспроизводимость (правильность или прецизионность) результатов анализа при оценке определенных показателей качества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      изменение содержания любого из вспомогательных веществ не более чем на 5,0 %;</w:t>
+      б) снижение содержания консерванта не более чем на 10,0 % (при наличии данных проверки эффективности консерванта при нижнем пределе содержания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      изменение не более чем на 5,0% в общей сумме количества веществ в многокомпонентной вспомогательной композиции;</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции рекомендаций Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      отличие не более чем на 10,0% концентрации вспомогательного вещества в водных растворах лекарственного препарата прежнего и нового состава;</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      снижение содержания консерванта не более чем на 10,0 % (при наличии данных проверки эффективности консерванта при нижнем пределе содержания).</w:t>
+      17. В отношении мягких лекарственных форм (мазей, кремов и прочего) к незначительным изменениям состава вспомогательных веществ относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) изменение содержания любого из вспомогательных веществ не более чем на 5,0 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) изменение не более чем на 5,0 % в общей сумме количества веществ в многокомпонентной вспомогательной композиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Руководства дополнены пунктом 17 в соответствии с рекомендацией Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В отношении жидких лекарственных форм (растворов, сиропов и прочего) к незначительным изменениям состава вспомогательных веществ относится изменение не более чем на 10,0 % концентрации вспомогательного вещества в водных растворах лекарственного препарата прежнего и нового составов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Руководства дополнены пунктом 18 в соответствии с рекомендацией Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1306,106 +1654,143 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">объема лабораторных испытаний </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при экспертизе лекарственных препаратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ТРЕБОВАНИЯ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>к проведению лабораторных испытаний образцов лекарственных препаратов при внесении изменений в регистрационное досье лекарственного препарата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным рекомендацией Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4781"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1712"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1417,6574 +1802,7276 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложением № 19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к Правилам регистрации и экспертизы лекарственных средств для медицинского применения, утвержденных Решением Совета Евразийской экономической комиссии от 3 ноября 2016 г. № 78 (пункты приложения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необходимость проведения лабораторных испытаний образцов лекарственных препаратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатели, по которым должны быть проведены лабораторные испытания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z41" w:id="34"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Дополнение I</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расширение регистрации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
-[...76 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Изменения активных фармацевтических субстанций:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z42" w:id="35"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 а) замена активной фармацевтической субстанции, полученной путем химического синтеза, другой солью (эфиром, комплексом, производным) с той же активной частью</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 молекулы действующего вещества при отсутствии значимых различий в эффективности и (или) безопасности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5807" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 требуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z43" w:id="36"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 по всем </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>показателям</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 б) замена активной фармацевтической субстанции другим изомером, другой смесью изомеров, смесью отдельных изомеров (например, рацемата на единственный энантиомер) при отсутствии значимых различий в эффективности и (или) безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 требуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z44" w:id="37"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 по всем </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>показателям</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в) замена биологической активной фармацевтической субстанции на другую с несколько измененной молекулярной структурой при отсутствии существенных различий по эффективности и (или) безопасности, за исключением изменений активной фармацевтической субстанции сезонной, препандемической или пандемической вакцины для профилактики гриппа человека</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 требуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z45" w:id="38"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 по всем </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>показателям</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 г) модификации вектора, используемого для получения антигена или исходного материала, включая новый главный банк клеток из другого источника при отсутствии значимых различий в эффективности и (или) безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 требуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z46" w:id="39"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 по всем </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>показателям</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 д) новый лиганд или связывающий механизм радиофармацевтического лекарственного препарата при отсутствии значимых различий в эффективности и (или) безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 требуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z47" w:id="40"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 по всем </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>показателям</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 е) изменение экстрагента или соотношения растительного сырья и растительной фармацевтической субстанции при отсутствии значимых различий в эффективности и (или) безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 требуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z48" w:id="41"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по всем</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>показателям</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Изменения дозировки, лекарственной формы или пути введения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в) изменение или добавление новой дозировки (активности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z49" w:id="42"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 требуется</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z50" w:id="43"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 определяются экспертом с учетом пункта 8 Руководства по определению объема лабораторных испытаний при экспертизе лекарственных препаратов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 г) изменение или добавление новой лекарственной формы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 требуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 по всем </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>показателям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...108 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Дополнение V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...124 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б. Изменения качества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...108 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.I. Активная фармацевтическая субстанция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...108 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.I.a) Производство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...115 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.I.а.1. Изменение производителя исходного материала (реактива, промежуточного продукта), используемого в процессе производства активной фармацевтической субстанции или изменение производителя активной фармацевтической субстанции (включая, если применимо, площадки по контролю качества), если в регистрационном досье отсутствует сертификат соответствия Европейской Фармакопее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...145 lines deleted...]
-          <w:bookmarkEnd w:id="45"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+д) изменение затрагивает биологическую активную фармацевтическую субстанцию (включая исходный материал, реактив, промежуточный продукт, использующийся в производстве биологического лекарственного препарата)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется по запросу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по показателям, указанным в запросе</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...107 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ж) внесение нового производителя активной фармацевтической субстанции, не имеющей МФАФС и требующей обновления раздела 3.2.S регистрационного досье лекарственного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется только для биологических лекарственных препаратов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по всем показателям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...115 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.I.а.2. Изменения процесса производства активной фармацевтической субстанции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...114 lines deleted...]
-              <w:t>показателям</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б) значительное изменение процесса производства активной фармацевтической субстанции, которое может оказать существенное влияние на качество, безопасность или эффективность лекарственного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется по запросу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по показателям, указанным в запросе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...107 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в) изменение затрагивает биологическую субстанцию или использование другого вещества, полученного путем химического синтеза, при производстве биологического лекарственного препарата, которое может оказать существенное влияние на качество, безопасность или эффективность лекарственного препарата и не связано с протоколом управления пострегистрационными изменениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по всем показателям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...108 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.I.б) Контроль качества активной фармацевтической субстанции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...115 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.I.б.1. Изменение параметров спецификации и (или) критериев приемлемости активной фармацевтической субстанции, исходного материала (промежуточного продукта, реактива), используемых в процессе производства активной фармацевтической субстанции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...107 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+е) изменение, выходящее за одобренный диапазон критериев приемлемости спецификаций активной фармацевтической субстанции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется только для биологических лекарственных препаратов, для остальных лекарственных препаратов – по запросу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+по показателям, взаимосвязанным с изменяемым параметром (для биологических лекарственных препаратов), или по показателям, указанным в запросе </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(для остальных лекарственных препаратов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...124 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.II. Лекарственный препарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...115 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Б.II.а</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Внешний</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вид</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>состав</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...115 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.II.а.2. Изменение формы или размеров лекарственной формы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...107 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в) добавление нового набора для радиофармацевтического лекарственного препарата с другим объемом заполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по всем показателям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...108 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.II.а.3. Изменение состава (вспомогательных веществ) лекарственного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...115 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б) прочие вспомогательные вещества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...134 lines deleted...]
-              <w:t>показателям</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Качественные или количественные изменения одного или более вспомогательных веществ, которые могут существенно повлиять на качество, безопасность или эффективность лекарственного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по всем показателям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...152 lines deleted...]
-          <w:bookmarkEnd w:id="47"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Изменение, затрагивающее биологический лекарственный препарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по всем показателям</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...107 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4. Любое новое вспомогательное вещество, предполагающее использование материалов человеческого или животного происхождения, требующих оценки данных вирусной безопасности и (или) риска ГЭ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+требуется при значительном изменении состава в соответствии с рекомендуемыми критериями для установления высокой сопоставимости лекарственных препаратов по количественному составу вспомогательных веществ, предусмотренными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> приложения № 4 к Правилам проведения исследований биоэквивалентности лекарственных препаратов в рамках Евразийского экономического союза, утвержденным Решением Совета Евразийской экономической комиссии от 3 ноября 2016 г. № 85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по всем показателям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...172 lines deleted...]
-          <w:bookmarkEnd w:id="49"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Изменение, обоснованное результатами исследования биоэквивалентности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+требуется при значительном изменении состава в соответствии с рекомендуемыми критериями для установления высокой сопоставимости лекарственных препаратов по количественному составу вспомогательных веществ, предусмотренными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> приложения № 4 к Правилам проведения исследований биоэквивалентности лекарственных препаратов в рамках Евразийского экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по всем показателям</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...108 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.II.а.4. Изменение массы оболочки лекарственных форм для приема внутрь или изменение массы оболочки капсулы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...107 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б) лекарственные формы с отсроченным, модифицированным или пролонгированным высвобождением, в которых оболочка является ключевым фактором высвобождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+по показателям "растворение" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) "распадаемость"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...50 lines deleted...]
-          <w:bookmarkStart w:name="z58" w:id="50"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-требуется </w:t>
-[...81 lines deleted...]
-          <w:bookmarkEnd w:id="51"/>
+Б.II.б. Производство </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...115 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.II.б.1. Замена или добавление новой производственной площадки для части или всех процессов производства лекарственного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...107 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в) площадка, на которой осуществляются производственные операции для биологических лекарственных препаратов или лекарственных форм, произведенных с помощью сложных производственных процессов, за исключением выпуска серий, контроля качества серий и вторичной упаковки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется по запросу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по показателям, указанным в запросе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...148 lines deleted...]
-          <w:bookmarkEnd w:id="53"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+г) площадка, требующая проведения первичной или продукт-специфичной инспекции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется по запросу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по показателям, указанным в запросе</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...132 lines deleted...]
-          <w:bookmarkEnd w:id="54"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.II.б.3. Изменение процесса производства лекарственного препарата, включая промежуточный продукт, используемый в производстве лекарственного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...107 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б) значимые изменения процесса производства, которые могут оказать существенное влияние на качество, безопасность и эффективность лекарственного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по всем показателям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...51 lines deleted...]
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в) лекарственный препарат является биологическим лекарственным препаратом, и изменение требует оценки сопоставимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 требуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
-[...29 lines deleted...]
-по данному показателю</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по всем показателям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.II.в) Контроль качества вспомогательных веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...124 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.II.в.1. Изменение параметров спецификации и (или) критериев приемлемости вспомогательного вещества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...107 lines deleted...]
-</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+г) изменение, выходящее за одобренные критерии приемлемости спецификаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется по запросу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по данному показателю</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...115 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.II.г) Контроль качества лекарственного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
-[...108 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.II.г.1. Изменение параметров спецификации и (или) критериев приемлемости лекарственного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в) добавление в спецификацию нового параметра и соответствующего ему метода и (или) методики испытаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется по запросу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по данному показателю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ж) добавление или замена параметра спецификации и соответствующего ему метода испытаний из соображений безопасности или качества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется по запросу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по данному показателю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.II.г.2. Изменение аналитической методики лекарственного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в) изменение (замена) биологического (иммунологического, иммунохимического) испытания или метода, в котором используется биологический реактив, или замена биологического препарата сравнения, не охваченного утвержденным протоколом, в том числе:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по данному показателю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+включение биологического (иммунологического, иммунохимического) испытания или метода, в котором используется биологический реактив, или включение биологического препарата сравнения, не охваченного утвержденным протоколом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по данному показателю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+г) прочие изменения аналитической методики (включая добавление или замену)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется по запросу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по данному показателю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.V. Внесения изменений в регистрационное досье, обусловленные иными регуляторными процедурами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.V.а) МФП (МФВА)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-а) первое включение нового мастер-файла вакцинного антигена </w:t>
-[...115 lines deleted...]
-          <w:bookmarkEnd w:id="57"/>
+Б.V.а.1 Включение нового, обновленного или исправленного мастер-файла плазмы в регистрационное досье лекарственного препарата (процедура МФП </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-го этапа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а) первое включение нового мастер-файла плазмы, влияющего на свойства лекарственного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+требуется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по всем показателям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.V.а.2 Включение нового, обновленного или исправленного мастер-файла вакцинного антигена в регистрационное досье лекарственного препарата (процедура МФВА 2-го этапа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а) первое включение нового мастер-файла вакцинного антигена</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требуется (кроме вакцин для профилактики гриппа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по всем показателям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8007,1056 +9094,2918 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ПРИЛОЖЕНИЕ № 2</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ № 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к Руководству по определению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">объема лабораторных испытаний </w:t>
+              <w:t>объема лабораторных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>при экспертизе лекарственных препаратов</w:t>
+              <w:t>испытаний при экспертизе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лекарственных препаратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПРИМЕР</w:t>
+        <w:t xml:space="preserve"> Допустимый незначительный процент </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>оценки значимости изменения состава вспомогательных веществ для препарата в лекарственной форме "таблетки"</w:t>
+        <w:t>количественного изменения состава вспомогательных веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Руководства дополнены приложением 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с рекомендацией Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1419"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="913"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...139 lines deleted...]
-Функция компонента состава</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип вспомогательного вещества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допустимая степень изменения в процентах (по массе) от общей массы лекарственного препарата, не более</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...210 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вспомогательные вещества, влияющие на абсорбцию</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...209 lines deleted...]
-наполнитель</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+индивидуальное вещество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2513" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+все вещества (суммарно)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...109 lines deleted...]
-            <w:tcW w:w="913" w:type="dxa"/>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие вспомогательные вещества:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наполнитель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 %</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дезинтегранты (разрыхлители):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+крахмал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 %</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 %</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Связующее вещество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 %</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Смазывающие вещества (лубриканты):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стеараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5 %</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+другие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 %</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Скользящие вещества:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тальк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 %</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2 %</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изменения всех вспомогательных веществ суммарно, включая вещества, влияющие на абсорбцию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 %</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Вспомогательные вещества 1 и 2 являются наполнителями. Допустимый процент изменений для наполнителей согласно пункту 19 </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вспомогательные вещества, способные влиять на абсорбцию, включают в себя альдолы (спиртосахара, например, маннитол, сорбитол), а также поверхностно-активные вещества (например, додецилсульфат натрия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отклонение от массы ядра лекарственного препарата. Масса ядра не включает в себя массу пленочной оболочки таблетки или оболочку капсулы.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ № 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Руководству по определению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">объема лабораторных испытаний </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при экспертизе лекарственных препаратов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПРИМЕР</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>оценки значимости изменения состава вспомогательных веществ для препарата в лекарственной форме "таблетки"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 с изменением, внесенным рекомендацией Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зарегистрированный состав лекарственного препарата в процентах (по массе)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемый состав лекарственного препарата в процентах (по массе)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количественные изменения состава лекарственного препарата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функция компонента состава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Активная фармацевтическая субстанция </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Активная фармацевтическая субстанция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+действующее вещество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Вспомогательное вещество 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Вспомогательное вещество 1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,5 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+− 2,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наполнитель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Вспомогательное вещество 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Вспомогательное вещество 2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,5 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наполнитель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Вспомогательные вещества 1 и 2 являются наполнителями. Допустимый процент изменений для наполнителей согласно пункту 35 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">приложения № 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>к Правилам проведения исследований биоэквивалентности лекарственных препаратов в рамках Евразийского экономического союза, утвержденным Решением Совета Евразийской экономической комиссии от 3 ноября 2016 г. № 85, не должен превышать ± 5,0 %.</w:t>
+        <w:t>к Правилам проведения исследований биоэквивалентности лекарственных препаратов в рамках Евразийского экономического союза, утвержденным Решением Совета Евразийской экономической комиссии от 3 ноября 2016 г. № 85, не должен превышать ± 10,0 % согласно приложению № 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Руководству по определению объема лабораторных испытаний при экспертизе лекарственных средств (приложение к Рекомендации Коллегии Евразийской экономической комиссии от 10 сентября 2019 г. № 28).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для каждого из указанных вспомогательных веществ этот процент изменений не превышен, общая сумма изменений составляет 5,0 % и также не превышает установленного предела. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Следовательно, данные изменения в составе лекарственного препарата могут быть отнесены к незначительным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>