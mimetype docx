--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b4bfbb" w14:textId="7b4bfbb">
+    <w:p w14:paraId="f52121b" w14:textId="f52121b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -12011,55 +12011,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12385,31 +12385,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>