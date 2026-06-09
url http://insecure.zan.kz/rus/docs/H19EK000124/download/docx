--- v0 (2025-12-22)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a788a69" w14:textId="a788a69">
+    <w:p w14:paraId="1f70ad4" w14:textId="1f70ad4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -13281,8563 +13281,8901 @@
         <w:t>
       21. Графа 4 заполняется в следующем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z147" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе указываются дополнительные сведения о товарах, наличие которых указано в графах 3.2 – 3.10, и (или) иных товарах, подлежащих таможенному декларированию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z599" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В графе указываются сведениях обо всех перемещаемых товарах (кроме товаров, бывших в употреблении и необходимых в пути следования и месте назначения согласно критериям, определенным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> примечаний к приложению № 1 к Решению Совета Евразийской экономической комиссии от 20 декабря 2017 г. № 107) в случае заполнения графы 3.3.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В колонке "№ п/п" указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z148" w:id="126"/>
-[...15 lines deleted...]
-      В колонке "№ п/п" указывается порядковый номер.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В колонке "Наименование товара и его описание (идентификационный номер и другие отличительные признаки), наименования, даты и номера документа, подтверждающего соблюдение условий ввоза с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименования органов, выдавших такие документы" указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z149" w:id="127"/>
-[...15 lines deleted...]
-      В колонке "Наименование товара и его описание (идентификационный номер и другие отличительные признаки), наименования, даты и номера документа, подтверждающего соблюдение условий ввоза с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименования органов, выдавших такие документы" указываются:</w:t>
+    <w:bookmarkStart w:name="z150" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование товара (категорий товаров) и его (их) описание (идентификационный номер (при наличии), товарный знак, материал, из которого изготовлен товар, цвет и т. п.) (для Республики Казахстан, Кыргызской Республики дополнительно указывается IMEI-код (международный идентификационный номер) в отношении абонентских устройств сотовой связи (смартфонов, телефонных аппаратов для сотовых сетей связи и планшетов с функцией сотовой связи));</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z150" w:id="128"/>
-[...15 lines deleted...]
-      наименование товара (категорий товаров) и его (их) описание (идентификационный номер (при наличии), товарный знак, материал, из которого изготовлен товар, цвет и т. п.);</w:t>
+    <w:bookmarkStart w:name="z151" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименования, даты и номера документа, подтверждающего соблюдение условий ввоза товаров с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименование органа, выдавшего соответствующий документ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z151" w:id="129"/>
-[...15 lines deleted...]
-      наименования, даты и номера документа, подтверждающего соблюдение условий ввоза товаров с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименование органа, выдавшего соответствующий документ.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В колонке "Вес (с учетом фактически перемещаемой первичной упаковки) (кг)/количество (л, шт.)" указывается количество товаров (с учетом фактически перемещаемой первичной упаковки, которая неотделима от товара до его потребления и (или) в которой товар представляется для розничной продажи) в килограммах и (или) дополнительных единицах измерения (литрах, штуках).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z152" w:id="130"/>
-[...15 lines deleted...]
-      В колонке "Вес (с учетом фактически перемещаемой первичной упаковки) (кг)/количество (л, шт.)" указывается количество товаров (с учетом фактически перемещаемой первичной упаковки, которая неотделима от товара до его потребления и (или) в которой товар представляется для розничной продажи) в килограммах и (или) дополнительных единицах измерения (литрах, штуках).</w:t>
+    <w:bookmarkStart w:name="z153" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В колонке "Стоимость (в валюте государства – члена ЕАЭС, евро или долларах США)" указываются стоимость товаров (в валюте государства-члена, евро или долларах США) и наименование валюты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z153" w:id="131"/>
-[...15 lines deleted...]
-      В колонке "Стоимость (в валюте государства – члена ЕАЭС, евро или долларах США)" указываются стоимость товаров (в валюте государства-члена, евро или долларах США) и наименование валюты.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе указываются сведения о товарах, не подлежащих таможенному декларированию, в случае осуществления таможенного декларирования таких товаров по желанию физического лица. При этом в отношении наличных денежных средств и (или) дорожных чеков, не подлежащих таможенному декларированию, в колонке "Наименование товара и его описание (идентификационный номер и другие отличительные признаки), наименования, даты и номера документа, подтверждающего соблюдение условий ввоза с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименования органов, выдавших такие документы" производятся записи: "банкноты", "монеты", "дорожные чеки", в колонке "Стоимость (в валюте государства – члена ЕАЭС, евро или долларах США)" указываются сумма перемещаемых наличных денежных средств и (или) дорожных чеков и наименование валюты, колонка "Вес (с учетом фактически перемещаемой первичной упаковки) (кг)/количество (л, шт.)" не заполняется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z154" w:id="132"/>
-[...15 lines deleted...]
-      В графе указываются сведения о товарах, не подлежащих таможенному декларированию, в случае осуществления таможенного декларирования таких товаров по желанию физического лица. При этом в отношении наличных денежных средств и (или) дорожных чеков, не подлежащих таможенному декларированию, в колонке "Наименование товара и его описание (идентификационный номер и другие отличительные признаки), наименования, даты и номера документа, подтверждающего соблюдение условий ввоза с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименования органов, выдавших такие документы" производятся записи: "банкноты", "монеты", "дорожные чеки", в колонке "Стоимость (в валюте государства – члена ЕАЭС, евро или долларах США)" указываются сумма перемещаемых наличных денежных средств и (или) дорожных чеков и наименование валюты, колонка "Вес (с учетом фактически перемещаемой первичной упаковки) (кг)/количество (л, шт.)" не заполняется.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении категорий товаров, указанных в подпунктах "б" и "в" пункта 14 настоящего Порядка, в колонке "Вес (с учетом фактически перемещаемой первичной упаковки) (кг)/количество (л, шт.)" указывается общее количество всех товаров (с учетом фактически перемещаемой первичной упаковки, которая неотделима от товара до его потребления и (или) в которой товар представляется для розничной продажи) в килограммах и (или) дополнительных единицах измерения (литрах, штуках), в колонке "Стоимость (в валюте государства – члена ЕАЭС, евро или долларах США)" указываются общая стоимость всех товаров (в валюте государства-члена, евро или долларах США) и наименование валюты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z155" w:id="133"/>
-[...15 lines deleted...]
-      В отношении категорий товаров, указанных в подпунктах "б" и "в" пункта 14 настоящего Порядка, в колонке "Вес (с учетом фактически перемещаемой первичной упаковки) (кг)/количество (л, шт.)" указывается общее количество всех товаров (с учетом фактически перемещаемой первичной упаковки, которая неотделима от товара до его потребления и (или) в которой товар представляется для розничной продажи) в килограммах и (или) дополнительных единицах измерения (литрах, штуках), в колонке "Стоимость (в валюте государства – члена ЕАЭС, евро или долларах США)" указываются общая стоимость всех товаров (в валюте государства-члена, евро или долларах США) и наименование валюты.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При использовании описи товаров в случаях, определенных пунктами 14 и 16 настоящего Порядка, в графе 4 вместо сведений, указанных в настоящем пункте, производится запись: "Товары для личного пользования согласно прилагаемой описи на ____ листах" (количество листов указывается прописью).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z156" w:id="134"/>
-[...15 lines deleted...]
-      При использовании описи товаров в случаях, определенных пунктами 14 и 16 настоящего Порядка, в графе 4 вместо сведений, указанных в настоящем пункте, производится запись: "Товары для личного пользования согласно прилагаемой описи на ____ листах" (количество листов указывается прописью).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменениями, внесенными решениями Коллегии Евразийской экономической комиссии от 14.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Графа 5 заполняется в следующем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="136"/>
+    <w:bookmarkStart w:name="z158" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В графе указывается одна из целей ввоза на таможенную территорию Союза и (или) нахождения на таможенной территории Союза либо вывоза с таможенной территории Союза транспортных средств для личного пользования путем проставления в поле "Ввоз (свободное обращение)", "Временный ввоз", "Вывоз" или "Временный вывоз" знака "х" или "v". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z159" w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z159" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о ввозе с освобождением от уплаты таможенных пошлин, налогов транспортного средства для личного пользования указываются путем проставления в соответствующем поле знака "х" или "v". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z160" w:id="138"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z160" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о наличии авто- и мототранспортного средства для личного пользования и (или) прицепа к авто- и мототранспортному средству для личного пользования указываются путем проставления в соответствующих полях знака "х" или "v". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z161" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении авто- и мототранспортного средства для личного пользования указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z161" w:id="139"/>
-[...15 lines deleted...]
-      В отношении авто- и мототранспортного средства для личного пользования указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z162" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      марка, модель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z162" w:id="140"/>
+    <w:bookmarkStart w:name="z163" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z164" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование страны регистрации (при наличии регистрации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z165" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z166" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочий объем двигателя (в кубических сантиметрах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z167" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер кузова (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z168" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер шасси (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z169" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      момент выпуска (дата изготовления);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z170" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость (в валюте государства-члена, евро или долларах США) и наименование валюты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z171" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении прицепа к авто- и мототранспортному средству для личного пользования указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z172" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       марка, модель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z163" w:id="141"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z173" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационный номер (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z164" w:id="142"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z174" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование страны регистрации (при наличии регистрации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z165" w:id="143"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z175" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="146"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z176" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер шасси (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z169" w:id="147"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z177" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       момент выпуска (дата изготовления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z170" w:id="148"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z178" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стоимость (в валюте государства-члена, евро или долларах США) и наименование валюты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="151"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z179" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении водного судна указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z180" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z181" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационный номер (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z174" w:id="152"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z182" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование страны регистрации (при наличии регистрации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z183" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость (в валюте государства-члена, евро или долларах США) и наименование валюты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z184" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      масса (в килограммах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z185" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      длина корпуса (в метрах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z186" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении воздушного судна указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z187" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вид;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z181" w:id="159"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z188" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационный номер (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z182" w:id="160"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z189" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование страны регистрации (при наличии регистрации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z189" w:id="167"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="168"/>
+    <w:bookmarkStart w:name="z190" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       стоимость (в валюте государства-члена, евро или долларах США) и наименование валюты; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z191" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      масса аппарата в состоянии готовности к вылету за вычетом массы экипажа, топлива и оборудования, за исключением постоянно установленного оборудования (в килограммах).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z191" w:id="169"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="170"/>
+    <w:bookmarkStart w:name="z192" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В отношении части транспортного средства для личного пользования, замененной в государстве, не являющемся членом Союза, и подлежащей учету (регистрации) в соответствующих уполномоченных государственных органах государств-членов, указываются наименование и номер такой части. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z193" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В строке "дата" указывается дата заполнения пассажирской таможенной декларации в формате дд.мм.гггг (день, месяц, календарный год).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z193" w:id="171"/>
-[...15 lines deleted...]
-      23. В строке "дата" указывается дата заполнения пассажирской таможенной декларации в формате дд.мм.гггг (день, месяц, календарный год).</w:t>
+    <w:bookmarkStart w:name="z194" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке "подпись" проставляется подпись декларанта, работника таможенного представителя или лица, действующего от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z194" w:id="172"/>
-[...15 lines deleted...]
-      В строке "подпись" проставляется подпись декларанта, работника таможенного представителя или лица, действующего от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке "Ф. И. О. лица, действующего от имени и по поручению декларанта, реквизиты документа" указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z195" w:id="173"/>
-[...15 lines deleted...]
-      В строке "Ф. И. О. лица, действующего от имени и по поручению декларанта, реквизиты документа" указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z196" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае осуществления таможенного декларирования таможенным представителем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z196" w:id="174"/>
-[...15 lines deleted...]
-      в случае осуществления таможенного декларирования таможенным представителем:</w:t>
+    <w:bookmarkStart w:name="z197" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии), должность работника таможенного представителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z197" w:id="175"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при наличии), должность работника таможенного представителя;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер юридического лица в реестре таможенных представителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z198" w:id="176"/>
-[...15 lines deleted...]
-      регистрационный номер юридического лица в реестре таможенных представителей;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер и дата договора таможенного представителя с декларантом в формате дд.мм.гггг (день, месяц, календарный год);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z199" w:id="177"/>
-[...15 lines deleted...]
-      номер и дата договора таможенного представителя с декларантом в формате дд.мм.гггг (день, месяц, календарный год);</w:t>
+    <w:bookmarkStart w:name="z200" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае осуществления таможенного декларирования лицом, действующим от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z200" w:id="178"/>
-[...15 lines deleted...]
-      в случае осуществления таможенного декларирования лицом, действующим от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107:</w:t>
+    <w:bookmarkStart w:name="z201" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z201" w:id="179"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при наличии);</w:t>
+    <w:bookmarkStart w:name="z202" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      серия (при наличии), номер, дата выдачи документа, удостоверяющего личность, в формате дд.мм.гггг (день, месяц, календарный год), наименование страны, уполномоченным органом которой выдан такой документ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z202" w:id="180"/>
-[...15 lines deleted...]
-      серия (при наличии), номер, дата выдачи документа, удостоверяющего личность, в формате дд.мм.гггг (день, месяц, календарный год), наименование страны, уполномоченным органом которой выдан такой документ;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер и дата доверенности, указанной в пункте 1 приложения № 5 к Решению № 107.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z203" w:id="181"/>
-[...15 lines deleted...]
-      номер и дата доверенности, указанной в пункте 1 приложения № 5 к Решению № 107.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Поле "Для служебных отметок" заполняется в следующем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z204" w:id="182"/>
-[...15 lines deleted...]
-      24. Поле "Для служебных отметок" заполняется в следующем порядке.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В поле вносятся сведения (отметки):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z205" w:id="183"/>
-[...15 lines deleted...]
-      В поле вносятся сведения (отметки):</w:t>
+    <w:bookmarkStart w:name="z206" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о регистрации пассажирской таможенной декларации, об отказе в регистрации пассажирской таможенной декларации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z206" w:id="184"/>
-[...15 lines deleted...]
-      о регистрации пассажирской таможенной декларации, об отказе в регистрации пассажирской таможенной декларации;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о выпуске товаров, об отказе в выпуске товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z207" w:id="185"/>
-[...15 lines deleted...]
-      о выпуске товаров, об отказе в выпуске товаров;</w:t>
+    <w:bookmarkStart w:name="z208" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об отзыве пассажирской таможенной декларации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z208" w:id="186"/>
-[...15 lines deleted...]
-      об отзыве пассажирской таможенной декларации;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о продлении срока временного ввоза транспортного средства для личного пользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z209" w:id="187"/>
-[...15 lines deleted...]
-      о продлении срока временного ввоза транспортного средства для личного пользования;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о результатах проведенного таможенного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z210" w:id="188"/>
-[...15 lines deleted...]
-      о результатах проведенного таможенного контроля;</w:t>
+    <w:bookmarkStart w:name="z211" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные сведения, определенные Комиссией и (или) законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z211" w:id="189"/>
-[...15 lines deleted...]
-      иные сведения, определенные Комиссией и (или) законодательством государств-членов.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выпуска товаров в свободное обращение, для вывоза или для временного нахождения вне таможенной территории Союза в поле "М.П." проставляется оттиск личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год) и времени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z212" w:id="190"/>
-[...15 lines deleted...]
-      В случае выпуска товаров в свободное обращение, для вывоза или для временного нахождения вне таможенной территории Союза в поле "М.П." проставляется оттиск личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год) и времени.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выпуска в свободное обращение товаров, в отношении которых предоставлено освобождение от уплаты таможенных пошлин, налогов, производится запись: "Предоставлено освобождение от уплаты таможенных пошлин, налогов в соответствии с ___________" (указывается соответствующий пункт приложения № 3 к Решению № 107 или соответствующая статья главы 42 Таможенного кодекса).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z213" w:id="191"/>
-[...15 lines deleted...]
-      В случае выпуска в свободное обращение товаров, в отношении которых предоставлено освобождение от уплаты таможенных пошлин, налогов, производится запись: "Предоставлено освобождение от уплаты таможенных пошлин, налогов в соответствии с ___________" (указывается соответствующий пункт приложения № 3 к Решению № 107 или соответствующая статья главы 42 Таможенного кодекса).</w:t>
+    <w:bookmarkStart w:name="z214" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выпуска в свободное обращение товаров, в отношении которых уплачены таможенные пошлины, налоги, указывается справочный номер таможенного приходного ордера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z214" w:id="192"/>
-[...15 lines deleted...]
-      В случае выпуска в свободное обращение товаров, в отношении которых уплачены таможенные пошлины, налоги, указывается справочный номер таможенного приходного ордера.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выпуска транспортного средства для личного пользования для временного нахождения на таможенной территории Союза производится запись: "Срок временного ввоза ТС до___________" (указывается дата окончания срока временного ввоза такого транспортного средства для личного пользования в формате дд.мм.гггг (день, месяц, календарный год)).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z215" w:id="193"/>
-[...15 lines deleted...]
-      В случае выпуска транспортного средства для личного пользования для временного нахождения на таможенной территории Союза производится запись: "Срок временного ввоза ТС до___________" (указывается дата окончания срока временного ввоза такого транспортного средства для личного пользования в формате дд.мм.гггг (день, месяц, календарный год)).</w:t>
+    <w:bookmarkStart w:name="z216" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выпуска временно ввезенного транспортного средства для личного пользования для вывоза с применением пассажирской таможенной декларации в виде документа на бумажном носителе, оформленной таможенным органом при временном ввозе на таможенную территорию Союза такого транспортного средства для личного пользования, производится запись: "Вывоз".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z216" w:id="194"/>
-[...15 lines deleted...]
-      В случае выпуска временно ввезенного транспортного средства для личного пользования для вывоза с применением пассажирской таможенной декларации в виде документа на бумажном носителе, оформленной таможенным органом при временном ввозе на таможенную территорию Союза такого транспортного средства для личного пользования, производится запись: "Вывоз".</w:t>
+    <w:bookmarkStart w:name="z217" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа в выпуске товаров производится запись: "Отказано в выпуске" с указанием причин, послуживших основанием для такого отказа, а также, если это предусмотрено законодательством государств-членов, рекомендаций по их устранению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z217" w:id="195"/>
-[...15 lines deleted...]
-      В случае отказа в выпуске товаров производится запись: "Отказано в выпуске" с указанием причин, послуживших основанием для такого отказа, а также, если это предусмотрено законодательством государств-членов, рекомендаций по их устранению.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отзыва пассажирской таможенной декларации производится запись: "Таможенная декларация отозвана до выпуска".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z218" w:id="196"/>
-[...15 lines deleted...]
-      В случае отзыва пассажирской таможенной декларации производится запись: "Таможенная декларация отозвана до выпуска".</w:t>
+    <w:bookmarkStart w:name="z219" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае продления срока временного ввоза транспортного средства для личного пользования в связи с продлением срока предоставления физическим лицам, указанным в статьях 298 и 299 Таможенного кодекса, привилегий в государстве пребывания в пассажирской таможенной декларации, оформленной при ввозе на таможенную территорию Союза такого транспортного средства и подтверждающей его выпуск для временного нахождения на таможенной территории Союза, производится запись: "Срок временного ввоза ТС до _________" (указывается дата окончания периода продления срока предоставления привилегий в государстве пребывания в формате дд.мм.гггг (день, месяц, календарный год)).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z219" w:id="197"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="198"/>
+    <w:bookmarkStart w:name="z220" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения (отметки) о регистрации пассажирской таможенной декларации (об отказе в регистрации пассажирской таможенной декларации), о выпуске товаров (об отказе в выпуске товаров), об отзыве пассажирской таможенной декларации, о продлении срока временного ввоза транспортного средства для личного пользования указываются (проставляются) на основном бланке пассажирской таможенной декларации, бланках пассажирской таможенной декларации, которые используются в качестве дополнительных листов, и в описи товаров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z221" w:id="199"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z221" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения (отметки) о результатах проведенного таможенного контроля и иные сведения, определенные Комиссией и (или) законодательством государств-членов, указываются (проставляются) на основном бланке пассажирской таможенной декларации. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z222" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения (отметки) заверяются оттиском личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год) и времени.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z222" w:id="200"/>
-[...15 lines deleted...]
-      Сведения (отметки) заверяются оттиском личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год) и времени.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III. Порядок заполнения пассажирской таможенной декларации в виде документа на бумажном носителе, используемой для помещения товаров под таможенную процедуру таможенного транзита</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z223" w:id="201"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> III. Порядок заполнения пассажирской таможенной декларации в виде документа на бумажном носителе, используемой для помещения товаров под таможенную процедуру таможенного транзита</w:t>
+    <w:bookmarkStart w:name="z224" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Графа 1 заполняется в следующем порядке. В графе отдельными строками указываются сведения о декларанте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z224" w:id="202"/>
-[...15 lines deleted...]
-      25. Графа 1 заполняется в следующем порядке. В графе отдельными строками указываются сведения о декларанте:</w:t>
+    <w:bookmarkStart w:name="z225" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) фамилия, имя, отчество (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z225" w:id="203"/>
-[...15 lines deleted...]
-      а) фамилия, имя, отчество (при наличии);</w:t>
+    <w:bookmarkStart w:name="z226" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) сведения о документе, удостоверяющем личность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z226" w:id="204"/>
-[...15 lines deleted...]
-      б) сведения о документе, удостоверяющем личность:</w:t>
+    <w:bookmarkStart w:name="z227" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование документа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z227" w:id="205"/>
-[...15 lines deleted...]
-      наименование документа;</w:t>
+    <w:bookmarkStart w:name="z228" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование страны, уполномоченным органом которой выдан документ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z228" w:id="206"/>
-[...15 lines deleted...]
-      наименование страны, уполномоченным органом которой выдан документ;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      серия (при наличии) и номер документа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z229" w:id="207"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z230" w:id="208"/>
+    <w:bookmarkStart w:name="z230" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дата выдачи документа в формате дд.мм.гггг (день, месяц, календарный год); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z231" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) сведения об адресе постоянного места жительства (регистрации) и (или) адресе временного проживания (пребывания) в государстве-члене:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z231" w:id="209"/>
-[...15 lines deleted...]
-      в) сведения об адресе постоянного места жительства (регистрации) и (или) адресе временного проживания (пребывания) в государстве-члене:</w:t>
+    <w:bookmarkStart w:name="z232" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование страны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z232" w:id="210"/>
-[...15 lines deleted...]
-      наименование страны;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-территориальная единица (регион, область, район и т. п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z233" w:id="211"/>
-[...15 lines deleted...]
-      административно-территориальная единица (регион, область, район и т. п.);</w:t>
+    <w:bookmarkStart w:name="z234" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      населенный пункт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z234" w:id="212"/>
-[...15 lines deleted...]
-      населенный пункт;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица (бульвар, проспект и т. п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z235" w:id="213"/>
-[...15 lines deleted...]
-      улица (бульвар, проспект и т. п.);</w:t>
+    <w:bookmarkStart w:name="z236" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер дома;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z236" w:id="214"/>
-[...15 lines deleted...]
-      номер дома;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер корпуса (строения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z237" w:id="215"/>
-[...15 lines deleted...]
-      номер корпуса (строения);</w:t>
+    <w:bookmarkStart w:name="z238" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер квартиры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z238" w:id="216"/>
-[...15 lines deleted...]
-      номер квартиры;</w:t>
+    <w:bookmarkStart w:name="z239" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) наименование страны отправления и наименование страны назначения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z239" w:id="217"/>
-[...15 lines deleted...]
-      г) наименование страны отправления и наименование страны назначения.</w:t>
+    <w:bookmarkStart w:name="z240" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Графа 2 заполняется в следующем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z240" w:id="218"/>
-[...15 lines deleted...]
-      26. Графа 2 заполняется в следующем порядке.</w:t>
+    <w:bookmarkStart w:name="z241" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В поле графы 2.1 проставляется знак "х" или "v".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z241" w:id="219"/>
-[...15 lines deleted...]
-      В поле графы 2.1 проставляется знак "х" или "v".</w:t>
+    <w:bookmarkStart w:name="z242" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Графа 3 заполняется в следующем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z242" w:id="220"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z243" w:id="221"/>
+    <w:bookmarkStart w:name="z243" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В поле "Транзит" проставляется знак "х" или "v". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z244" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Графы 3.1 и 3.3 не заполняются.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z244" w:id="222"/>
-[...15 lines deleted...]
-      Графы 3.1 и 3.3 не заполняются.</w:t>
+    <w:bookmarkStart w:name="z245" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 3.2 сведения о наличии товаров, ввозимых с освобождением от уплаты таможенных пошлин, налогов, указываются путем проставления в соответствующем поле знака "х" или "v".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z245" w:id="223"/>
-[...15 lines deleted...]
-      В графе 3.2 сведения о наличии товаров, ввозимых с освобождением от уплаты таможенных пошлин, налогов, указываются путем проставления в соответствующем поле знака "х" или "v".</w:t>
+    <w:bookmarkStart w:name="z246" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графах 3.4 – 3.10 сведения о наличии товаров, в отношении которых подлежат соблюдению запреты и ограничения в соответствии со статьей 7 Таможенного кодекса и требуется представление документов и (или) сведений, подтверждающих соблюдение таких запретов и ограничений, указываются путем проставления в соответствующих полях знака "х" или "v".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z246" w:id="224"/>
-[...15 lines deleted...]
-      В графах 3.4 – 3.10 сведения о наличии товаров, в отношении которых подлежат соблюдению запреты и ограничения в соответствии со статьей 7 Таможенного кодекса и требуется представление документов и (или) сведений, подтверждающих соблюдение таких запретов и ограничений, указываются путем проставления в соответствующих полях знака "х" или "v".</w:t>
+    <w:bookmarkStart w:name="z247" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Графа 4 заполняется в следующем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z247" w:id="225"/>
-[...15 lines deleted...]
-      28. Графа 4 заполняется в следующем порядке.</w:t>
+    <w:bookmarkStart w:name="z248" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе указываются сведения о товарах, наличие которых указано в графах 3.2, 3.4 – 3.10, и (или) об иных товарах, помещаемых под таможенную процедуру таможенного транзита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z248" w:id="226"/>
-[...15 lines deleted...]
-      В графе указываются сведения о товарах, наличие которых указано в графах 3.2, 3.4 – 3.10, и (или) об иных товарах, помещаемых под таможенную процедуру таможенного транзита.</w:t>
+    <w:bookmarkStart w:name="z249" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В колонке "№ п/п" указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z249" w:id="227"/>
-[...15 lines deleted...]
-      В колонке "№ п/п" указывается порядковый номер.</w:t>
+    <w:bookmarkStart w:name="z250" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В колонке "Наименование товара и его описание (идентификационный номер и другие отличительные признаки), наименования, даты и номера документа, подтверждающего соблюдение условий ввоза с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименования органов, выдавших такие документы" указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z250" w:id="228"/>
-[...15 lines deleted...]
-      В колонке "Наименование товара и его описание (идентификационный номер и другие отличительные признаки), наименования, даты и номера документа, подтверждающего соблюдение условий ввоза с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименования органов, выдавших такие документы" указываются:</w:t>
+    <w:bookmarkStart w:name="z251" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование товара (категорий товаров) и его (их) описание (идентификационный номер (при наличии), товарный знак, материал, из которого изготовлен товар, цвет и т. п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z251" w:id="229"/>
-[...15 lines deleted...]
-      наименование товара (категорий товаров) и его (их) описание (идентификационный номер (при наличии), товарный знак, материал, из которого изготовлен товар, цвет и т. п.);</w:t>
+    <w:bookmarkStart w:name="z252" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименования, даты и номера документа, подтверждающего соблюдение условий ввоза товаров с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименование органа, выдавшего соответствующий документ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z252" w:id="230"/>
-[...15 lines deleted...]
-      наименования, даты и номера документа, подтверждающего соблюдение условий ввоза товаров с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименование органа, выдавшего соответствующий документ;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата и номер документа, подтверждающего предоставление обеспечения исполнения обязанности по уплате таможенных пошлин, налогов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z253" w:id="231"/>
-[...15 lines deleted...]
-      дата и номер документа, подтверждающего предоставление обеспечения исполнения обязанности по уплате таможенных пошлин, налогов.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В колонке "Вес (с учетом фактически перемещаемой первичной упаковки) (кг)/количество (л, шт.)" указывается общее количество всех товаров (с учетом фактически перемещаемой первичной упаковки, которая неотделима от товара до его потребления и (или) в которой товар представляется для розничной продажи) в килограммах и (или) дополнительных единицах измерения (литрах, штуках).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z254" w:id="232"/>
-[...15 lines deleted...]
-      В колонке "Вес (с учетом фактически перемещаемой первичной упаковки) (кг)/количество (л, шт.)" указывается общее количество всех товаров (с учетом фактически перемещаемой первичной упаковки, которая неотделима от товара до его потребления и (или) в которой товар представляется для розничной продажи) в килограммах и (или) дополнительных единицах измерения (литрах, штуках).</w:t>
+    <w:bookmarkStart w:name="z255" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В колонке "Стоимость (в валюте государства – члена ЕАЭС, евро или долларах США)" указываются общая стоимость всех товаров (в валюте государства-члена, евро или долларах США) и наименование валюты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z255" w:id="233"/>
-[...15 lines deleted...]
-      В колонке "Стоимость (в валюте государства – члена ЕАЭС, евро или долларах США)" указываются общая стоимость всех товаров (в валюте государства-члена, евро или долларах США) и наименование валюты.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При использовании описи товаров в случаях, определенных подпунктом "а" пункта 14 и пунктом 16 настоящего Порядка, в графе 4 вместо сведений, указанных в настоящем пункте, производится запись: "Товары для личного пользования согласно прилагаемой описи на ____ листах" (количество листов указывается прописью).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z256" w:id="234"/>
-[...15 lines deleted...]
-      При использовании описи товаров в случаях, определенных подпунктом "а" пункта 14 и пунктом 16 настоящего Порядка, в графе 4 вместо сведений, указанных в настоящем пункте, производится запись: "Товары для личного пользования согласно прилагаемой описи на ____ листах" (количество листов указывается прописью).</w:t>
+    <w:bookmarkStart w:name="z257" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Графа 5 заполняется в следующем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z257" w:id="235"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z258" w:id="236"/>
+    <w:bookmarkStart w:name="z258" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В поле "Транзит" проставляется знак "х" или "v". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z259" w:id="237"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z259" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о ввозе с освобождением от уплаты таможенных пошлин, налогов транспортного средства для личного пользования указываются путем проставления в соответствующем поле знака "х" или "v". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z260" w:id="238"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z260" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о наличии авто- и мототранспортного средства для личного пользования и (или) прицепа к авто- и мототранспортному средству для личного пользования указываются путем проставления в соответствующих полях знака "х" или "v". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z261" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении авто- и мототранспортного средства для личного пользования указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z261" w:id="239"/>
-[...15 lines deleted...]
-      В отношении авто- и мототранспортного средства для личного пользования указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z262" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      марка, модель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z262" w:id="240"/>
+    <w:bookmarkStart w:name="z263" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z264" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование страны регистрации (при наличии регистрации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z265" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z266" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочий объем двигателя (в кубических сантиметрах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z267" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер кузова (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z268" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер шасси (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z269" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      момент выпуска (дата изготовления);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z270" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость (в валюте государства-члена, евро или долларах США) и наименование валюты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z271" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении прицепа к авто- и мототранспортному средству для личного пользования указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z272" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       марка, модель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z263" w:id="241"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z273" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационный номер (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z264" w:id="242"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z274" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование страны регистрации (при наличии регистрации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z265" w:id="243"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z275" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="246"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z276" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер шасси (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z269" w:id="247"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z277" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       момент выпуска (дата изготовления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z270" w:id="248"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z278" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стоимость (в валюте государства-члена, евро или долларах США) и наименование валюты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="251"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z279" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении водного судна указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z280" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z281" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационный номер (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z274" w:id="252"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z282" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование страны регистрации (при наличии регистрации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z283" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость (в валюте государства-члена, евро или долларах США) и наименование валюты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z284" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      масса (в килограммах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z285" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      длина корпуса (в метрах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z286" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении воздушного судна указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z287" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вид;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z281" w:id="259"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z288" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационный номер (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z282" w:id="260"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z289" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование страны регистрации (при наличии регистрации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z289" w:id="267"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z290" w:id="268"/>
+    <w:bookmarkStart w:name="z290" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       стоимость (в валюте государства-члена, евро или долларах США) и наименование валюты; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z291" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      масса аппарата в состоянии готовности к вылету за вычетом массы экипажа, топлива и оборудования, за исключением постоянно установленного оборудования (в килограммах).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z291" w:id="269"/>
-[...15 lines deleted...]
-      масса аппарата в состоянии готовности к вылету за вычетом массы экипажа, топлива и оборудования, за исключением постоянно установленного оборудования (в килограммах).</w:t>
+    <w:bookmarkStart w:name="z292" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В строке "дата" указывается дата заполнения пассажирской таможенной декларации в формате дд.мм.гггг (день, месяц, календарный год).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z292" w:id="270"/>
-[...15 lines deleted...]
-      30. В строке "дата" указывается дата заполнения пассажирской таможенной декларации в формате дд.мм.гггг (день, месяц, календарный год).</w:t>
+    <w:bookmarkStart w:name="z293" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке "подпись" проставляется подпись декларанта, работника таможенного представителя или лица, действующего от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z293" w:id="271"/>
-[...15 lines deleted...]
-      В строке "подпись" проставляется подпись декларанта, работника таможенного представителя или лица, действующего от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107.</w:t>
+    <w:bookmarkStart w:name="z294" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке "Ф. И. О. лица, действующего от имени и по поручению декларанта, реквизиты документа" указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z294" w:id="272"/>
-[...15 lines deleted...]
-      В строке "Ф. И. О. лица, действующего от имени и по поручению декларанта, реквизиты документа" указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z295" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае осуществления таможенного декларирования таможенным представителем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z295" w:id="273"/>
-[...15 lines deleted...]
-      в случае осуществления таможенного декларирования таможенным представителем:</w:t>
+    <w:bookmarkStart w:name="z296" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии), должность работника таможенного представителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z296" w:id="274"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при наличии), должность работника таможенного представителя;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер юридического лица в реестре таможенных представителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z297" w:id="275"/>
-[...15 lines deleted...]
-      регистрационный номер юридического лица в реестре таможенных представителей;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер и дата договора таможенного представителя с декларантом в формате дд.мм.гггг (день, месяц, календарный год);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z298" w:id="276"/>
-[...15 lines deleted...]
-      номер и дата договора таможенного представителя с декларантом в формате дд.мм.гггг (день, месяц, календарный год);</w:t>
+    <w:bookmarkStart w:name="z299" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае осуществления таможенного декларирования лицом, действующим от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z299" w:id="277"/>
-[...15 lines deleted...]
-      в случае осуществления таможенного декларирования лицом, действующим от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107:</w:t>
+    <w:bookmarkStart w:name="z300" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z300" w:id="278"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при наличии);</w:t>
+    <w:bookmarkStart w:name="z301" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      серия (при наличии), номер, дата выдачи документа, удостоверяющего личность, в формате дд.мм.гггг (день, месяц, календарный год), наименование страны, уполномоченным органом которой выдан такой документ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z301" w:id="279"/>
-[...15 lines deleted...]
-      серия (при наличии), номер, дата выдачи документа, удостоверяющего личность, в формате дд.мм.гггг (день, месяц, календарный год), наименование страны, уполномоченным органом которой выдан такой документ;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер и дата доверенности, указанной в пункте 1 приложения № 5 к Решению № 107.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z302" w:id="280"/>
-[...15 lines deleted...]
-      номер и дата доверенности, указанной в пункте 1 приложения № 5 к Решению № 107.</w:t>
+    <w:bookmarkStart w:name="z303" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Поле "Для служебных отметок" заполняется в следующем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z303" w:id="281"/>
-[...15 lines deleted...]
-      31. Поле "Для служебных отметок" заполняется в следующем порядке.</w:t>
+    <w:bookmarkStart w:name="z304" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В поле вносятся сведения (отметки):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z304" w:id="282"/>
-[...15 lines deleted...]
-      В поле вносятся сведения (отметки):</w:t>
+    <w:bookmarkStart w:name="z305" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о регистрации пассажирской таможенной декларации, об отказе в регистрации пассажирской таможенной декларации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z305" w:id="283"/>
-[...15 lines deleted...]
-      о регистрации пассажирской таможенной декларации, об отказе в регистрации пассажирской таможенной декларации;</w:t>
+    <w:bookmarkStart w:name="z306" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о выпуске товаров, об отказе в выпуске товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z306" w:id="284"/>
-[...15 lines deleted...]
-      о выпуске товаров, об отказе в выпуске товаров;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об отзыве пассажирской таможенной декларации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z307" w:id="285"/>
-[...15 lines deleted...]
-      об отзыве пассажирской таможенной декларации;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о результатах проведенного таможенного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z308" w:id="286"/>
-[...15 lines deleted...]
-      о результатах проведенного таможенного контроля;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные сведения, определенные Комиссией и (или) законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z309" w:id="287"/>
-[...15 lines deleted...]
-      иные сведения, определенные Комиссией и (или) законодательством государств-членов.</w:t>
+    <w:bookmarkStart w:name="z310" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выпуска товаров в поле "М.П." проставляется оттиск личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год) и времени, а также указываются место и срок доставки, наименование таможенного органа назначения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z310" w:id="288"/>
-[...15 lines deleted...]
-      В случае выпуска товаров в поле "М.П." проставляется оттиск личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год) и времени, а также указываются место и срок доставки, наименование таможенного органа назначения.</w:t>
+    <w:bookmarkStart w:name="z311" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа в выпуске товаров производится запись: "Отказано в выпуске" с указанием причин, послуживших основанием для такого отказа, а также, если это предусмотрено законодательством государств-членов, рекомендаций по их устранению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z311" w:id="289"/>
-[...15 lines deleted...]
-      В случае отказа в выпуске товаров производится запись: "Отказано в выпуске" с указанием причин, послуживших основанием для такого отказа, а также, если это предусмотрено законодательством государств-членов, рекомендаций по их устранению.</w:t>
+    <w:bookmarkStart w:name="z312" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отзыва пассажирской таможенной декларации производится запись: "Таможенная декларация отозвана до выпуска".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z312" w:id="290"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z313" w:id="291"/>
+    <w:bookmarkStart w:name="z313" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения (отметки) о регистрации пассажирской таможенной декларации (об отказе в регистрации пассажирской таможенной декларации), о выпуске товаров (об отказе в выпуске товаров), об отзыве пассажирской таможенной декларации указываются (проставляются) на основном бланке пассажирской таможенной декларации и в описи товаров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z314" w:id="292"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z314" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения (отметки) о результатах проведенного таможенного контроля и иные сведения, определенные Комиссией и (или) законодательством государств-членов, указываются (проставляются) на основном бланке пассажирской таможенной декларации. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z315" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения (отметки) заверяются оттиском личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год) и времени.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z315" w:id="293"/>
-[...15 lines deleted...]
-      Сведения (отметки) заверяются оттиском личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год) и времени.</w:t>
+    <w:bookmarkStart w:name="z316" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IV. Порядок заполнения приложения к пассажирской таможенной декларации в виде документа на бумажном носителе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z316" w:id="294"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> IV. Порядок заполнения приложения к пассажирской таможенной декларации в виде документа на бумажном носителе</w:t>
+    <w:bookmarkStart w:name="z317" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В правом верхнем углу приложения к пассажирской таможенной декларации указываются фамилия, имя и отчество (при наличии) декларанта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z317" w:id="295"/>
-[...15 lines deleted...]
-      32. В правом верхнем углу приложения к пассажирской таможенной декларации указываются фамилия, имя и отчество (при наличии) декларанта.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Графа 1 заполняется в следующем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z318" w:id="296"/>
-[...15 lines deleted...]
-      33. Графа 1 заполняется в следующем порядке.</w:t>
+    <w:bookmarkStart w:name="z319" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе указывается дата рождения декларанта в формате дд.мм.гггг (день, месяц, календарный год).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z319" w:id="297"/>
-[...15 lines deleted...]
-      В графе указывается дата рождения декларанта в формате дд.мм.гггг (день, месяц, календарный год).</w:t>
+    <w:bookmarkStart w:name="z320" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если декларантом является лицо, не являющееся лицом государства-члена, в графе дополнительно указываются номер и дата выдачи документа в формате дд.мм.гггг (день, месяц, календарный год), подтверждающего право иностранного гражданина или лица без гражданства на пребывание (проживание) на территории государства-члена.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z320" w:id="298"/>
-[...15 lines deleted...]
-      В случае если декларантом является лицо, не являющееся лицом государства-члена, в графе дополнительно указываются номер и дата выдачи документа в формате дд.мм.гггг (день, месяц, календарный год), подтверждающего право иностранного гражданина или лица без гражданства на пребывание (проживание) на территории государства-члена.</w:t>
+    <w:bookmarkStart w:name="z321" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Графа 2 заполняется в следующем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z321" w:id="299"/>
-[...15 lines deleted...]
-      34. Графа 2 заполняется в следующем порядке.</w:t>
+    <w:bookmarkStart w:name="z322" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 2.1 указываются сумма перемещаемых наличных денежных средств и (или) дорожных чеков и наименование валюты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z322" w:id="300"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z323" w:id="301"/>
+    <w:bookmarkStart w:name="z323" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В графе 2.2 указываются сведения о денежных инструментах, за исключением дорожных чеков: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z324" w:id="302"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z324" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       наименование денежного инструмента; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z325" w:id="303"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z325" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       наименование эмитента; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z326" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата выпуска;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z326" w:id="304"/>
-[...15 lines deleted...]
-      дата выпуска;</w:t>
+    <w:bookmarkStart w:name="z327" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      идентифицирующий номер (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z327" w:id="305"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z328" w:id="306"/>
+    <w:bookmarkStart w:name="z328" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       номинальная стоимость либо соответствующая сумма в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент, и наименование валюты. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z329" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если номинальная стоимость отсутствует и невозможно определить сумму в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент, указывается количество денежных инструментов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z329" w:id="307"/>
-[...15 lines deleted...]
-      В случае если номинальная стоимость отсутствует и невозможно определить сумму в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент, указывается количество денежных инструментов.</w:t>
+    <w:bookmarkStart w:name="z330" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Графа 3 заполняется в случае, если перемещаемые наличные денежные средства и (или) денежные инструменты не являются собственностью декларанта, в следующем порядке. В графе указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z330" w:id="308"/>
-[...15 lines deleted...]
-      35. Графа 3 заполняется в случае, если перемещаемые наличные денежные средства и (или) денежные инструменты не являются собственностью декларанта, в следующем порядке. В графе указываются:</w:t>
+    <w:bookmarkStart w:name="z331" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) сведения о владельце наличных денежных средств и (или) денежных инструментов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z331" w:id="309"/>
-[...15 lines deleted...]
-      а) сведения о владельце наличных денежных средств и (или) денежных инструментов:</w:t>
+    <w:bookmarkStart w:name="z332" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии) или наименование юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z332" w:id="310"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при наличии) или наименование юридического лица;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места жительства физического лица, в том числе индивидуального предпринимателя, зарегистрированного в соответствии с законодательством государства-члена, или место нахождения юридического лица:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z333" w:id="311"/>
-[...15 lines deleted...]
-      адрес места жительства физического лица, в том числе индивидуального предпринимателя, зарегистрированного в соответствии с законодательством государства-члена, или место нахождения юридического лица:</w:t>
+    <w:bookmarkStart w:name="z334" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование страны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z334" w:id="312"/>
-[...15 lines deleted...]
-      наименование страны;</w:t>
+    <w:bookmarkStart w:name="z335" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-территориальная единица (регион, область, район и т. п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z335" w:id="313"/>
-[...15 lines deleted...]
-      административно-территориальная единица (регион, область, район и т. п.);</w:t>
+    <w:bookmarkStart w:name="z336" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      населенный пункт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z336" w:id="314"/>
-[...15 lines deleted...]
-      населенный пункт;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица (бульвар, проспект и т. п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z337" w:id="315"/>
-[...15 lines deleted...]
-      улица (бульвар, проспект и т. п.);</w:t>
+    <w:bookmarkStart w:name="z338" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер дома;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z338" w:id="316"/>
-[...15 lines deleted...]
-      номер дома;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер корпуса (строения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z339" w:id="317"/>
-[...15 lines deleted...]
-      номер корпуса (строения);</w:t>
+    <w:bookmarkStart w:name="z340" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер квартиры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z340" w:id="318"/>
-[...15 lines deleted...]
-      номер квартиры;</w:t>
+    <w:bookmarkStart w:name="z341" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) сумма перемещаемых наличных денежных средств и (или) дорожных чеков, номинальная стоимость либо соответствующая сумма в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент, наименование валюты, количество и наименование денежных инструментов (в случае если номинальная стоимость отсутствует и невозможно определить сумму в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z341" w:id="319"/>
-[...15 lines deleted...]
-      б) сумма перемещаемых наличных денежных средств и (или) дорожных чеков, номинальная стоимость либо соответствующая сумма в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент, наименование валюты, количество и наименование денежных инструментов (в случае если номинальная стоимость отсутствует и невозможно определить сумму в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент).</w:t>
+    <w:bookmarkStart w:name="z342" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Графа 4 заполняется путем проставления в соответствующих полях знака "х" или "v" и (или) в поле "Прочее" указывается иной источник происхождения наличных денежных средств и (или) денежных инструментов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z342" w:id="320"/>
-[...15 lines deleted...]
-      36. Графа 4 заполняется путем проставления в соответствующих полях знака "х" или "v" и (или) в поле "Прочее" указывается иной источник происхождения наличных денежных средств и (или) денежных инструментов.</w:t>
+    <w:bookmarkStart w:name="z343" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Графа 5 заполняется путем проставления в соответствующих полях знака "х" или "v" и (или) в поле "Прочее" указывается иное предполагаемое использование наличных денежных средств и (или) денежных инструментов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z343" w:id="321"/>
-[...15 lines deleted...]
-      37. Графа 5 заполняется путем проставления в соответствующих полях знака "х" или "v" и (или) в поле "Прочее" указывается иное предполагаемое использование наличных денежных средств и (или) денежных инструментов.</w:t>
+    <w:bookmarkStart w:name="z344" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Графа 6 заполняется в следующем порядке. В графе указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z344" w:id="322"/>
-[...15 lines deleted...]
-      38. Графа 6 заполняется в следующем порядке. В графе указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z345" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) наименование страны, из которой вывозятся (были вывезены) наличные денежные средства и (или) денежные инструменты, и дата выезда декларанта из такой страны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z345" w:id="323"/>
-[...15 lines deleted...]
-      а) наименование страны, из которой вывозятся (были вывезены) наличные денежные средства и (или) денежные инструменты, и дата выезда декларанта из такой страны;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) наименование страны, являющейся конечным пунктом следования декларанта, и дата въезда декларанта в эту страну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z346" w:id="324"/>
-[...15 lines deleted...]
-      б) наименование страны, являющейся конечным пунктом следования декларанта, и дата въезда декларанта в эту страну;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) наименования стран транзита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z347" w:id="325"/>
-[...15 lines deleted...]
-      в) наименования стран транзита;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) вид транспорта, которым декларант прибыл на таможенную территорию Союза либо убывает с таможенной территории Союза, путем проставления в соответствующих полях знака "х" или "v" и (или) путем указания в поле "Прочее" иного вида транспорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z348" w:id="326"/>
-[...15 lines deleted...]
-      г) вид транспорта, которым декларант прибыл на таможенную территорию Союза либо убывает с таможенной территории Союза, путем проставления в соответствующих полях знака "х" или "v" и (или) путем указания в поле "Прочее" иного вида транспорта.</w:t>
+    <w:bookmarkStart w:name="z349" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В строке "дата" указывается дата заполнения приложения к пассажирской таможенной декларации в формате дд.мм.гггг (день, месяц, календарный год).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z349" w:id="327"/>
-[...15 lines deleted...]
-      39. В строке "дата" указывается дата заполнения приложения к пассажирской таможенной декларации в формате дд.мм.гггг (день, месяц, календарный год).</w:t>
+    <w:bookmarkStart w:name="z350" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке "подпись" проставляется подпись декларанта, работника таможенного представителя или лица, действующего от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z350" w:id="328"/>
-[...15 lines deleted...]
-      В строке "подпись" проставляется подпись декларанта, работника таможенного представителя или лица, действующего от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107.</w:t>
+    <w:bookmarkStart w:name="z351" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке "Ф. И. О. лица, действующего от имени и по поручению декларанта, реквизиты документа" указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z351" w:id="329"/>
-[...15 lines deleted...]
-      В строке "Ф. И. О. лица, действующего от имени и по поручению декларанта, реквизиты документа" указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z352" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае осуществления таможенного декларирования таможенным представителем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z352" w:id="330"/>
-[...15 lines deleted...]
-      в случае осуществления таможенного декларирования таможенным представителем:</w:t>
+    <w:bookmarkStart w:name="z353" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии), должность работника таможенного представителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z353" w:id="331"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при наличии), должность работника таможенного представителя;</w:t>
+    <w:bookmarkStart w:name="z354" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер юридического лица в реестре таможенных представителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z354" w:id="332"/>
-[...15 lines deleted...]
-      регистрационный номер юридического лица в реестре таможенных представителей;</w:t>
+    <w:bookmarkStart w:name="z355" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер и дата договора таможенного представителя с декларантом в формате дд.мм.гггг (день, месяц, календарный год);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z355" w:id="333"/>
-[...15 lines deleted...]
-      номер и дата договора таможенного представителя с декларантом в формате дд.мм.гггг (день, месяц, календарный год);</w:t>
+    <w:bookmarkStart w:name="z356" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае осуществления таможенного декларирования лицом, действующим от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z356" w:id="334"/>
-[...15 lines deleted...]
-      в случае осуществления таможенного декларирования лицом, действующим от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107:</w:t>
+    <w:bookmarkStart w:name="z357" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z357" w:id="335"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при наличии);</w:t>
+    <w:bookmarkStart w:name="z358" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      серия (при наличии), номер, дата выдачи документа, удостоверяющего личность, в формате дд.мм.гггг (день, месяц, календарный год), наименование страны, уполномоченным органом которой выдан такой документ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z358" w:id="336"/>
-[...15 lines deleted...]
-      серия (при наличии), номер, дата выдачи документа, удостоверяющего личность, в формате дд.мм.гггг (день, месяц, календарный год), наименование страны, уполномоченным органом которой выдан такой документ;</w:t>
+    <w:bookmarkStart w:name="z359" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер и дата доверенности, указанной в пункте 1 приложения № 5 к Решению № 107.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z359" w:id="337"/>
-[...15 lines deleted...]
-      номер и дата доверенности, указанной в пункте 1 приложения № 5 к Решению № 107.</w:t>
+    <w:bookmarkStart w:name="z360" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Поле "Для служебных отметок" заполняется в следующем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z360" w:id="338"/>
-[...15 lines deleted...]
-      40. Поле "Для служебных отметок" заполняется в следующем порядке.</w:t>
+    <w:bookmarkStart w:name="z361" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В поле вносятся сведения (отметки) о выпуске товаров, об отказе в выпуске товаров:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z361" w:id="339"/>
-[...15 lines deleted...]
-      В поле вносятся сведения (отметки) о выпуске товаров, об отказе в выпуске товаров:</w:t>
+    <w:bookmarkStart w:name="z362" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае выпуска наличных денежных средств и (или) денежных инструментов в поле "М.П." проставляется оттиск личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год) и времени;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z362" w:id="340"/>
-[...15 lines deleted...]
-      в случае выпуска наличных денежных средств и (или) денежных инструментов в поле "М.П." проставляется оттиск личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год) и времени;</w:t>
+    <w:bookmarkStart w:name="z363" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае отказа в выпуске наличных денежных средств и (или) денежных инструментов производится запись: "Отказано в выпуске" с указанием причин, послуживших основанием для такого отказа, а также, если это предусмотрено законодательством государств-членов, рекомендаций по их устранению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z363" w:id="341"/>
-[...15 lines deleted...]
-      в случае отказа в выпуске наличных денежных средств и (или) денежных инструментов производится запись: "Отказано в выпуске" с указанием причин, послуживших основанием для такого отказа, а также, если это предусмотрено законодательством государств-членов, рекомендаций по их устранению.</w:t>
+    <w:bookmarkStart w:name="z364" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения (отметки) заверяются оттиском личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год) и времени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z364" w:id="342"/>
-[...15 lines deleted...]
-      Сведения (отметки) заверяются оттиском личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год) и времени.</w:t>
+    <w:bookmarkStart w:name="z365" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V. Порядок заполнения пассажирской таможенной декларации в виде электронного документа, за исключением пассажирской таможенной декларации, используемой для помещения товаров под таможенную процедуру таможенного транзита</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z365" w:id="343"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> V. Порядок заполнения пассажирской таможенной декларации в виде электронного документа, за исключением пассажирской таможенной декларации, используемой для помещения товаров под таможенную процедуру таможенного транзита</w:t>
+    <w:bookmarkStart w:name="z366" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 1 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о декларанте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z366" w:id="344"/>
-[...15 lines deleted...]
-      41. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 1 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о декларанте:</w:t>
+    <w:bookmarkStart w:name="z367" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) фамилия, имя, отчество (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z367" w:id="345"/>
-[...15 lines deleted...]
-      а) фамилия, имя, отчество (при наличии);</w:t>
+    <w:bookmarkStart w:name="z368" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) сведения о документе, удостоверяющем личность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z368" w:id="346"/>
-[...15 lines deleted...]
-      б) сведения о документе, удостоверяющем личность:</w:t>
+    <w:bookmarkStart w:name="z369" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование документа или код документа в соответствии с классификатором видов документов, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z369" w:id="347"/>
-[...15 lines deleted...]
-      наименование документа или код документа в соответствии с классификатором видов документов, удостоверяющих личность;</w:t>
+    <w:bookmarkStart w:name="z370" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код страны, уполномоченным органом которой выдан документ, в соответствии с классификатором стран мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z370" w:id="348"/>
-[...15 lines deleted...]
-      код страны, уполномоченным органом которой выдан документ, в соответствии с классификатором стран мира;</w:t>
+    <w:bookmarkStart w:name="z371" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      серия (при наличии) и номер документа (через пробел);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z371" w:id="349"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z372" w:id="350"/>
+    <w:bookmarkStart w:name="z372" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дата выдачи документа; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z373" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) сведения об адресе постоянного места жительства (регистрации) и (или) адресе временного проживания (пребывания) в государстве-члене:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z373" w:id="351"/>
-[...15 lines deleted...]
-      в) сведения об адресе постоянного места жительства (регистрации) и (или) адресе временного проживания (пребывания) в государстве-члене:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт в) предусматривается дополнить абзацем в соответствии с решением Коллегии Евразийской экономической комиссии от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступают в силу с 01.04.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z374" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код страны в соответствии с классификатором стран мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z374" w:id="352"/>
-[...15 lines deleted...]
-      код страны в соответствии с классификатором стран мира;</w:t>
+    <w:bookmarkStart w:name="z375" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-территориальная единица (регион, область, район и т. п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z375" w:id="353"/>
-[...15 lines deleted...]
-      административно-территориальная единица (регион, область, район и т. п.);</w:t>
+    <w:bookmarkStart w:name="z376" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      населенный пункт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z376" w:id="354"/>
-[...15 lines deleted...]
-      населенный пункт;</w:t>
+    <w:bookmarkStart w:name="z377" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица (бульвар, проспект и т. п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z377" w:id="355"/>
-[...15 lines deleted...]
-      улица (бульвар, проспект и т. п.);</w:t>
+    <w:bookmarkStart w:name="z378" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер дома;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z378" w:id="356"/>
-[...15 lines deleted...]
-      номер дома;</w:t>
+    <w:bookmarkStart w:name="z379" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер корпуса (строения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z379" w:id="357"/>
-[...15 lines deleted...]
-      номер корпуса (строения);</w:t>
+    <w:bookmarkStart w:name="z380" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер квартиры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z380" w:id="358"/>
-[...15 lines deleted...]
-      номер квартиры.</w:t>
+    <w:bookmarkStart w:name="z381" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об адресе постоянного места жительства (регистрации) указываются в случае ввоза (в том числе временного) транспортного средства для личного пользования и при перемещении наличных денежных средств и (или) денежных инструментов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z381" w:id="359"/>
-[...15 lines deleted...]
-      Сведения об адресе постоянного места жительства (регистрации) указываются в случае ввоза (в том числе временного) транспортного средства для личного пользования и при перемещении наличных денежных средств и (или) денежных инструментов.</w:t>
+    <w:bookmarkStart w:name="z382" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об адресе временного проживания (пребывания) в государстве-члене указываются иностранным физическим лицом в случае ввоза (в том числе временного) транспортного средства для личного пользования и при перемещении наличных денежных средств и (или) денежных инструментов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z382" w:id="360"/>
-[...15 lines deleted...]
-      Сведения об адресе временного проживания (пребывания) в государстве-члене указываются иностранным физическим лицом в случае ввоза (в том числе временного) транспортного средства для личного пользования и при перемещении наличных денежных средств и (или) денежных инструментов;</w:t>
+    <w:bookmarkStart w:name="z383" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) код страны отправления и код страны назначения в соответствии с классификатором стран мира (указываются при следовании физического лица через таможенную границу Союза);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z383" w:id="361"/>
-[...15 lines deleted...]
-      г) код страны отправления и код страны назначения в соответствии с классификатором стран мира (указываются при следовании физического лица через таможенную границу Союза);</w:t>
+    <w:bookmarkStart w:name="z384" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) количество физических лиц, не достигших 16-летнего возраста, совместно следующих с декларантом (при наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z384" w:id="362"/>
-[...15 lines deleted...]
-      д) количество физических лиц, не достигших 16-летнего возраста, совместно следующих с декларантом (при наличии).</w:t>
+    <w:bookmarkStart w:name="z385" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 2 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о способе перемещения товаров и транспортных средств для личного пользования. Такие сведения могут указываться в кодированном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z385" w:id="363"/>
-[...15 lines deleted...]
-      42. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 2 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о способе перемещения товаров и транспортных средств для личного пользования. Такие сведения могут указываться в кодированном виде.</w:t>
+    <w:bookmarkStart w:name="z386" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При таможенном декларировании товаров, перемещаемых в сопровождаемом багаже, производится запись: "Сопровождаемый багаж, включая ручную кладь".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z386" w:id="364"/>
-[...15 lines deleted...]
-      При таможенном декларировании товаров, перемещаемых в сопровождаемом багаже, производится запись: "Сопровождаемый багаж, включая ручную кладь".</w:t>
+    <w:bookmarkStart w:name="z387" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При таможенном декларировании товаров, перемещаемых в несопровождаемом багаже, производится запись: "Несопровождаемый багаж (багаж, следующий отдельно от въезжающего/выезжающего лица)".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z387" w:id="365"/>
-[...15 lines deleted...]
-      При таможенном декларировании товаров, перемещаемых в несопровождаемом багаже, производится запись: "Несопровождаемый багаж (багаж, следующий отдельно от въезжающего/выезжающего лица)".</w:t>
+    <w:bookmarkStart w:name="z388" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При таможенном декларировании товаров, доставляемых перевозчиком, или товаров, пересылаемых в международных почтовых отправлениях, производится запись: "Доставляемые в адрес (пересылаемые) товары без въезда/выезда лица".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z388" w:id="366"/>
-[...15 lines deleted...]
-      При таможенном декларировании товаров, доставляемых перевозчиком, или товаров, пересылаемых в международных почтовых отправлениях, производится запись: "Доставляемые в адрес (пересылаемые) товары без въезда/выезда лица".</w:t>
+    <w:bookmarkStart w:name="z389" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 3 пассажирской таможенной декларации в виде документа на бумажном носителе, указывается одна из целей ввоза на таможенную территорию Союза и (или) нахождения на таможенной территории Союза либо вывоза с таможенной территории Союза товаров (за исключением транспортных средств для личного пользования). Такие сведения могут указываться в кодированном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z389" w:id="367"/>
-[...15 lines deleted...]
-      43. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 3 пассажирской таможенной декларации в виде документа на бумажном носителе, указывается одна из целей ввоза на таможенную территорию Союза и (или) нахождения на таможенной территории Союза либо вывоза с таможенной территории Союза товаров (за исключением транспортных средств для личного пользования). Такие сведения могут указываться в кодированном виде.</w:t>
+    <w:bookmarkStart w:name="z390" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При заполнении пассажирской таможенной декларации в отношении подлежащих таможенному декларированию бывших в употреблении товаров, которые могут ввозиться в установленном количестве иностранными физическими лицами на период своего пребывания на таможенной территории Союза без уплаты таможенных пошлин, налогов независимо от стоимости и (или) веса таких товаров, определенных перечнем, предусмотренным приложением № 4 к Решению № 107, указывается "Ввоз (свободное обращение)".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z390" w:id="368"/>
-[...15 lines deleted...]
-      При заполнении пассажирской таможенной декларации в отношении подлежащих таможенному декларированию бывших в употреблении товаров, которые могут ввозиться в установленном количестве иностранными физическими лицами на период своего пребывания на таможенной территории Союза без уплаты таможенных пошлин, налогов независимо от стоимости и (или) веса таких товаров, определенных перечнем, предусмотренным приложением № 4 к Решению № 107, указывается "Ввоз (свободное обращение)".</w:t>
+    <w:bookmarkStart w:name="z391" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графам 3.1 – 3.10 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о наличии товаров, подлежащих таможенному декларированию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z391" w:id="369"/>
-[...15 lines deleted...]
-      44. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графам 3.1 – 3.10 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о наличии товаров, подлежащих таможенному декларированию.</w:t>
+    <w:bookmarkStart w:name="z392" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. В случае указания сведений в реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 3.1 пассажирской таможенной декларации в виде документа на бумажном носителе, в реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графам приложения к пассажирской таможенной декларации в виде документа на бумажном носителе, указываются дополнительные сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z392" w:id="370"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z393" w:id="371"/>
+    <w:bookmarkStart w:name="z393" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а) о декларанте: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z394" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата рождения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z394" w:id="372"/>
-[...15 lines deleted...]
-      дата рождения;</w:t>
+    <w:bookmarkStart w:name="z395" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер и дата выдачи документа, подтверждающего право иностранного гражданина или лица без гражданства на пребывание (проживание) на территории государства-члена, в случае, если декларантом является лицо, не являющееся лицом государства-члена;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z395" w:id="373"/>
-[...15 lines deleted...]
-      номер и дата выдачи документа, подтверждающего право иностранного гражданина или лица без гражданства на пребывание (проживание) на территории государства-члена, в случае, если декларантом является лицо, не являющееся лицом государства-члена;</w:t>
+    <w:bookmarkStart w:name="z396" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) о наличных денежных средствах и (или) денежных инструментах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z396" w:id="374"/>
-[...15 lines deleted...]
-      б) о наличных денежных средствах и (или) денежных инструментах:</w:t>
+    <w:bookmarkStart w:name="z397" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сумма перемещаемых наличных денежных средств и (или) дорожных чеков и код валюты в соответствии с классификатором валют;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z397" w:id="375"/>
-[...15 lines deleted...]
-      сумма перемещаемых наличных денежных средств и (или) дорожных чеков и код валюты в соответствии с классификатором валют;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование денежного инструмента (за исключением дорожных чеков), наименование эмитента, дата выпуска, идентифицирующий номер (при наличии), номинальная стоимость либо соответствующая сумма в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент, и код валюты в соответствии с классификатором валют. В случае если номинальная стоимость отсутствует и невозможно определить сумму в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент, указывается количество денежных инструментов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z398" w:id="376"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z399" w:id="377"/>
+    <w:bookmarkStart w:name="z399" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в) о владельце наличных денежных средств и (или) денежных инструментов в случае, если перемещаемые наличные денежные средства и (или) денежные инструменты не являются собственностью декларанта, и сумме, номинальной стоимости или количестве таких наличных денежных средств и (или) денежных инструментов: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z400" w:id="378"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z400" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       фамилия, имя, отчество (при наличии) или наименование юридического лица; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z401" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адрес места жительства физического лица, в том числе индивидуального предпринимателя, зарегистрированного в соответствии с законодательством государства-члена, или место нахождения юридического лица:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z401" w:id="379"/>
-[...15 lines deleted...]
-      адрес места жительства физического лица, в том числе индивидуального предпринимателя, зарегистрированного в соответствии с законодательством государства-члена, или место нахождения юридического лица:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт в) предусматривается дополнить абзацем в соответствии с решением Коллегии Евразийской экономической комиссии от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступают в силу с 01.04.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z402" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код страны в соответствии с классификатором стран мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z402" w:id="380"/>
-[...15 lines deleted...]
-      код страны в соответствии с классификатором стран мира;</w:t>
+    <w:bookmarkStart w:name="z403" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-территориальная единица (регион, область, район и т. п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z403" w:id="381"/>
-[...15 lines deleted...]
-      административно-территориальная единица (регион, область, район и т. п.);</w:t>
+    <w:bookmarkStart w:name="z404" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      населенный пункт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z404" w:id="382"/>
-[...15 lines deleted...]
-      населенный пункт;</w:t>
+    <w:bookmarkStart w:name="z405" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица (бульвар, проспект и т. п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z405" w:id="383"/>
-[...15 lines deleted...]
-      улица (бульвар, проспект и т. п.);</w:t>
+    <w:bookmarkStart w:name="z406" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер дома;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z406" w:id="384"/>
-[...15 lines deleted...]
-      номер дома;</w:t>
+    <w:bookmarkStart w:name="z407" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер корпуса (строения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z407" w:id="385"/>
-[...15 lines deleted...]
-      номер корпуса (строения);</w:t>
+    <w:bookmarkStart w:name="z408" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер квартиры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z408" w:id="386"/>
-[...15 lines deleted...]
-      номер квартиры;</w:t>
+    <w:bookmarkStart w:name="z409" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сумма перемещаемых наличных денежных средств и (или) дорожных чеков, номинальная стоимость либо соответствующая сумма в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент, код валюты в соответствии с классификатором валют, количество и наименование денежных инструментов (в случае если номинальная стоимость отсутствует и невозможно определить сумму в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z409" w:id="387"/>
-[...15 lines deleted...]
-      сумма перемещаемых наличных денежных средств и (или) дорожных чеков, номинальная стоимость либо соответствующая сумма в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент, код валюты в соответствии с классификатором валют, количество и наименование денежных инструментов (в случае если номинальная стоимость отсутствует и невозможно определить сумму в валюте государства-члена или иностранной валюте, право на получение которой удостоверяет денежный инструмент);</w:t>
+    <w:bookmarkStart w:name="z410" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) об источнике происхождения наличных денежных средств и (или) денежных инструментов – "Заработная плата, доходы от предпринимательской деятельности физического лица", "Дивиденды и другие доходы от участия в уставном (акционерном и т. п.) капитале организаций", "Доходы от реализации движимого и (или) недвижимого имущества", "Безвозмездные трансферты, полученные от физических и (или) юридических лиц (материальная помощь, гранты и т. п.)", "Пенсия, стипендия, социальные пособия, алименты", "Доходы от аренды недвижимости и земельных участков", "Заемные средства", "Наследство" – путем заполнения соответствующих реквизитов структуры пассажирской таможенной декларации в виде электронного документа и (или) указывается иной источник их происхождения. Такие сведения могут указываться в кодированном виде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z410" w:id="388"/>
-[...15 lines deleted...]
-      г) об источнике происхождения наличных денежных средств и (или) денежных инструментов – "Заработная плата, доходы от предпринимательской деятельности физического лица", "Дивиденды и другие доходы от участия в уставном (акционерном и т. п.) капитале организаций", "Доходы от реализации движимого и (или) недвижимого имущества", "Безвозмездные трансферты, полученные от физических и (или) юридических лиц (материальная помощь, гранты и т. п.)", "Пенсия, стипендия, социальные пособия, алименты", "Доходы от аренды недвижимости и земельных участков", "Заемные средства", "Наследство" – путем заполнения соответствующих реквизитов структуры пассажирской таможенной декларации в виде электронного документа и (или) указывается иной источник их происхождения. Такие сведения могут указываться в кодированном виде;</w:t>
+    <w:bookmarkStart w:name="z411" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) о предполагаемом использовании наличных денежных средств и (или) денежных инструментов – "Текущие расходы (приобретение товаров и услуг)", "Инвестиции, включая приобретение недвижимости", "Безвозмездные трансферты в пользу физических лиц (материальная помощь и т. п.)", "Безвозмездные трансферты в пользу юридических лиц (благотворительность, пожертвования и т. п.)" – путем заполнения соответствующих реквизитов структуры пассажирской таможенной декларации в виде электронного документа и (или) указывается их иное предполагаемое использование. Такие сведения могут указываться в кодированном виде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z411" w:id="389"/>
-[...15 lines deleted...]
-      д) о предполагаемом использовании наличных денежных средств и (или) денежных инструментов – "Текущие расходы (приобретение товаров и услуг)", "Инвестиции, включая приобретение недвижимости", "Безвозмездные трансферты в пользу физических лиц (материальная помощь и т. п.)", "Безвозмездные трансферты в пользу юридических лиц (благотворительность, пожертвования и т. п.)" – путем заполнения соответствующих реквизитов структуры пассажирской таможенной декларации в виде электронного документа и (или) указывается их иное предполагаемое использование. Такие сведения могут указываться в кодированном виде;</w:t>
+    <w:bookmarkStart w:name="z412" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) о маршруте и способе перевозки наличных денежных средств и (или) денежных инструментов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z412" w:id="390"/>
-[...15 lines deleted...]
-      е) о маршруте и способе перевозки наличных денежных средств и (или) денежных инструментов:</w:t>
+    <w:bookmarkStart w:name="z413" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код страны в соответствии с классификатором стран мира, из которой вывозятся (были вывезены) наличные денежные средства и (или) денежные инструменты, и дата выезда декларанта из такой страны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z413" w:id="391"/>
-[...15 lines deleted...]
-      код страны в соответствии с классификатором стран мира, из которой вывозятся (были вывезены) наличные денежные средства и (или) денежные инструменты, и дата выезда декларанта из такой страны;</w:t>
+    <w:bookmarkStart w:name="z414" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код страны в соответствии с классификатором стран мира, являющейся конечным пунктом следования декларанта, и дата его въезда в эту страну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z414" w:id="392"/>
-[...15 lines deleted...]
-      код страны в соответствии с классификатором стран мира, являющейся конечным пунктом следования декларанта, и дата его въезда в эту страну;</w:t>
+    <w:bookmarkStart w:name="z415" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коды стран транзита в соответствии с классификатором стран мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z415" w:id="393"/>
-[...15 lines deleted...]
-      коды стран транзита в соответствии с классификатором стран мира;</w:t>
+    <w:bookmarkStart w:name="z416" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код вида транспорта в соответствии с классификатором видов транспорта и транспортировки товаров, которым декларант прибыл на таможенную территорию Союза либо убывает с таможенной территории Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z416" w:id="394"/>
-[...15 lines deleted...]
-      код вида транспорта в соответствии с классификатором видов транспорта и транспортировки товаров, которым декларант прибыл на таможенную территорию Союза либо убывает с таможенной территории Союза.</w:t>
+    <w:bookmarkStart w:name="z417" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 4 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются дополнительные сведения о товарах, наличие которых указано в реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графам 3.2 – 3.10 пассажирской таможенной декларации в виде документа на бумажном носителе, и (или) об иных товарах, подлежащих таможенному декларированию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z417" w:id="395"/>
-[...15 lines deleted...]
-      46. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 4 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются дополнительные сведения о товарах, наличие которых указано в реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графам 3.2 – 3.10 пассажирской таможенной декларации в виде документа на бумажном носителе, и (или) об иных товарах, подлежащих таможенному декларированию:</w:t>
+    <w:bookmarkStart w:name="z418" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование товара (категорий товаров) и его (их) описание (идентификационный номер (при наличии), товарный знак, материал, из которого изготовлен товар, цвет и т. п.) (для Республики Казахстан, Кыргызской Республики дополнительно указывается IMEI-код (международный идентификационный номер) в отношении абонентских устройств сотовой связи (смартфонов, телефонных аппаратов для сотовых сетей связи и планшетов с функцией сотовой связи));</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z418" w:id="396"/>
-[...15 lines deleted...]
-      наименование товара (категорий товаров) и его (их) описание (идентификационный номер (при наличии), товарный знак, материал, из которого изготовлен товар, цвет и т. п.);</w:t>
+    <w:bookmarkStart w:name="z419" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество товаров (с учетом фактически перемещаемой первичной упаковки, которая неотделима от товара до его потребления и (или) в которой товар представляется для розничной продажи) в килограммах и (или) дополнительных единицах измерения (литрах, штуках);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z419" w:id="397"/>
-[...15 lines deleted...]
-      количество товаров (с учетом фактически перемещаемой первичной упаковки, которая неотделима от товара до его потребления и (или) в которой товар представляется для розничной продажи) в килограммах и (или) дополнительных единицах измерения (литрах, штуках);</w:t>
+    <w:bookmarkStart w:name="z420" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость товаров (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z420" w:id="398"/>
-[...15 lines deleted...]
-      стоимость товаров (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют;</w:t>
+    <w:bookmarkStart w:name="z421" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код документа в соответствии с классификатором видов документов и сведений, даты и номера документа, подтверждающего соблюдение условий ввоза товаров с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименование органа, выдавшего соответствующий документ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z421" w:id="399"/>
-[...15 lines deleted...]
-      код документа в соответствии с классификатором видов документов и сведений, даты и номера документа, подтверждающего соблюдение условий ввоза товаров с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименование органа, выдавшего соответствующий документ.</w:t>
+    <w:bookmarkStart w:name="z422" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 4 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о товарах, не подлежащих таможенному декларированию, в случае осуществления таможенного декларирования таких товаров по желанию физического лица. При этом в отношении наличных денежных средств и (или) дорожных чеков, не подлежащих таможенному декларированию, в реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих колонке "Наименование товара и его описание (идентификационный номер и другие отличительные признаки), наименования, даты и номера документа, подтверждающего соблюдение условий ввоза с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименования органов, выдавших такие документы" пассажирской таможенной декларации в виде документа на бумажном носителе, производятся записи: "банкноты", "монеты", "дорожные чеки", в реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих колонке "Стоимость (в валюте государства – члена ЕАЭС, евро или долларах США)" пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сумма перемещаемых наличных денежных средств и (или) дорожных чеков и код валюты в соответствии с классификатором валют.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z422" w:id="400"/>
-[...15 lines deleted...]
-      В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 4 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о товарах, не подлежащих таможенному декларированию, в случае осуществления таможенного декларирования таких товаров по желанию физического лица. При этом в отношении наличных денежных средств и (или) дорожных чеков, не подлежащих таможенному декларированию, в реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих колонке "Наименование товара и его описание (идентификационный номер и другие отличительные признаки), наименования, даты и номера документа, подтверждающего соблюдение условий ввоза с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименования органов, выдавших такие документы" пассажирской таможенной декларации в виде документа на бумажном носителе, производятся записи: "банкноты", "монеты", "дорожные чеки", в реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих колонке "Стоимость (в валюте государства – члена ЕАЭС, евро или долларах США)" пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сумма перемещаемых наличных денежных средств и (или) дорожных чеков и код валюты в соответствии с классификатором валют.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 46 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z423" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 5 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о транспортных средствах для личного пользования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z423" w:id="401"/>
-[...15 lines deleted...]
-      47. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 5 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о транспортных средствах для личного пользования:</w:t>
+    <w:bookmarkStart w:name="z424" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) цель ввоза на таможенную территорию Союза и (или) нахождения на таможенной территории Союза либо вывоза с таможенной территории Союза транспортных средств для личного пользования. Такие сведения могут указываться в кодированном виде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z424" w:id="402"/>
-[...15 lines deleted...]
-      а) цель ввоза на таможенную территорию Союза и (или) нахождения на таможенной территории Союза либо вывоза с таможенной территории Союза транспортных средств для личного пользования. Такие сведения могут указываться в кодированном виде;</w:t>
+    <w:bookmarkStart w:name="z425" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) сведения о ввозе с освобождением от уплаты таможенных пошлин, налогов транспортного средства для личного пользования. Такие сведения могут указываться в кодированном виде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z425" w:id="403"/>
-[...15 lines deleted...]
-      б) сведения о ввозе с освобождением от уплаты таможенных пошлин, налогов транспортного средства для личного пользования. Такие сведения могут указываться в кодированном виде;</w:t>
+    <w:bookmarkStart w:name="z426" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) тип транспортного средства для личного пользования – авто- и мототранспортное средство для личного пользования, прицеп к авто- и мототранспортному средству для личного пользования, водное судно, воздушное судно. Такие сведения могут указываться в кодированном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z426" w:id="404"/>
-[...15 lines deleted...]
-      в) тип транспортного средства для личного пользования – авто- и мототранспортное средство для личного пользования, прицеп к авто- и мототранспортному средству для личного пользования, водное судно, воздушное судно. Такие сведения могут указываться в кодированном виде.</w:t>
+    <w:bookmarkStart w:name="z427" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении авто- и мототранспортного средства для личного пользования указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z427" w:id="405"/>
-[...15 lines deleted...]
-      В отношении авто- и мототранспортного средства для личного пользования указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z428" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код марки в соответствии с классификатором марок дорожных транспортных средств, модель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z428" w:id="406"/>
+    <w:bookmarkStart w:name="z429" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z430" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код страны регистрации в соответствии с классификатором стран мира (при наличии регистрации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z431" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z432" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочий объем двигателя (в кубических сантиметрах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z433" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер кузова (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z434" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер шасси (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z435" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      момент выпуска (дата изготовления);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z436" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z437" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении прицепа к авто- и мототранспортному средству для личного пользования указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z438" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код марки в соответствии с классификатором марок дорожных транспортных средств, модель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z429" w:id="407"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z439" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационный номер (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z430" w:id="408"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z440" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код страны регистрации в соответствии с классификатором стран мира (при наличии регистрации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z431" w:id="409"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z441" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z434" w:id="412"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z442" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер шасси (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z435" w:id="413"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z443" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       момент выпуска (дата изготовления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z436" w:id="414"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z444" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стоимость (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z439" w:id="417"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z445" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении водного судна указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z446" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z447" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационный номер (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z440" w:id="418"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z448" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код страны регистрации в соответствии с классификатором стран мира (при наличии регистрации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-[...138 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z448" w:id="426"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z449" w:id="427"/>
+    <w:bookmarkStart w:name="z449" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       стоимость (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z450" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      масса (в килограммах);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z450" w:id="428"/>
-[...15 lines deleted...]
-      масса (в килограммах);</w:t>
+    <w:bookmarkStart w:name="z451" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      длина корпуса (в метрах).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z451" w:id="429"/>
-[...15 lines deleted...]
-      длина корпуса (в метрах).</w:t>
+    <w:bookmarkStart w:name="z452" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении воздушного судна указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z452" w:id="430"/>
-[...15 lines deleted...]
-      В отношении воздушного судна указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z453" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z453" w:id="431"/>
-[...15 lines deleted...]
-      вид;</w:t>
+    <w:bookmarkStart w:name="z454" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z454" w:id="432"/>
-[...15 lines deleted...]
-      регистрационный номер (при наличии);</w:t>
+    <w:bookmarkStart w:name="z455" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код страны регистрации в соответствии с классификатором стран мира (при наличии регистрации);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z455" w:id="433"/>
-[...15 lines deleted...]
-      код страны регистрации в соответствии с классификатором стран мира (при наличии регистрации);</w:t>
+    <w:bookmarkStart w:name="z456" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z456" w:id="434"/>
-[...15 lines deleted...]
-      стоимость (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют;</w:t>
+    <w:bookmarkStart w:name="z457" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      масса аппарата в состоянии готовности к вылету за вычетом массы экипажа, топлива и оборудования, за исключением постоянно установленного оборудования (в килограммах);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z457" w:id="435"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z458" w:id="436"/>
+    <w:bookmarkStart w:name="z458" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       г) наименование и номер части транспортного средства для личного пользования, замененной в государстве, не являющемся членом Союза, и подлежащей учету (регистрации) в соответствующих уполномоченных государственных органах государств-членов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z459" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих строке "дата" пассажирской таможенной декларации в виде документа на бумажном носителе, указывается дата заполнения пассажирской таможенной декларации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z459" w:id="437"/>
-[...15 lines deleted...]
-      48. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих строке "дата" пассажирской таможенной декларации в виде документа на бумажном носителе, указывается дата заполнения пассажирской таможенной декларации.</w:t>
+    <w:bookmarkStart w:name="z460" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих строке "Ф. И. О. лица, действующего от имени и по поручению декларанта, реквизиты документа" пассажирской таможенной декларации в виде документа на бумажном носителе, указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z460" w:id="438"/>
-[...15 lines deleted...]
-      В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих строке "Ф. И. О. лица, действующего от имени и по поручению декларанта, реквизиты документа" пассажирской таможенной декларации в виде документа на бумажном носителе, указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z461" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае осуществления таможенного декларирования таможенным представителем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z461" w:id="439"/>
-[...15 lines deleted...]
-      в случае осуществления таможенного декларирования таможенным представителем:</w:t>
+    <w:bookmarkStart w:name="z462" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии), должность работника таможенного представителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z462" w:id="440"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при наличии), должность работника таможенного представителя;</w:t>
+    <w:bookmarkStart w:name="z463" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер юридического лица в реестре таможенных представителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z463" w:id="441"/>
-[...15 lines deleted...]
-      регистрационный номер юридического лица в реестре таможенных представителей;</w:t>
+    <w:bookmarkStart w:name="z464" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер и дата договора таможенного представителя с декларантом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z464" w:id="442"/>
-[...15 lines deleted...]
-      номер и дата договора таможенного представителя с декларантом;</w:t>
+    <w:bookmarkStart w:name="z465" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае осуществления таможенного декларирования лицом, действующим от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z465" w:id="443"/>
-[...15 lines deleted...]
-      в случае осуществления таможенного декларирования лицом, действующим от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107:</w:t>
+    <w:bookmarkStart w:name="z466" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z466" w:id="444"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при наличии);</w:t>
+    <w:bookmarkStart w:name="z467" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о документе, удостоверяющем личность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z467" w:id="445"/>
-[...15 lines deleted...]
-      сведения о документе, удостоверяющем личность:</w:t>
+    <w:bookmarkStart w:name="z468" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование документа или код документа в соответствии с классификатором видов документов, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z468" w:id="446"/>
+    <w:bookmarkStart w:name="z469" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код страны, уполномоченным органом которой выдан документ, в соответствии с классификатором стран мира;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z470" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      серия (при наличии) и номер документа (через пробел);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z471" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата выдачи документа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z472" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер и дата доверенности, указанной в пункте 1 приложения № 5 к Решению № 107.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z473" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Реквизиты структуры пассажирской таможенной декларации в виде электронного документа, соответствующие полю "Для служебных отметок" пассажирской таможенной декларации в виде документа на бумажном носителе, заполняются в порядке, предусмотренном пунктом 24 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z474" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VI. Порядок заполнения пассажирской таможенной декларации в виде электронного документа, используемой для помещения товаров под таможенную процедуру таможенного транзита</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z475" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 1 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о декларанте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z476" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) фамилия, имя, отчество (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z477" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) сведения о документе, удостоверяющем личность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z478" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование документа или код документа в соответствии с классификатором видов документов, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z469" w:id="447"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z479" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код страны, уполномоченным органом которой выдан документ, в соответствии с классификатором стран мира;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z470" w:id="448"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z480" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       серия (при наличии) и номер документа (через пробел);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-[...176 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z480" w:id="458"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z481" w:id="459"/>
+    <w:bookmarkStart w:name="z481" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дата выдачи документа; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z482" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) сведения об адресе постоянного места жительства (регистрации) и (или) адресе временного проживания (пребывания) в государстве-члене:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z482" w:id="460"/>
-[...15 lines deleted...]
-      в) сведения об адресе постоянного места жительства (регистрации) и (или) адресе временного проживания (пребывания) в государстве-члене:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт в) предусматривается дополнить абзацем в соответствии с решением Коллегии Евразийской экономической комиссии от 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступают в силу с 01.04.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z483" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код страны в соответствии с классификатором стран мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z483" w:id="461"/>
-[...15 lines deleted...]
-      код страны в соответствии с классификатором стран мира;</w:t>
+    <w:bookmarkStart w:name="z484" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-территориальная единица (регион, область, район и т. п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z484" w:id="462"/>
-[...15 lines deleted...]
-      административно-территориальная единица (регион, область, район и т. п.);</w:t>
+    <w:bookmarkStart w:name="z485" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      населенный пункт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z485" w:id="463"/>
-[...15 lines deleted...]
-      населенный пункт;</w:t>
+    <w:bookmarkStart w:name="z486" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улица (бульвар, проспект и т. п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z486" w:id="464"/>
-[...15 lines deleted...]
-      улица (бульвар, проспект и т. п.);</w:t>
+    <w:bookmarkStart w:name="z487" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер дома;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z487" w:id="465"/>
-[...15 lines deleted...]
-      номер дома;</w:t>
+    <w:bookmarkStart w:name="z488" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер корпуса (строения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z488" w:id="466"/>
-[...15 lines deleted...]
-      номер корпуса (строения);</w:t>
+    <w:bookmarkStart w:name="z489" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер квартиры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z489" w:id="467"/>
-[...15 lines deleted...]
-      номер квартиры;</w:t>
+    <w:bookmarkStart w:name="z490" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) код страны отправления и код страны назначения в соответствии с классификатором стран мира.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z490" w:id="468"/>
-[...15 lines deleted...]
-      г) код страны отправления и код страны назначения в соответствии с классификатором стран мира.</w:t>
+    <w:bookmarkStart w:name="z491" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 2.1 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о способе перемещения товаров и транспортных средств для личного пользования – "Сопровождаемый багаж, включая ручную кладь". Такие сведения могут указываться в кодированном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z491" w:id="469"/>
-[...15 lines deleted...]
-      51. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 2.1 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о способе перемещения товаров и транспортных средств для личного пользования – "Сопровождаемый багаж, включая ручную кладь". Такие сведения могут указываться в кодированном виде.</w:t>
+    <w:bookmarkStart w:name="z492" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 3 пассажирской таможенной декларации в виде документа на бумажном носителе, производится запись: "Транзит". Такие сведения могут указываться в кодированном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z492" w:id="470"/>
-[...15 lines deleted...]
-      52. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 3 пассажирской таможенной декларации в виде документа на бумажном носителе, производится запись: "Транзит". Такие сведения могут указываться в кодированном виде.</w:t>
+    <w:bookmarkStart w:name="z493" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 3.2 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о наличии товаров, ввозимых с освобождением от уплаты таможенных пошлин, налогов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z493" w:id="471"/>
-[...15 lines deleted...]
-      53. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 3.2 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о наличии товаров, ввозимых с освобождением от уплаты таможенных пошлин, налогов.</w:t>
+    <w:bookmarkStart w:name="z494" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графам 3.4 – 3.10 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о наличии товаров, в отношении которых подлежат соблюдению запреты и ограничения в соответствии со статьей 7 Таможенного кодекса и требуется представление документов и (или) сведений, подтверждающих соблюдение таких запретов и ограничений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z494" w:id="472"/>
-[...15 lines deleted...]
-      В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графам 3.4 – 3.10 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о наличии товаров, в отношении которых подлежат соблюдению запреты и ограничения в соответствии со статьей 7 Таможенного кодекса и требуется представление документов и (или) сведений, подтверждающих соблюдение таких запретов и ограничений.</w:t>
+    <w:bookmarkStart w:name="z495" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 4 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о товарах, наличие которых указано в реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графам 3.2, 3.4 – 3.10 пассажирской таможенной декларации в виде документа на бумажном носителе, и (или) об иных товарах, помещаемых под таможенную процедуру таможенного транзита:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z495" w:id="473"/>
-[...15 lines deleted...]
-      54. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 4 пассажирской таможенной декларации в виде документа на бумажном носителе, указываются сведения о товарах, наличие которых указано в реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графам 3.2, 3.4 – 3.10 пассажирской таможенной декларации в виде документа на бумажном носителе, и (или) об иных товарах, помещаемых под таможенную процедуру таможенного транзита:</w:t>
+    <w:bookmarkStart w:name="z496" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) наименование товара (категорий товаров) и его (их) описание (идентификационный номер (при наличии), товарный знак, материал, из которого изготовлен товар, цвет и т. п.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z496" w:id="474"/>
-[...15 lines deleted...]
-      а) наименование товара (категорий товаров) и его (их) описание (идентификационный номер (при наличии), товарный знак, материал, из которого изготовлен товар, цвет и т. п.);</w:t>
+    <w:bookmarkStart w:name="z497" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) общее количество всех товаров (с учетом фактически перемещаемой первичной упаковки, которая неотделима от товара до его потребления и (или) в которой товар представляется для розничной продажи) в килограммах и (или) дополнительных единицах измерения (литрах, штуках);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z497" w:id="475"/>
-[...15 lines deleted...]
-      б) общее количество всех товаров (с учетом фактически перемещаемой первичной упаковки, которая неотделима от товара до его потребления и (или) в которой товар представляется для розничной продажи) в килограммах и (или) дополнительных единицах измерения (литрах, штуках);</w:t>
+    <w:bookmarkStart w:name="z498" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) общая стоимость всех товаров (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z498" w:id="476"/>
-[...15 lines deleted...]
-      в) общая стоимость всех товаров (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют;</w:t>
+    <w:bookmarkStart w:name="z499" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) код документа в соответствии с классификатором видов документов и сведений, даты и номера документа, подтверждающего соблюдение условий ввоза товаров с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименование органа, выдавшего соответствующий документ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z499" w:id="477"/>
-[...15 lines deleted...]
-      г) код документа в соответствии с классификатором видов документов и сведений, даты и номера документа, подтверждающего соблюдение условий ввоза товаров с освобождением от уплаты таможенных пошлин, налогов, и (или) документа, подтверждающего соблюдение ограничений, а также наименование органа, выдавшего соответствующий документ;</w:t>
+    <w:bookmarkStart w:name="z500" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) код документа в соответствии с классификатором видов документов и сведений, дата и номер документа, подтверждающего предоставление обеспечения исполнения обязанности по уплате таможенных пошлин, налогов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z500" w:id="478"/>
-[...15 lines deleted...]
-      д) код документа в соответствии с классификатором видов документов и сведений, дата и номер документа, подтверждающего предоставление обеспечения исполнения обязанности по уплате таможенных пошлин, налогов.</w:t>
+    <w:bookmarkStart w:name="z501" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 5 пассажирской таможенной декларации в виде документа на бумажном носителе, производится запись: "Транзит" и указываются сведения о транспортных средствах для личного пользования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z501" w:id="479"/>
-[...15 lines deleted...]
-      55. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих графе 5 пассажирской таможенной декларации в виде документа на бумажном носителе, производится запись: "Транзит" и указываются сведения о транспортных средствах для личного пользования:</w:t>
+    <w:bookmarkStart w:name="z502" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) сведения о ввозе транспортного средства для личного пользования с освобождением от уплаты таможенных пошлин, налогов. Такие сведения могут указываться в кодированном виде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z502" w:id="480"/>
-[...15 lines deleted...]
-      а) сведения о ввозе транспортного средства для личного пользования с освобождением от уплаты таможенных пошлин, налогов. Такие сведения могут указываться в кодированном виде;</w:t>
+    <w:bookmarkStart w:name="z503" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) тип транспортного средства для личного пользования – авто- и мототранспортное средство для личного пользования, прицеп к авто- и мототранспортному средству для личного пользования, водное судно, воздушное судно. Такие сведения могут указываться в кодированном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z503" w:id="481"/>
-[...15 lines deleted...]
-      б) тип транспортного средства для личного пользования – авто- и мототранспортное средство для личного пользования, прицеп к авто- и мототранспортному средству для личного пользования, водное судно, воздушное судно. Такие сведения могут указываться в кодированном виде.</w:t>
+    <w:bookmarkStart w:name="z504" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении авто- и мототранспортного средства для личного пользования указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z504" w:id="482"/>
-[...15 lines deleted...]
-      В отношении авто- и мототранспортного средства для личного пользования указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z505" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код марки в соответствии с классификатором марок дорожных транспортных средств, модель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z505" w:id="483"/>
+    <w:bookmarkStart w:name="z506" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z507" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код страны регистрации в соответствии с классификатором стран мира (при наличии регистрации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z508" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z509" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочий объем двигателя (в кубических сантиметрах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z510" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер кузова (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z511" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер шасси (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z512" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      момент выпуска (дата изготовления);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z513" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z514" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении прицепа к авто- и мототранспортному средству для личного пользования указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z515" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код марки в соответствии с классификатором марок дорожных транспортных средств, модель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z506" w:id="484"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z516" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационный номер (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z507" w:id="485"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z517" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код страны регистрации в соответствии с классификатором стран мира (при наличии регистрации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z508" w:id="486"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z518" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z511" w:id="489"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z519" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер шасси (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z512" w:id="490"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z520" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       момент выпуска (дата изготовления);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z513" w:id="491"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z521" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стоимость (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z516" w:id="494"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z522" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении водного судна указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z523" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z524" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационный номер (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z517" w:id="495"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z525" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код страны регистрации в соответствии с классификатором стран мира (при наличии регистрации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-[...138 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z525" w:id="503"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z526" w:id="504"/>
+    <w:bookmarkStart w:name="z526" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       стоимость (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z527" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      масса (в килограммах);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z527" w:id="505"/>
-[...15 lines deleted...]
-      масса (в килограммах);</w:t>
+    <w:bookmarkStart w:name="z528" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      длина корпуса (в метрах).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z528" w:id="506"/>
-[...15 lines deleted...]
-      длина корпуса (в метрах).</w:t>
+    <w:bookmarkStart w:name="z529" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении воздушного судна указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z529" w:id="507"/>
-[...15 lines deleted...]
-      В отношении воздушного судна указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z530" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z530" w:id="508"/>
-[...15 lines deleted...]
-      вид;</w:t>
+    <w:bookmarkStart w:name="z531" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z531" w:id="509"/>
-[...15 lines deleted...]
-      регистрационный номер (при наличии);</w:t>
+    <w:bookmarkStart w:name="z532" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код страны регистрации в соответствии с классификатором стран мира (при наличии регистрации);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z532" w:id="510"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z533" w:id="511"/>
+    <w:bookmarkStart w:name="z533" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       стоимость (в валюте государства-члена, евро или долларах США) и код валюты в соответствии с классификатором валют; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z534" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      масса аппарата в состоянии готовности к вылету за вычетом массы экипажа, топлива и оборудования, за исключением постоянно установленного оборудования (в килограммах).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z534" w:id="512"/>
-[...15 lines deleted...]
-      масса аппарата в состоянии готовности к вылету за вычетом массы экипажа, топлива и оборудования, за исключением постоянно установленного оборудования (в килограммах).</w:t>
+    <w:bookmarkStart w:name="z535" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих строке "дата" пассажирской таможенной декларации в виде документа на бумажном носителе, указывается дата заполнения пассажирской таможенной декларации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z535" w:id="513"/>
-[...15 lines deleted...]
-      56. В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих строке "дата" пассажирской таможенной декларации в виде документа на бумажном носителе, указывается дата заполнения пассажирской таможенной декларации.</w:t>
+    <w:bookmarkStart w:name="z536" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих строке "Ф. И. О. лица, действующего от имени и по поручению декларанта, реквизиты документа" пассажирской таможенной декларации в виде документа на бумажном носителе, указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z536" w:id="514"/>
-[...15 lines deleted...]
-      В реквизитах структуры пассажирской таможенной декларации в виде электронного документа, соответствующих строке "Ф. И. О. лица, действующего от имени и по поручению декларанта, реквизиты документа" пассажирской таможенной декларации в виде документа на бумажном носителе, указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z537" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае осуществления таможенного декларирования таможенным представителем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z537" w:id="515"/>
-[...15 lines deleted...]
-      в случае осуществления таможенного декларирования таможенным представителем:</w:t>
+    <w:bookmarkStart w:name="z538" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии), должность работника таможенного представителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z538" w:id="516"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при наличии), должность работника таможенного представителя;</w:t>
+    <w:bookmarkStart w:name="z539" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрационный номер юридического лица в реестре таможенных представителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z539" w:id="517"/>
-[...15 lines deleted...]
-      регистрационный номер юридического лица в реестре таможенных представителей;</w:t>
+    <w:bookmarkStart w:name="z540" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер и дата договора таможенного представителя с декларантом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z540" w:id="518"/>
-[...15 lines deleted...]
-      номер и дата договора таможенного представителя с декларантом;</w:t>
+    <w:bookmarkStart w:name="z541" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае осуществления таможенного декларирования лицом, действующим от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z541" w:id="519"/>
-[...15 lines deleted...]
-      в случае осуществления таможенного декларирования лицом, действующим от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107:</w:t>
+    <w:bookmarkStart w:name="z542" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z542" w:id="520"/>
-[...15 lines deleted...]
-      фамилия, имя, отчество (при наличии);</w:t>
+    <w:bookmarkStart w:name="z543" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о документе, удостоверяющем личность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z543" w:id="521"/>
-[...15 lines deleted...]
-      сведения о документе, удостоверяющем личность:</w:t>
+    <w:bookmarkStart w:name="z544" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование документа или код документа в соответствии с классификатором видов документов, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z544" w:id="522"/>
-[...15 lines deleted...]
-      наименование документа или код документа в соответствии с классификатором видов документов, удостоверяющих личность;</w:t>
+    <w:bookmarkStart w:name="z545" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код страны, уполномоченным органом которой выдан документ, в соответствии с классификатором стран мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z545" w:id="523"/>
-[...15 lines deleted...]
-      код страны, уполномоченным органом которой выдан документ, в соответствии с классификатором стран мира;</w:t>
+    <w:bookmarkStart w:name="z546" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      серия (при наличии) и номер документа (через пробел);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z546" w:id="524"/>
-[...15 lines deleted...]
-      серия (при наличии) и номер документа (через пробел);</w:t>
+    <w:bookmarkStart w:name="z547" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата выдачи документа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z547" w:id="525"/>
-[...15 lines deleted...]
-      дата выдачи документа;</w:t>
+    <w:bookmarkStart w:name="z548" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер и дата доверенности, указанной в пункте 1 приложения № 5 к Решению № 107.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z548" w:id="526"/>
-[...15 lines deleted...]
-      номер и дата доверенности, указанной в пункте 1 приложения № 5 к Решению № 107.</w:t>
+    <w:bookmarkStart w:name="z549" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Реквизиты структуры пассажирской таможенной декларации в виде электронного документа, соответствующие полю "Для служебных отметок" пассажирской таможенной декларации в виде документа на бумажном носителе, заполняются в порядке, предусмотренном пунктом 31 настоящего Порядка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z549" w:id="527"/>
-[...15 lines deleted...]
-      57. Реквизиты структуры пассажирской таможенной декларации в виде электронного документа, соответствующие полю "Для служебных отметок" пассажирской таможенной декларации в виде документа на бумажном носителе, заполняются в порядке, предусмотренном пунктом 31 настоящего Порядка.</w:t>
+    <w:bookmarkStart w:name="z550" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VII. Порядок совершения таможенных операций, связанных с изменением (дополнением) сведений, заявленных в пассажирской таможенной декларации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z550" w:id="528"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> VII. Порядок совершения таможенных операций, связанных с изменением (дополнением) сведений, заявленных в пассажирской таможенной декларации</w:t>
+    <w:bookmarkStart w:name="z551" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Внесение изменений (дополнений) в сведения, заявленные в пассажирской таможенной декларации в виде документа на бумажном носителе, до выпуска товаров осуществляется при соблюдении условий, установленных пунктом 1 статьи 112 Таможенного кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z551" w:id="529"/>
-[...15 lines deleted...]
-      58. Внесение изменений (дополнений) в сведения, заявленные в пассажирской таможенной декларации в виде документа на бумажном носителе, до выпуска товаров осуществляется при соблюдении условий, установленных пунктом 1 статьи 112 Таможенного кодекса.</w:t>
+    <w:bookmarkStart w:name="z552" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С разрешения таможенного органа до выпуска товаров лицо, осуществившее таможенное декларирование товаров, вносит от руки изменения (дополнения) в 2 экземпляра пассажирской таможенной декларации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z552" w:id="530"/>
-[...15 lines deleted...]
-      С разрешения таможенного органа до выпуска товаров лицо, осуществившее таможенное декларирование товаров, вносит от руки изменения (дополнения) в 2 экземпляра пассажирской таможенной декларации.</w:t>
+    <w:bookmarkStart w:name="z553" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо таможенного органа заверяет внесенные изменения (дополнения) оттиском личной номерной печати с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z553" w:id="531"/>
-[...15 lines deleted...]
-      Должностное лицо таможенного органа заверяет внесенные изменения (дополнения) оттиском личной номерной печати с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год).</w:t>
+    <w:bookmarkStart w:name="z554" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. В случае необходимости изменения (дополнения) сведений, заявленных в пассажирской таможенной декларации в виде электронного документа, до выпуска товаров лицо, осуществившее таможенное декларирование товаров, осуществляет отзыв пассажирской таможенной декларации в соответствии со статьей 113 Таможенного кодекса и подачу новой пассажирской таможенной декларации в виде электронного документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z554" w:id="532"/>
-[...15 lines deleted...]
-      59. В случае необходимости изменения (дополнения) сведений, заявленных в пассажирской таможенной декларации в виде электронного документа, до выпуска товаров лицо, осуществившее таможенное декларирование товаров, осуществляет отзыв пассажирской таможенной декларации в соответствии со статьей 113 Таможенного кодекса и подачу новой пассажирской таможенной декларации в виде электронного документа.</w:t>
+    <w:bookmarkStart w:name="z555" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. В случае, установленном подпунктом "д" пункта 2 Решения Коллегии Евразийской экономической комиссии от 23 июля 2019 г. № 124, внесение изменений (дополнений) в сведения, заявленные в пассажирской таможенной декларации в виде документа на бумажном носителе, после выпуска товаров осуществляется на основании обращения декларанта, таможенного представителя или лица, действующего от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107, составленного в произвольной письменной форме с указанием регистрационного номера пассажирской таможенной декларации, в которую вносятся изменения, перечня вносимых изменений (дополнений) и обоснованием необходимости внесения таких изменений (дополнений) (далее – письменное обращение).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z555" w:id="533"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z556" w:id="534"/>
+    <w:bookmarkStart w:name="z556" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К письменному обращению прилагаются экземпляр пассажирской таможенной декларации, предназначенный для декларанта, с внесенными от руки изменениями (дополнениями) и документы или их копии, подтверждающие необходимость внесения таких изменений (дополнений). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z557" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Письменное обращение подается (направляется) в таможенный орган, в котором зарегистрирована пассажирская таможенная декларация, не позднее окончания срока хранения такой пассажирской таможенной декларации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z557" w:id="535"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z558" w:id="536"/>
+    <w:bookmarkStart w:name="z558" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При принятии таможенным органом решения о внесении изменений (дополнений) в сведения, заявленные в пассажирской таможенной декларации, внесенные в пассажирскую таможенную декларацию изменения (дополнения) заверяются оттиском личной номерной печати должностного лица таможенного органа с проставлением даты в формате дд.мм.гггг (день, месяц, календарный год). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z559" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экземпляр пассажирской таможенной декларации с внесенными и заверенными изменениями (дополнениями) возвращается лицу, подавшему письменное обращение, а его копия и письменное обращение хранятся в таможенном органе вместе с экземпляром пассажирской таможенной декларации, предназначенным для таможенного органа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z559" w:id="537"/>
-[...15 lines deleted...]
-      Экземпляр пассажирской таможенной декларации с внесенными и заверенными изменениями (дополнениями) возвращается лицу, подавшему письменное обращение, а его копия и письменное обращение хранятся в таможенном органе вместе с экземпляром пассажирской таможенной декларации, предназначенным для таможенного органа.</w:t>
+    <w:bookmarkStart w:name="z560" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При принятии таможенным органом решения об отказе во внесении изменений (дополнений) в сведения, заявленные в пассажирской таможенной декларации, таможенный орган в письменной форме информирует об этом лицо, подавшее письменное обращение, и возвращает экземпляр пассажирской таможенной декларации без заверения оттиском личной номерной печати должностного лица таможенного органа внесенных в пассажирскую таможенную декларацию изменений (дополнений).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z560" w:id="538"/>
-[...15 lines deleted...]
-      При принятии таможенным органом решения об отказе во внесении изменений (дополнений) в сведения, заявленные в пассажирской таможенной декларации, таможенный орган в письменной форме информирует об этом лицо, подавшее письменное обращение, и возвращает экземпляр пассажирской таможенной декларации без заверения оттиском личной номерной печати должностного лица таможенного органа внесенных в пассажирскую таможенную декларацию изменений (дополнений).</w:t>
+    <w:bookmarkStart w:name="z561" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. В случае, установленном подпунктом "д" пункта 2 Решения Коллегии Евразийской экономической комиссии от 23 июля 2019 г. № 124, внесение изменений (дополнений) в сведения, заявленные в пассажирской таможенной декларации в виде электронного документа, после выпуска товаров осуществляется на основании обращения декларанта, таможенного представителя или лица, действующего от имени и по поручению декларанта в случаях, определенных приложением № 5 к Решению № 107, заполненного в соответствии со структурой, определенной для пассажирской таможенной декларации, с указанием регистрационного номера пассажирской таможенной декларации, в которую вносятся изменения, вносимых изменений (дополнений) и обоснованием необходимости внесения таких изменений (дополнений) (далее – электронное обращение).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z561" w:id="539"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z562" w:id="540"/>
+    <w:bookmarkStart w:name="z562" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К электронному обращению прилагаются электронные документы или сканированные копии документов, подтверждающие необходимость внесения изменений (дополнений) в сведения, заявленные в пассажирской таможенной декларации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z563" w:id="541"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z563" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При принятии таможенным органом решения о внесении изменений (дополнений) в сведения, заявленные в пассажирской таможенной декларации, пассажирская таможенная декларация в виде электронного документа с внесенными изменениями (дополнениями) направляется таким таможенным органом посредством информационной системы таможенного органа лицу, подавшему электронное обращение. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z564" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При принятии таможенным органом решения об отказе во внесении изменений (дополнений) в сведения, заявленные в пассажирской таможенной декларации, такой таможенный орган уведомляет посредством информационной системы таможенного органа об этом лицо, подавшее электронное обращение.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z564" w:id="542"/>
-[...15 lines deleted...]
-      При принятии таможенным органом решения об отказе во внесении изменений (дополнений) в сведения, заявленные в пассажирской таможенной декларации, такой таможенный орган уведомляет посредством информационной системы таможенного органа об этом лицо, подавшее электронное обращение.</w:t>
+    <w:bookmarkStart w:name="z565" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. В случае если письменное или электронное обращение содержит сведения, необходимые в соответствии с законодательством государства-члена для возврата (зачета) сумм излишне уплаченных и (или) излишне взысканных таможенных пошлин, налогов, оно рассматривается в качестве заявления на возврат (зачет), если в соответствии с законодательством государства-члена возврат (зачет) сумм излишне уплаченных и (или) излишне взысканных таможенных пошлин, налогов производится по заявлению плательщика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z565" w:id="543"/>
-[...15 lines deleted...]
-      62. В случае если письменное или электронное обращение содержит сведения, необходимые в соответствии с законодательством государства-члена для возврата (зачета) сумм излишне уплаченных и (или) излишне взысканных таможенных пошлин, налогов, оно рассматривается в качестве заявления на возврат (зачет), если в соответствии с законодательством государства-члена возврат (зачет) сумм излишне уплаченных и (или) излишне взысканных таможенных пошлин, налогов производится по заявлению плательщика.</w:t>
+    <w:bookmarkStart w:name="z566" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z566" w:id="544"/>
-[...15 lines deleted...]
-      ______________</w:t>
+    <w:bookmarkStart w:name="z567" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение к пассажирской таможенной декларации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z567" w:id="545"/>
-[...15 lines deleted...]
-      Приложение к пассажирской таможенной декларации</w:t>
+    <w:bookmarkStart w:name="z568" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z568" w:id="546"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z569" w:id="547"/>
+    <w:bookmarkStart w:name="z569" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -21922,149 +22260,149 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>декларанта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z570" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дополнительные сведения о декларанте:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z570" w:id="548"/>
-[...15 lines deleted...]
-      1. Дополнительные сведения о декларанте:</w:t>
+    <w:bookmarkStart w:name="z571" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___/____/________ __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z571" w:id="549"/>
-[...15 lines deleted...]
-      ___/____/________ __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z572" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (дата рождения) (номер и дата выдачи визы (реквизиты документа, подтверждающего право иностранного гражданина или</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z572" w:id="550"/>
-[...15 lines deleted...]
-       (дата рождения) (номер и дата выдачи визы (реквизиты документа, подтверждающего право иностранного гражданина или</w:t>
+    <w:bookmarkStart w:name="z573" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       лица без гражданства на пребывание (проживание) на территории государства – члена ЕАЭС)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z573" w:id="551"/>
-[...15 lines deleted...]
-       лица без гражданства на пребывание (проживание) на территории государства – члена ЕАЭС)</w:t>
+    <w:bookmarkStart w:name="z574" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Сведения о наличных денежных средствах и (или) денежных инструментах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z574" w:id="552"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2.1. Наличные денежные средства и дорожные чеки:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24396,86 +24734,86 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z577" w:id="553"/>
+    <w:bookmarkStart w:name="z577" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Сведения о владельце наличных денежных средств и (или) денежных инструментов:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z578" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (заполняется в случае, если декларант не является собственником)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z578" w:id="554"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="554"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24509,126 +24847,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при наличии) физического лица, в том числе индивидуального предпринимателя, зарегистрированного в соответствии с законодательством государства – члена ЕАЭС, или наименование юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z579" w:id="555"/>
+          <w:bookmarkStart w:name="z579" w:id="554"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Адрес места жительства физического лица, в том числе индивидуального предпринимателя, зарегистрированного </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="555"/>
+          <w:bookmarkEnd w:id="554"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 в соответствии с законодательством государства – члена ЕАЭС, или место нахождения юридического лица </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z580" w:id="556"/>
+          <w:bookmarkStart w:name="z580" w:id="555"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, номинальная стоимость наличных денежных средств и (или) денежных инструментов, наименование валюты и (или) количество и наименование денежных инструментов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="556"/>
+          <w:bookmarkEnd w:id="555"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25414,68 +25752,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z581" w:id="557"/>
+    <w:bookmarkStart w:name="z581" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Сведения об источнике происхождения наличных денежных средств и (или) денежных инструментов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkEnd w:id="556"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -25793,70 +26131,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 предпринимательской деятельности физического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z582" w:id="558"/>
+          <w:bookmarkStart w:name="z582" w:id="557"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 уставном (акционерном </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="558"/>
+          <w:bookmarkEnd w:id="557"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 и т. п.) капитале организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -25887,70 +26225,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 недвижимого имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z583" w:id="559"/>
+          <w:bookmarkStart w:name="z583" w:id="558"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 полученные от физических и (или) юридических лиц (материальная помощь, гранты и т. п.)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="559"/>
+          <w:bookmarkEnd w:id="558"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26474,88 +26812,88 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z584" w:id="560"/>
+    <w:bookmarkStart w:name="z584" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прочее (указать) ____________________________________________________________________________________ .</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z585" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Сведения о предполагаемом использовании наличных денежных средств и (или) денежных инструментов:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z585" w:id="561"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="561"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -27040,150 +27378,150 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z586" w:id="562"/>
+          <w:bookmarkStart w:name="z586" w:id="561"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 юридических лиц</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="562"/>
+          <w:bookmarkEnd w:id="561"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (благотворительность, пожертвования и т. п.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z587" w:id="563"/>
+    <w:bookmarkStart w:name="z587" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прочее (указать) ____________________________________________________________________________________ .</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z588" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Сведения о маршруте и способе перевозки наличных денежных средств и (или) денежных инструментов:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z588" w:id="564"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 6. Сведения о маршруте и способе перевозки наличных денежных средств и (или) денежных инструментов:</w:t>
+    <w:bookmarkStart w:name="z589" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________ _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z589" w:id="565"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z590" w:id="566"/>
+    <w:bookmarkStart w:name="z590" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -27338,141 +27676,141 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>дата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>въезда)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z591" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________________________________ .</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z591" w:id="567"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z592" w:id="568"/>
+    <w:bookmarkStart w:name="z592" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(страны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>транзита)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z593" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вид транспорта, которым осуществляется ввоз на таможенную территорию ЕАЭС или вывоз с таможенной территории ЕАЭС наличных денежных средств и (или) денежных инструментов:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z593" w:id="569"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="569"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -27852,109 +28190,109 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z594" w:id="570"/>
+    <w:bookmarkStart w:name="z594" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прочее (указать) _____________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z595" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мне известно, что сообщение в пассажирской таможенной декларации недостоверных сведений влечет за собой ответственность в соответствии с законодательством государства – члена ЕАЭС.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z595" w:id="571"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Мне известно, что сообщение в пассажирской таможенной декларации недостоверных сведений влечет за собой ответственность в соответствии с законодательством государства – члена ЕАЭС.</w:t>
+    <w:bookmarkStart w:name="z596" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____/____/_____ ______________ _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z596" w:id="572"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z597" w:id="573"/>
+    <w:bookmarkStart w:name="z597" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -28219,71 +28557,71 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>реквизиты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>документа)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z598" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ----------------------------------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z598" w:id="574"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="574"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>