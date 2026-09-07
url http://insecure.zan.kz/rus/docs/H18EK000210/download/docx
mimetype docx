--- v0 (2025-12-25)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="42236c0" w14:textId="42236c0">
+    <w:p w14:paraId="bf93fb7" w14:textId="bf93fb7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6777,2719 +6777,2659 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иные понятия, используемые в настоящей Методологии, применяются в значениях, определенных Договором, Таможенным кодексом и иными международными договорами и актами, составляющими право Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z205" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> III. Источники информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z206" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основными источниками информации для ведения статистики внешней торговли товарами являются сведения, содержащиеся в декларациях на товары, декларациях на товары электронной торговли и иных документах, представляемых таможенным органам государств-членов (далее – таможенные документы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции решения Коллегии Евразийской экономической комиссии от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...48 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="210"/>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В целях ведения статистики внешней торговли товарами сведения, содержащиеся в таможенных документах, используются в объеме, необходимом для проведения наблюдения по основным показателям статистики внешней торговли товарами, указанным в пункте 25 настоящей Методологии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z208" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z208" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> IV. Сфера охвата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z209" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z209" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учет товаров в статистике внешней торговли товарами осуществляется на основании общей системы торговли, предполагающей учет всех перемещаемых между государством-членом и третьими странами товаров, которые добавляются к запасам материальных ресурсов государства-члена в результате их ввоза на территорию государства-члена с территории третьей страны либо уменьшают запасы материальных ресурсов государства-члена в результате их вывоза с территории государства-члена на территорию третьей страны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z210" w:id="213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z210" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдельные категории товаров, определение наличия или отсутствия необходимости учета которых может вызывать затруднение, указаны в пунктах 7 и 8 настоящей Методологии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z211" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z211" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таможенные процедуры, при помещении под которые либо после завершения действия которых товары учитываются в импорте товаров, экспорте товаров либо не подлежат учету в статистике внешней торговли товарами, указаны в пунктах 9 – 11 настоящей Методологии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z212" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Учету подлежат следующие категории товаров:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z213" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) товары, обладающие особыми характеристиками:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z214" w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z214" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       немонетарное золото;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z215" w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z215" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банкноты, ценные бумаги и монеты, не находящиеся в обращении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z216" w:id="218"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z216" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       товары военного и двойного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z217" w:id="219"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z217" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       носители информации, записанные и незаписанные, за исключением носителей контента, разработанного по индивидуальному заказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z218" w:id="220"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z218" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       товары, бывшие в употреблении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z219" w:id="221"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z219" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отходы и скрап;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z220" w:id="222"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z220" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) товары, перемещаемые особым способом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z221" w:id="223"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z221" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электроэнергия, природный газ, нефть (нефтепродукты), вода и другие товары, перемещаемые посредством стационарного транспорта (трубопроводным транспортом, по линиям электропередачи и др.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z222" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      товары, полученные (отправленные) международными почтовыми отправлениями или посредством курьерской службы, за исключением периодических изданий (газет, журналов), получаемых физическими лицами по прямой подписке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z223" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) товары, перемещаемые на основании особых сделок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z224" w:id="226"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z224" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по бартерным соглашениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z225" w:id="227"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z225" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в качестве безвозмездной, гуманитарной и технической помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z226" w:id="228"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z226" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в качестве подарков и пожертвований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z227" w:id="229"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z227" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по консигнационным соглашениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z228" w:id="230"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z228" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по договорам хранения на срок от 1 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z229" w:id="231"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z229" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по договорам финансовой аренды (лизинга) на срок от 1 года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z230" w:id="232"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z230" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по договорам переработки с переходом права собственности или без перехода права собственности (товары для переработки, товары, полученные в результате переработки (компенсирующая продукция));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z231" w:id="233"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z231" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возвращенные товары (ранее вывезенные и учтенные в экспорте товаров, а затем возвращенные товары учитываются в импорте товаров, ранее ввезенные и учтенные в импорте товаров, а затем возвращенные товары учитываются в экспорте товаров);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z232" w:id="234"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      товары электронной торговли, предназначенные для реализации физическим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      товары электронной торговли, приобретенные физическими лицами без помещения под таможенные процедуры (при ввозе на территорию государства-члена с территории третьей страны учитываются в импорте товаров, а при вывозе таких товаров с территории государства-члена на территорию третьей страны учитываются в экспорте товаров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) товары, перемещаемые на основании сделок с особым участником:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z233" w:id="235"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z233" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       товары, реализуемые в интересах государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z234" w:id="236"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z234" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       товары, поставляемые в рамках государственных программ внешней помощи; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z235" w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z235" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военные репарации и реституции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z236" w:id="238"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z236" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       транспортные средства, ввезенные (вывезенные) физическими лицами в целях постоянного размещения, а также другие товары, ввезенные (вывезенные) физическими лицами, если объем импорта (экспорта) таких товаров признается экономически значимым для государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z237" w:id="239"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z237" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       товары, ввезенные (вывезенные) в результате сделок между взаимосвязанными лицами (головными организациями и (или) предприятиями их прямого инвестирования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z238" w:id="240"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z238" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       товары, ввезенные (вывезенные) в качестве вкладов в уставные фонды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z239" w:id="241"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z239" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       товары, полученные на территории государства-члена от международных организаций, расположенных на территориях третьих стран, а также отправленные с территории государства-члена международным организациям, расположенным на территориях третьих стран;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z240" w:id="242"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z240" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       товары, произведенные и вывезенные иностранными юридическими лицами, осуществляющими деятельность на территории государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z241" w:id="243"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z241" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       товары, перемещаемые мигрантами, если объем импорта (экспорта) таких товаров признается экономически значимым для государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z242" w:id="244"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z242" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       д) товары, учитываемые, как правило, при переходе права собственности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z243" w:id="245"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z243" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       водные и воздушные суда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z244" w:id="246"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z244" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спутники и их носители, ввезенные на территорию государства-члена с территории третьей страны либо вывезенные с территории государства-члена на территорию третьей страны с переходом права собственности. При этом спутник, произведенный и запущенный на территории государства-члена от имени и по поручению третьей страны, учитывается в экспорте товаров государства-члена, а спутник, произведенный и запущенный на территории третьей страны от имени и по поручению государства-члена, учитывается в импорте товаров государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z245" w:id="247"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z245" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выловленные рыба и морепродукты, произведенные рыбопродукты, минералы, добытые с морского дна, спасенный груз:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z246" w:id="248"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z246" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сгруженные с водного судна третьей страны на водное судно государства-члена в открытом море (учитываются в импорте товаров);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z247" w:id="249"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z247" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сгруженные с водного судна государства-члена на водное судно третьей страны в открытом море (учитываются в экспорте товаров);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z248" w:id="250"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z248" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сгруженные с водного судна третьей страны в порту государства-члена (учитываются в импорте товаров);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z249" w:id="251"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z249" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сгруженные с водного судна государства-члена в порту третьей страны (учитываются в экспорте товаров);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z250" w:id="252"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z250" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бункерное топливо, балласт, крепежная оснастка, товары, перемещаемые в качестве припасов, и иные материалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z251" w:id="253"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z251" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретенные для водного или воздушного судна государства-члена на территории третьей страны (учитываются в импорте товаров);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z252" w:id="254"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z252" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализованные для водного или воздушного судна третьей страны на территории государства-члена (учитываются в экспорте товаров);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z253" w:id="255"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z253" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сгруженные с водного или воздушного судна третьей страны в порту государства-члена (учитываются в импорте товаров);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z254" w:id="256"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z254" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сгруженные с водного или воздушного судна государства-члена в порту третьей страны (учитываются в экспорте товаров).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z255" w:id="257"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z255" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Не подлежат учету следующие категории товаров:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z256" w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z256" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) транзитные товары (товары, которые ввозятся на территорию государства-члена и вывозятся за пределы его территории в целях их доставки на территорию другого государства-члена либо третьей страны);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z257" w:id="259"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z257" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) товары (включая пробы и образцы товаров), временно ввезенные (вывезенные) на срок до 1 года, в том числе предназначенные для демонстрации и (или) использования в ходе проведения выставочно-ярмарочных, культурных, спортивных, зрелищных и других мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z258" w:id="260"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z258" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) товары, ввезенные (вывезенные) по договору операционной аренды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z259" w:id="261"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z259" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) монетарное золото;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z260" w:id="262"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z260" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       д) банкноты, ценные бумаги и монеты, выпущенные в обращение (за исключением используемых для нумизматических целей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z261" w:id="263"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z261" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       е) периодические издания (газеты, журналы), получаемые физическими лицами по прямой подписке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z262" w:id="264"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z262" w:id="266"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ж) товары, ввезенные дипломатическими представительствами, консульскими учреждениями, иными официальными представительствами иностранных государств в государстве-члене</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>для обеспечения функционирования и официального пользования и вывозимые обратно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="265"/>
+    <w:bookmarkStart w:name="z263" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       з) товары, вывезенные для обеспечения функционирования и официального пользования дипломатическими представительствами, консульскими учреждениями, иными официальными представительствами государства-члена в третьих странах и ввозимые обратно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z264" w:id="266"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z264" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и) товары, ввезенные (вывезенные) международными организациями, расположенными на территории государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z265" w:id="267"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z265" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       к) товары, перемещаемые между государством-членом и его территориальными анклавами, искусственными островами, установками, сооружениями, иными объектами, находящимися за пределами его территории, в отношении которых государство-член обладает исключительной юрисдикцией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z266" w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z266" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       л) товары, ввезенные (вывезенные) в целях ремонта или технического обслуживания (в том числе безвозмездных (гарантийных)), а также возвращаемые после ремонта или технического обслуживания (в том числе безвозмездных (гарантийных));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z267" w:id="269"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z267" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       м) товары, ввезенные (вывезенные) в целях их использования для безвозмездных (гарантийных) ремонта и (или) технического обслуживания, а также возвращаемые обратно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z268" w:id="270"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z268" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       н) товары, ввезенные (вывезенные) в качестве средства перевозки (транспортировки), многооборотная (возвратная) тара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z269" w:id="271"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z269" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о) товары, перемещаемые трубопроводным транспортом, необходимые для проведения его пусконаладочных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z270" w:id="272"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z270" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       п) товары, перемещаемые в качестве припасов, за исключением указанных в подпункте "д" пункта 7 настоящей Методологии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z271" w:id="273"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z271" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       р) товары, поставляемые в счет залога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z272" w:id="274"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z272" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с) товары, ввезенные (вывезенные) по рекламациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z273" w:id="275"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z273" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       т) спутники и их носители, ввезенные на территорию государства-члена с территории третьей страны без перехода права собственности и запущенные с территории государства-члена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z274" w:id="276"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z274" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       у) спутники и их носители, вывезенные с территории государства-члена на территорию третьей страны без перехода права собственности и запущенные с территории третьей страны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z275" w:id="277"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z275" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ф) товары, ввезенные (вывезенные) и учтенные в импорте (экспорте) товаров, при изменении таможенной процедуры повторно не учитываются (без изменения направления перемещения товара).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z276" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В импорте товаров учитываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="278"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z277" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) товары, ввезенные на территорию государства-члена с территории третьей страны и помещенные под следующие таможенные процедуры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z278" w:id="279"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z278" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выпуск для внутреннего потребления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z279" w:id="280"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z279" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переработка на таможенной территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z280" w:id="281"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z280" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       временный ввоз (допуск) (на срок от 1 года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z281" w:id="282"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z281" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реимпорт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z282" w:id="283"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z282" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       таможенный склад (за исключением товаров, в отношении которых предполагается завершение действия данной таможенной процедуры в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 161 Таможенного кодекса Евразийского экономического союза);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z283" w:id="284"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z283" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свободный склад;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z284" w:id="285"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z284" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свободная таможенная зона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z285" w:id="286"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z285" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переработка для внутреннего потребления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z286" w:id="287"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z286" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отказ в пользу государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z287" w:id="288"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z287" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       беспошлинная торговля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z288" w:id="289"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z288" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) товары, ввезенные на территорию государства-члена с территории третьей страны после завершения действия таможенной процедуры переработки вне таможенной территории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) товары электронной торговли, предназначенные для реализации физическим лицам, ввезенные на территорию государства-члена с территории третьей страны и помещенные при завершении действия ранее заявленной таможенной процедуры таможенного склада под следующие таможенные процедуры:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выпуск для внутреннего потребления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отказ в пользу государства.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 31.07.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными решениями Коллегии Евразийской экономической комиссии от 31.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="290"/>
+    <w:bookmarkStart w:name="z289" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В экспорте товаров учитываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z290" w:id="291"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z290" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) товары, вывезенные с территории государства-члена на территорию третьей страны и помещенные под следующие таможенные процедуры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z291" w:id="292"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z291" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экспорт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z292" w:id="293"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z292" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переработка вне таможенной территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z293" w:id="294"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z293" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       временный вывоз (на срок от 1 года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z294" w:id="295"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z294" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реэкспорт (за исключением товаров, вывезенных после временного хранения на территории государства-члена);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z295" w:id="296"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z295" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) товары, вывезенные с территории государства-члена на территорию третьей страны после завершения действия следующих таможенных процедур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z296" w:id="297"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z296" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переработка на таможенной территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z297" w:id="298"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z297" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свободный склад;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z298" w:id="299"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z298" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свободная таможенная зона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z299" w:id="300"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z299" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переработка для внутреннего потребления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z300" w:id="301"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z300" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) товары, вывезенные с территории государства-члена на территорию третьей страны после помещения их под таможенную процедуру беспошлинной торговли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z301" w:id="302"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z301" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В статистике внешней торговли товарами не учитываются товары, помещенные под следующие таможенные процедуры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z302" w:id="303"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z302" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) временный вывоз (на срок до 1 года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z303" w:id="304"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z303" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) временный ввоз (допуск) (на срок до 1 года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z304" w:id="305"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z304" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) таможенный транзит;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z305" w:id="306"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z305" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) специальная таможенная процедура;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z306" w:id="307"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z306" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       д) уничтожение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z307" w:id="308"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z307" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> V. Момент учета товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z308" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. По общему правилу товары учитываются по дате выпуска товара (принятия первоначального решения о выпуске товара), проставленной как в декларации на товары, так и в декларации на товары электронной торговли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z309" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории товаров, учитываемые не по общему правилу, указаны в пункте 13 настоящей Методологии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z310" w:id="310"/>
+    </w:p>
+    <w:bookmarkStart w:name="z310" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Товары, перемещаемые посредством стационарного транспорта (трубопроводным транспортом, по линиям электропередачи и др.), учитываются в месяце, в котором осуществлена поставка товара.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z311" w:id="311"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z311" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Товары, указанные в подпункте "д" пункта 7 настоящей Методологии, учитываются, как правило, по дате перехода права собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z312" w:id="312"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z312" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Момент учета товаров в несобранном или разобранном виде, в том числе в некомплектном или незавершенном виде, перемещаемых в виде отдельных компонентов в течение определенного периода времени, устанавливается в соответствии с законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z313" w:id="313"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z313" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> VI. Классификация товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z314" w:id="314"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z314" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В качестве классификатора товаров применяется единая Товарная номенклатура внешнеэкономической деятельности Евразийского экономического союза (далее – ТН ВЭД ЕАЭС).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z315" w:id="315"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z315" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТН ВЭД ЕАЭС основана на Гармонизированной системе описания и кодирования товаров Всемирной таможенной организации и единой Товарной номенклатуре внешнеэкономической деятельности Содружества Независимых Государств (далее – ТН ВЭД СНГ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z316" w:id="316"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z316" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В качестве примера в таблице приведены применяемые для целей ведения статистики внешней торговли товарами классификационные группировки ТН ВЭД ЕАЭС с указанием их соответствия международной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -10494,1730 +10434,1880 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТН ВЭД СНГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="317"/>
+    <w:bookmarkStart w:name="z317" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При формировании уполномоченными органами статистики внешней торговли товарами в случае невозможности использования кода ТН ВЭД ЕАЭС может применяться условный код.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z318" w:id="318"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z318" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> VII. Стоимостная оценка товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z319" w:id="319"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z319" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Под статистической стоимостью товара понимается определенная условиями сделки стоимость товара, приведенная к единому базису цен в соответствии с терминами, описанными в Правилах Международной торговой палаты по использованию национальных и международных торговых терминов "Инкотермс 2010".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z320" w:id="320"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z320" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По общему правилу статистическая стоимость рассчитывается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z321" w:id="321"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z321" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для импортируемых товаров – по типу цен CIF;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z322" w:id="322"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z322" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для экспортируемых товаров – по типу цен FOB.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z323" w:id="323"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z323" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Особенности расчета статистической стоимости импортируемых и экспортируемых товаров указаны в пунктах 17 и 18 настоящей Методологии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z324" w:id="324"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z324" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Статистическая стоимость товаров, импортируемых посредством водного транспорта, рассчитывается в ценах CIF в порту ввоза государства-члена, на территорию которого импортируется товар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z325" w:id="325"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z325" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае импорта товаров посредством другого вида транспорта и в случае, если цены CIF неприменимы, статистическая стоимость таких товаров рассчитывается в ценах CIP в пункте ввоза на границе государства-члена, на территорию которого импортируется товар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z326" w:id="326"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z326" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Статистическая стоимость товаров, экспортируемых посредством водного транспорта, рассчитывается в ценах FOB в порту вывоза государства-члена, с территории которого экспортируется товар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z327" w:id="327"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z327" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае экспорта товаров посредством другого вида транспорта и в случае, если цены FOB неприменимы, статистическая стоимость таких товаров рассчитывается в ценах FCA, а в случае, если цены FOB и FCA неприменимы, – в ценах DAP в пункте вывоза на границе государства-члена, с территории которого экспортируется товар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z328" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Статистическая стоимость отдельных категорий товаров рассчитывается исходя из стоимости товара, определенной с учетом следующих особенностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z329" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) в отношении немонетарного золота, а также коллекционных монет из драгоценных металлов, которые не выступают в качестве платежного средства, используется их коммерческая стоимость;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z330" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) в отношении банкнот, ценных бумаг и монет, не находящихся в обращении, используется стоимость бумаги, металла и затрат на их печатание и штамповку, а не их номинальная стоимость;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z331" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) в отношении записанных носителей информации используется суммарная стоимость носителя информации и содержащейся на нем информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z332" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) в отношении товаров, полученных в результате переработки (компенсирующей продукции), используется их полная стоимость (стоимость товаров, подлежащих переработке, и стоимость, добавленная в результате переработки, в том числе стоимость услуг по переработке);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) в отношении товаров электронной торговли, приобретенных физическими лицами, используется их стоимость с учетом документов, подтверждающих оплату (чеков, счетов, банковских платежных документов и иных документов, связанных с приобретением таких товаров);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) в отношении товаров электронной торговли, предназначенных для реализации физическим лицам, используется таможенная стоимость таких товаров.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с измнениями, внесенными решением Коллегии Евразийской экономической комиссии от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z333" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Статистическая стоимость товаров выражается в долларах США. Пересчет в доллары США осуществляется по курсу, установленному национальным (центральным) банком государства-члена на дату регистрации декларации на товары или декларации на товары электронной торговли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В пункт 19 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 02.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z334" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VIII. Количественный учет товаров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z335" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Количественный учет товаров (за исключением электроэнергии) осуществляется в основной единице измерения – в килограммах (вес нетто, для товаров электронной торговли, приобретенных физическими лицами, – вес брутто).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z336" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для отдельных категорий товаров учет их количества осуществляется также в дополнительных единицах измерения, указанных в ТН ВЭД ЕАЭС (в штуках, литрах, квадратных метрах, кубических метрах и др.).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z337" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IX. Географическое распределение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z338" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. По общему правилу для целей географического распределения импорта и экспорта товаров странами-партнерами признаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z339" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при импорте товаров – страна происхождения товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z340" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при экспорте товаров – страна назначения товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z341" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Учет импорта товаров осуществляется по стране отправления товара в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z342" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) товар помещен под таможенную процедуру реимпорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z343" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) страной происхождения товара является государство-член;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z344" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) товар относится к группе 97 ТН ВЭД ЕАЭС "Произведения искусства, предметы коллекционирования и антиквариат";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) товар относится к товарам электронной торговли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z345" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В качестве классификатора стран мира применяются классификаторы стран мира государств-членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z346" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> X. Показатели статистики внешней торговли товарами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z347" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Для целей статистики внешней торговли товарами наблюдение проводится по следующим основным показателям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z348" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) отчетный период (месяц);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z349" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) направление перемещения товара (импорт или экспорт);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z350" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) код товара в соответствии с ТН ВЭД ЕАЭС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z351" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) страна назначения товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z352" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) страна происхождения товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z353" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) страна отправления товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z354" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ж) торгующая страна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z355" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      з) вес нетто (в килограммах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z356" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и) код дополнительной единицы измерения в соответствии с ТН ВЭД ЕАЭС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z357" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к) количество товара в дополнительной единице измерения в соответствии с ТН ВЭД ЕАЭС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z358" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      л) статистическая стоимость товара (в долларах США);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z359" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      м) таможенная процедура (показатель используется по усмотрению уполномоченного органа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z360" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      н) особенность перемещения товара (показатель используется по усмотрению уполномоченного органа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z361" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о) вид транспорта на границе государства-члена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z362" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      п) характер сделки в соответствии с классификатором, используемым в государстве-члене (показатель используется по усмотрению уполномоченного органа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z408" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Для целей статистики внешней торговли товарами электронной торговли наблюдение проводится по следующим основным показателям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) отчетный период (месяц);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) направление перемещения товара (импорт, экспорт);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) код товара в соответствии с ТН ВЭД ЕАЭС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) страна назначения товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) страна отправления товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) категория товара (товар электронной торговли, приобретенный физическими лицами, или товар электронной торговли, предназначенный для реализации физическим лицам);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ж) вес брутто (в килограммах, для товаров электронной торговли, приобретенных физическими лицами) или вес нетто (в килограммах, для товаров электронной торговли, предназначенных для реализации физическим лицам);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      з) код дополнительной единицы измерения в соответствии с ТН ВЭД ЕАЭС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и) количество товара в дополнительной единице измерения в соответствии с ТН ВЭД ЕАЭС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к) стоимость товара электронной торговли, приобретенного физическими лицами (в долларах США);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      л) таможенная стоимость товара электронной торговли, предназначенного для реализации физическим лицам (в долларах США).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В пункт 20 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 02.12.2025 </w:t>
-[...855 lines deleted...]
-        <w:t>      Главу Х предусматривается допонить пунктом 25</w:t>
+        <w:t>      Сноска. Глава Х дополнена пунктом 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии с решением Коллегии Евразийской экономической комиссии от 02.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 115</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z363" w:id="359"/>
+    <w:bookmarkStart w:name="z363" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. На основе увязки данных статистики внешней торговли товарами с данными других отраслей статистики и данными регистров (государственных, статистических, бизнес-регистров и др.) по усмотрению уполномоченного органа формируются данные о следующих характеристиках участников внешнеэкономической деятельности (интегрированные данные):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z364" w:id="360"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z364" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) вид экономической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z365" w:id="361"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z365" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) размер (численность работников);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z366" w:id="362"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z366" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) форма собственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z367" w:id="363"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z367" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) административно-территориальная принадлежность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z368" w:id="364"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z368" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> XI. Распространение данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z369" w:id="365"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z369" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Данные статистики внешней торговли товарами распространяются на регулярной основе путем их размещения на официальных сайтах (порталах) уполномоченных органов в информационно-телекоммуникационной сети "Интернет", а также опубликования в статистических изданиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z370" w:id="366"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z370" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные статистики внешней торговли товарами распространяются в агрегированном виде с соблюдением требований законодательства государств-членов о защите конфиденциальной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z371" w:id="367"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z371" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В целях повышения доверия к распространяемым данным статистики внешней торговли товарами и для их правильной интерпретации публично размещаются метаданные, содержащие подробные сведения об источниках информации, методах статистических досчетов (в случае их проведения), методологических подходах к формированию данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z372" w:id="368"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z372" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях обеспечения достоверности данных статистики внешней торговли товарами осуществляется их актуализация на регулярной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z373" w:id="369"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z373" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В интересах пользователей заблаговременно публично сообщается о датах размещения (опубликования) данных статистики внешней торговли товарами и их актуализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z374" w:id="370"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z374" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> XII. Конфиденциальность информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z375" w:id="371"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z375" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Отношение к информации, содержащейся в таможенных документах, регулируется положениями Таможенного кодекса и законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z376" w:id="372"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z376" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Сведения об импорте (экспорте) товаров отдельным участником внешнеэкономической деятельности являются конфиденциальными. В соответствии с законодательством государств-членов к конфиденциальной информации могут относиться и другие сведения о внешней торговле товарами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z377" w:id="373"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z377" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для защиты конфиденциальной информации уполномоченными органами применяются специальные технические приемы, обеспечивающие сохранение полноты данных статистики внешней торговли товарами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Сведения об импорте (экспорте) товаров отдельным участником внешнеэкономической деятельности уполномоченными органами предоставляются исключительно в случаях, предусмотренных законодательством государств-членов, Договором и иными международными договорами и актами, составляющими право Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12246,268 +12336,268 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принцип пассивной конфиденциальности предполагает принятие уполномоченными органами дополнительных мер защиты конфиденциальной информации при распространении данных статистики внешней торговли товарами по обоснованной просьбе участника внешнеэкономической деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принцип активной конфиденциальности предполагает принятие уполномоченными органами дополнительных мер защиты конфиденциальной информации при распространении данных статистики внешней торговли товарами в соответствии с требованиями законодательства государства-члена либо с целью предотвращения идентификации сведений об отдельном участнике внешнеэкономической деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z378" w:id="374"/>
+    <w:bookmarkStart w:name="z378" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> XIII. Обеспечение сопоставимости данных </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z379" w:id="375"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z379" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Расхождение статистических данных государства-члена и третьей страны о торговле товарами между ними может быть вызвано различными причинами, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z380" w:id="376"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z380" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) системой торговли, на основании которой ведется учет товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z381" w:id="377"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z381" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) особенностями стоимостной оценки импорта и экспорта товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z382" w:id="378"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z382" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) различием моментов учета импорта и экспорта товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z383" w:id="379"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z383" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) различием подходов к определению стран-партнеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z384" w:id="380"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z384" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       д) отличием подходов к классификации товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z385" w:id="381"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z385" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       е) особенностями учета отдельных категорий товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z386" w:id="382"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z386" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ж) неточностью сведений, содержащихся в источниках информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z387" w:id="383"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z387" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       з) конфиденциальностью информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z388" w:id="384"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z388" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В целях обеспечения достоверности данных статистики внешней торговли товарами уполномоченными органами государств-членов и третьих стран проводится работа по сопоставлению данных о торговле между ними для выявления причин возможных расхождений и их минимизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkEnd w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>