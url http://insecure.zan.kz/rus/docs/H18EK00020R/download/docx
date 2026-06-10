--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4055443" w14:textId="4055443">
+    <w:p w14:paraId="6230914" w14:textId="6230914">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О составе рабочей группы по совершенствованию единой транзитной системы и единых гарантийных механизмов при таможенном транзите</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Распоряжение Коллегии Евразийской экономической комиссии от 31 января 2018 года № 20</w:t>
+        <w:t>Распоряжение Коллегии Евразийской экономической комиссии от 31 января 2018 года № 20. Утратило силу распоряжением Коллегии Евразийской экономической комиссии от 3 марта 2026 года № 26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу распоряжением Коллегии Евразийской экономической комиссии от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с даты его принятия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>состав</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -208,150 +286,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее распоряжение вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Коллегии Евразийской </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -523,110 +624,151 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">рабочей группы по совершенствованию единой транзитной системы и единых гарантийных механизмов при таможенном транзите </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="579"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="695"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z10" w:id="4"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кадыркулов Мукай Асанович</w:t>
+              <w:t>Кадыркулов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мукай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Асанович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -704,51 +846,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Некрасов Дмитрий Викторович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -782,51 +924,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>директор Департамента таможенного законодательства и правоприменительной практики Евразийской экономической комиссии (заместитель руководителя рабочей группы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -886,58 +1028,68 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Абраамян</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Эмиль Вардгесович</w:t>
+              <w:t xml:space="preserve">Эмиль </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вардгесович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="6"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -1028,58 +1180,68 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Асеян</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Владимир Артакович</w:t>
+              <w:t xml:space="preserve">Владимир </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Артакович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -1150,58 +1312,88 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ваграмян Лусине Кареновна</w:t>
+              <w:t xml:space="preserve">Ваграмян </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Лусине</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кареновна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -1279,51 +1471,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z16" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гаргалоян Оганна Корюновна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -1381,51 +1573,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z17" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Геворкян Артур Альбертович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="10"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -1483,51 +1675,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z18" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Григорян Гранд Сергеевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="11"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -1585,51 +1777,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z19" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Джавадян Диана Арташесовна </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="12"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -1687,51 +1879,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z20" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мартиросян Мгер Ваагнович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="13"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -1789,51 +1981,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z21" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Микаелян Лилит Васаковна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="14"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -1891,51 +2083,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z22" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мовсисян Лилит Самвеловна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="15"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -1993,51 +2185,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z23" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Царукян Элмен Размикович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -2134,51 +2326,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z25" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аброскин Андрей Эрнстович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="18"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -2236,51 +2428,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z26" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алексиян Геннадий Иосифович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="19"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -2338,51 +2530,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z27" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Артемьев Алексей Алексеевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="20"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -2440,51 +2632,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z28" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Большаков Андрей Викторович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="21"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -2542,51 +2734,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z29" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дрозд Людмила Владимировна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="22"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -2644,51 +2836,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z30" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зотов Вячеслав Геннадьевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -2746,51 +2938,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z31" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краснов Игорь Леопольдович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -2848,51 +3040,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z32" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Купреев Сергей Иванович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -2950,51 +3142,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z33" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Молчан Анна Викторовна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -3052,51 +3244,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z34" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наговицына Валентина Чеславовна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -3154,51 +3346,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z35" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шатсков Александр Александрович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -3295,51 +3487,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z37" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абсатов Ерлан Сембекович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -3397,51 +3589,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z38" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Асильбекова Мейрамгуль Токтабековна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="31"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -3499,51 +3691,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z39" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байжанов Данияр Ерикович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -3601,51 +3793,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z40" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Беделбаева Юлия Андреевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="33"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -3703,51 +3895,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z41" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бойко Мария Николаевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -3805,51 +3997,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z42" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вербовец Владимир Иванович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -3907,51 +4099,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z43" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гимадиев Ильдар Каримович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -4009,51 +4201,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z44" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Джапаева Алия Кайрлиевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -4111,51 +4303,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z45" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Досумов Данияр Нуржанович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -4213,51 +4405,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z46" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Досымханова Шолпан Шадибековна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="39"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -4315,51 +4507,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z47" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еметьярова Айслу Нурболатовна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -4417,51 +4609,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z48" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есенжолова Газиза Досмагамбетовна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -4519,51 +4711,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z49" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Искаков Бауыржан Мерекеевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -4621,51 +4813,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z50" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Камзина Гульдана Сагадатовна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -4723,51 +4915,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z51" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каплан Теодор Лазаревич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -4825,51 +5017,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z52" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ким Борис Кван-Енович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -4927,51 +5119,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z53" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кононова Олеся Юрьевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -5029,51 +5221,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z54" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кулышов Сабыр Маликович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -5131,51 +5323,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z55" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Курбат Александр Леонидович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -5233,51 +5425,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z56" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лебакин Евгений Владимирович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -5292,53 +5484,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 юрист товарищества с ограниченной ответственностью "Национальная гарантирующая компания </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"КазТранзитСервис" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -5348,51 +5544,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z57" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамашева Дина Талгатовна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -5450,51 +5646,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z58" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мусаев Серик Саменович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -5552,51 +5748,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z59" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поплавский Виталий Иванович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -5654,51 +5850,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z60" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Турылбеков Олжас Мухтарбекович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -5756,51 +5952,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z61" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цай Станислав Климентьевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -5858,51 +6054,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z62" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шаимов Жанат Аблаевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -5960,51 +6156,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z63" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шайкенова Акку Темиргалиевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="56"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -6101,51 +6297,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z65" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ашимов Мурат Шамратович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -6203,51 +6399,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z66" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жунусов Мелисбек Абдрасулович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -6305,51 +6501,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z67" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карабанов Геннадий Николаевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -6407,51 +6603,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z68" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осмонкулова Бакыта Керимбековна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -6509,51 +6705,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z69" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сеиткулов Акылбек Султанбекович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -6611,51 +6807,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z70" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Султаналиева Гульнара Асековна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -6713,51 +6909,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z71" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Усонгул уулу Алмаз</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -6815,51 +7011,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z72" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шин Александр Витальевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -6956,51 +7152,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z74" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Амельянович Сергей Алексеевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -7058,51 +7254,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z75" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Боголюбов Андрей Владимирович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -7160,51 +7356,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z76" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бубело Михаил Валерьевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -7262,51 +7458,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z77" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Веселова Полина Сергеевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -7364,51 +7560,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z78" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Викентьев Вячеслав Анатольевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -7466,51 +7662,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z79" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Грецкий Андрей Николаевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -7568,51 +7764,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z80" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гуляев Андрей Александрович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -7670,51 +7866,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z81" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Захаров Сергей Алексеевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -7772,51 +7968,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z82" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иванов Евгений Иванович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="75"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -7874,51 +8070,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z83" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канаева Людмила Анатольевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -7976,51 +8172,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z84" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кожанков Антон Юрьевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -8078,51 +8274,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z85" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Козлов Дмитрий Николаевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -8180,51 +8376,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z86" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кузичев Станислав Анатольевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -8282,51 +8478,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z87" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кухтов Константин Юрьевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -8384,51 +8580,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z88" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Криволевич Татьяна Евгеньевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -8486,51 +8682,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z89" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лякишева Марина Всеволодовна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -8588,51 +8784,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z90" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Милютин Александр Юрьевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -8690,51 +8886,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z91" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новикова Елена Владимировна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -8749,53 +8945,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 руководитель департамента таможенной деятельности общества с ограниченной ответственностью </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"С7 КАРГО"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -8805,51 +9005,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z92" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нулина Людмила Константиновна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -8907,51 +9107,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z93" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рой Олег Владимирович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -9009,51 +9209,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z94" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Семашко Сергей Александрович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -9111,51 +9311,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z95" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Утяшева Светлана Александровна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -9213,51 +9413,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z96" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фомин Александр Сергеевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -9315,51 +9515,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z97" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фонова Татьяна Сергеевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -9417,51 +9617,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z98" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Чурсина Анастасия Юрьевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -9519,51 +9719,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z99" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Щур-Труханович Лилия Васильевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -9660,51 +9860,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z101" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауезхан Адилхан Дабейханович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -9762,51 +9962,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z102" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балаян Габриел Кимович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -9864,51 +10064,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z103" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бричева Елена Николаевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -9966,51 +10166,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z104" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гавричев Алексей Евгеньевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -10068,51 +10268,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z105" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Галанаматис Александр Николаевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -10170,51 +10370,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z106" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Девочкин Эдуард Валерьевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -10272,51 +10472,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z107" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дуйсенбай Думан Тусипулы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -10374,51 +10574,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z108" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жардецкий Вадим Федорович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -10476,51 +10676,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z109" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зыбина Елена Владимировна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -10578,51 +10778,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z110" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кабаков Владимир Сергеевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
@@ -10646,1315 +10846,1315 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заместитель начальника отдела таможенных платежей, таможенной стоимости и страны происхождения Департамента таможенного законодательства и правоприменительной практики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z111" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ковалев Александр Васильевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заместитель начальника отдела адвокатирования предпринимательства Департамента развития предпринимательской деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z112" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кузьмич Людмила Анатольевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 помощник члена Коллегии (Министра) по таможенному сотрудничеству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z113" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лямин Денис Михайлович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 консультант отдела таможенных информационных технологий Департамента таможенной инфраструктуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z114" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нистюк Александр Иванович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начальник отдела таможенных операций и таможенного контроля Департамента таможенного законодательства и правоприменительной практики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z115" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Овчинникова Наталья Николаевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 советник отдела кодификации, международно-правовой работы и осуществления депозитарных функций Правового департамента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z116" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перминов Кирилл Олегович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 советник отдела интеграции информационных систем таможенных органов Департамента таможенной инфраструктуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z117" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сафонова Елена Анатольевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 советник отдела таможенных платежей, таможенной стоимости и страны происхождения Департамента таможенного законодательства и правоприменительной практики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z118" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соколов Сергей Михайлович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 советник отдела таможенных операций и таможенного контроля Департамента таможенного законодательства и правоприменительной практики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z119" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Суслина Елена Николаевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 начальник отдела информационного обеспечения и унификации электронных документов Департамента информационных технологий </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z120" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тигранян Тигран Мкртычевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="113"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 помощник Председателя Коллегии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z121" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умытбаев Берик Алтаевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 советник отдела мониторинга и информационного взаимодействия Департамента функционирования внутренних рынков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z122" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Шиндина Ольга Петровна </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 советник отдела правовой экспертизы решений Комиссии Правового департамента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="579" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z123" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Юлегин Артем Александрович </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="116"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2794" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 начальник отдела адвокатирования предцринимательства Департамента развития предпринимательской деятельности </w:t>
@@ -12003,63 +12203,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12381,35 +12603,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>