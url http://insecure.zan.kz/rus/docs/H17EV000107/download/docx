--- v0 (2025-10-12)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9e15fef" w14:textId="9e15fef">
+    <w:p w14:paraId="78e3e30" w14:textId="78e3e30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6623,868 +6623,1170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Физическое лицо может ввозить на таможенную территорию Союза любым способом с освобождением от уплаты таможенных пошлин, налогов культурные ценности, документы национальных архивных фондов и оригиналы архивных документов, включенные в предусмотренный пунктом 4 Протокола о мерах нетарифного регулирования в отношении третьих стран (приложение № 7 к Договору о Евразийском экономическом союзе от 29 мая 2014 года) единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, при условии подтверждения их отнесения к таковым в соответствии с законодательством государства-члена.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z149" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Физические лица могут ввозить на таможенную территорию Союза сроком по 31 декабря 2025 г. включительно любым способом с освобождением от уплаты таможенных пошлин, налогов моторные транспортные средства с электрическими двигателями, классифицируемые кодом 8703 80 000 2 ТН ВЭД ЕАЭС (далее – моторные транспортные средства с электрическими двигателями), в рамках количества, предусмотренного подпунктом 7.1.38 пункта 7 Решения Комиссии Таможенного союза от 27 ноября 2009 г. № 130 для Республики Армения, Республики Беларусь, Республики Казахстан и Кыргызской Республики соответственно в соответствующем году при одновременном соблюдении следующих условий:</w:t>
+      9. Физические лица могут ввозить на таможенную территорию Союза с даты вступления в силу Решения Совета Евразийской экономической комиссии от 5 декабря 2025 г. № 111 по 31 декабря 2026 г. включительно любым способом с освобождением от уплаты таможенных пошлин, налогов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z150" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Республику Беларусь моторные транспортные средства с электрическими двигателями, классифицируемые кодом 8703 80 000 3 ТН ВЭД ЕАЭС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Республику Армения и в Кыргызскую Республику моторные транспортные средства с электрическими двигателями, классифицируемые кодами 8703 80 000 3 и 8703 80 000 5 ТН ВЭД ЕАЭС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ввоз физическими лицами указанных моторных транспортных средств с электрическими двигателями с освобождением от уплаты таможенных пошлин, налогов осуществляется в рамках количества, предусмотренного подпунктом 7.1.81 пункта 7 Решения Комиссии Таможенного союза от 27 ноября 2009 г. № 130 "О едином таможенно-тарифном регулировании Евразийского экономического союза" для Республики Армения, Республики Беларусь и Кыргызской Республики соответственно при одновременном соблюдении следующих условий:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       наличие гражданства одного из указанных государств-членов; </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постоянное место жительства в государстве-члене, гражданином которого является физическое лицо;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представление в таможенный орган соответствующего государства-члена документа, выданного уполномоченным органом указанного государства-члена и содержащего сведения о лице, осуществляющем ввоз таких товаров, количестве ввозимых этим лицом товаров и их стоимости</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается передача прав владения, пользования, распоряжения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      моторными транспортными средствами с электрическими двигателями, выпущенными в Республике Армения, Республике Беларусь или Кыргызской Республике с применением освобождения от уплаты таможенных пошлин, налогов, лицам, имеющим гражданство Республики Казахстан или Российской Федерации и (или) постоянное место жительства в Республике Казахстан или Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      моторными транспортными средствами с электрическими двигателями, классифицируемыми кодом 8703 80 000 5 ТН ВЭД ЕАЭС и выпущенными в Республике Армения или Кыргызской Республике с применением освобождения от уплаты таможенных пошлин, налогов, лицам, имеющим гражданство Республики Беларусь и (или) постоянное место жительства в Республике Беларусь. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Временный ввоз в Республику Казахстан и Российскую Федерацию моторных транспортных средств с электрическими двигателями, выпущенными в Республике Армения, Республике Беларусь или Кыргызской Республике с применением освобождения от уплаты таможенных пошлин, налогов, разрешен исключительно лицам, одновременно удовлетворяющим условиям, указанным в абзацах пятом и шестом настоящего пункта, в случае если такие транспортные средства зарегистрированы в Республике Армения, Республике Беларусь или Кыргызской Республике.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ограничения по пользованию и (или) распоряжению моторными транспортными средствами с электрическими двигателями действуют до уплаты таможенных пошлин, налогов в размере, предусмотренном пунктом 4 таблицы 2 приложения № 2 к Решению Совета Евразийской экономической комиссии от 20 декабря 2017 г. № 107, но не более трех лет с даты регистрации пассажирской таможенной декларации, в соответствии с которой товары выпущены в свободное обращение. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 3 дополнено пунктом 9 в соответствии с решением Совета Евразийской экономической комиссии от 17.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования); в редакции решения Совета Евразийской экономической комиссии от 05.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу решения Совета Евразийской экономической комиссии о внесении изменений в некоторые решения Совета Евразийской экономической комиссии в отношении отдельных видов транспортных средств).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Не допускается передача прав владения, пользования, распоряжения моторными транспортными средствами с электрическими двигателями, классифицируемыми кодом 8703 80 000 2 ТН ВЭД ЕАЭС, ввезенными на таможенную территорию Союза с 28 марта 2022 г. по 31 декабря 2025 г. включительно любым способом с освобождением от уплаты таможенных пошлин, налогов в рамках количества, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 7.1.38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 7 Решения Комиссии Таможенного союза от 27 ноября 2009 г. № 130 (далее – транспортные средства с электрическими двигателями), лицам, имеющим гражданство Российской Федерации и (или) постоянное место жительства в Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z151" w:id="67"/>
-[...15 lines deleted...]
-      постоянное место жительства в государстве-члене, гражданином которого он является;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Временный ввоз в Российскую Федерацию транспортных средств с электрическими двигателями в случае, если такие транспортные средства зарегистрированы в Республике Армения, Республике Беларусь, Республике Казахстан или Кыргызской Республике, разрешен исключительно лицам, одновременно удовлетворяющим следующим условиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие гражданства одного из указанных государств-членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постоянное место жительства в государстве-члене, гражданином которого он является.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ограничения по пользованию и (или) распоряжению транспортными средствами с электрическими двигателями действуют с даты регистрации пассажирской таможенной декларации, в соответствии с которой товары выпущены в свободное обращение, до уплаты таможенных пошлин, налогов в размере, предусмотренном пунктом 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>таблицы 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложения № 2 к Решению Совета Евразийской экономической комиссии от 20 декабря 2017 г. № 107, но не более 3 лет с даты регистрации пассажирской таможенной декларации, в соответствии с которой товары выпущены в свободное обращение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Приложение 3 дополнено пунктом 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с решением Совета Евразийской экономической комиссии от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 22.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сотрудники, являющиеся гражданами Республики Армения, Республики Беларусь, Республики Казахстан, Кыргызской Республики, за исключением не имеющих дипломатических или служебных паспортов членов административно-технического персонала, могут ввозить на таможенную территорию Союза самостоятельно любым способом с освобождением от уплаты таможенных пошлин, налогов авто- и мототранспортные средства, являющиеся транспортными средствами для личного пользования и принадлежащие сотруднику, либо принадлежащие сотруднику такие транспортные средства для личного пользования может ввозить иное лицо, действующее от имени и по поручению сотрудника, при соблюдении следующих условий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z152" w:id="68"/>
-[...15 lines deleted...]
-      представление в таможенный орган соответствующего государства-члена документа, выданного уполномоченным органом указанного государства-члена и содержащего сведения о лице, осуществляющем ввоз таких товаров, количестве ввозимых этим лицом товаров и их стоимости.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транспортное средство для личного пользования ввозится в связи с прекращением сотрудником работы в загранучреждении, включая его досрочный отзыв, при представлении:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z153" w:id="69"/>
-[...15 lines deleted...]
-      Не допускается передача прав владения, пользования, распоряжения моторными транспортными средствами с электрическими двигателями лицам, имеющим гражданство Российской Федерации и (или) постоянное место жительства в Российской Федерации.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудником – выданного в соответствии с законодательством государства-члена документа, удостоверяющего статус такого сотрудника и подтверждающего прекращение таким сотрудником работы в загранучреждении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z154" w:id="70"/>
-[...15 lines deleted...]
-      Временный ввоз в Российскую Федерацию моторных транспортных средств с электрическими двигателями разрешен исключительно лицам, одновременно удовлетворяющим условиям, указанным в абзацах втором и третьем настоящего пункта, в случае если такие транспортные средства зарегистрированы в Республике Армения, Республике Беларусь, Республике Казахстан или Кыргызской Республике.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иным лицом, действующим от имени и по поручению сотрудника, – следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z155" w:id="71"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> приложения № 2 к Решению Совета Евразийской экономической комиссии от 20 декабря 2017 г. № 107, но не более трех лет с даты регистрации пассажирской таможенной декларации, в соответствии с которой товары выпущены в свободное обращение.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выданный в соответствии с законодательством государства-члена документ, удостоверяющий статус такого сотрудника и подтверждающий прекращение таким сотрудником работы в загранучреждении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:p>
-[...97 lines deleted...]
-      10. Сотрудники, являющиеся гражданами Республики Армения, Республики Беларусь, Республики Казахстан, Кыргызской Республики, за исключением не имеющих дипломатических или служебных паспортов членов административно-технического персонала, могут ввозить на таможенную территорию Союза самостоятельно любым способом с освобождением от уплаты таможенных пошлин, налогов авто- и мототранспортные средства, являющиеся транспортными средствами для личного пользования и принадлежащие сотруднику, либо принадлежащие сотруднику такие транспортные средства для личного пользования может ввозить иное лицо, действующее от имени и по поручению сотрудника, при соблюдении следующих условий:</w:t>
+    <w:bookmarkStart w:name="z168" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удостоверенная уполномоченным должностным лицом загранучреждения или нотариусом доверенность на осуществление ввоза и совершение таможенных операций, связанных с таможенным декларированием транспортных средств для личного пользования, принадлежащих сотруднику;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z164" w:id="73"/>
-[...15 lines deleted...]
-      транспортное средство для личного пользования ввозится в связи с прекращением сотрудником работы в загранучреждении, включая его досрочный отзыв, при представлении:</w:t>
+    <w:bookmarkStart w:name="z169" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      срок работы сотрудника в загранучреждении на момент ввоза транспортного средства для личного пользования должен составлять не менее 11 месяцев (за исключением случая досрочного отзыва);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z165" w:id="74"/>
-[...15 lines deleted...]
-      сотрудником – выданного в соответствии с законодательством государства-члена документа, удостоверяющего статус такого сотрудника и подтверждающего прекращение таким сотрудником работы в загранучреждении;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      транспортное средство для личного пользования ввозится в количестве 1 единицы на сотрудника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z166" w:id="75"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="80"/>
+    <w:bookmarkStart w:name="z171" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в течение 18 месяцев с даты регистрации пассажирской таможенной декларации, в соответствии с которой транспортное средство для личного пользования, ввезенное в соответствии с настоящим пунктом, выпущено в свободное обращение, не допускается передача иным лицам прав владения, пользования, распоряжения таким транспортным средством для личного пользования, за исключением передачи права пользования членам семьи сотрудника и передачи права владения иному лицу для проведения технического обслуживания, ремонта и (или) для хранения, с учетом случая, предусмотренного абзацем тринадцатым настоящего пункта; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z172" w:id="81"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z172" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ввоз транспортного средства для личного пользования осуществляется не позднее 6 месяцев с даты прекращения сотрудником работы в загранучреждении, включая его досрочный отзыв;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z173" w:id="82"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z173" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ввоз транспортного средства для личного пользования осуществляется не чаще 1 раза в 4 календарных года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z174" w:id="83"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z174" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ограничения по пользованию и (или) распоряжению транспортным средством для личного пользования, ввезенным с освобождением от уплаты таможенных пошлин, налогов в соответствии с настоящим пунктом, действуют до уплаты таможенных пошлин, налогов в размерах, предусмотренных пунктами 1, 3 и 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>таблицы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения № 2 к Решению Совета Евразийской экономической комиссии от 20 декабря 2017 г. № 107, но не более 18 месяцев с даты регистрации пассажирской таможенной декларации, в соответствии с которой такое транспортное средство для личного пользования выпущено в свободное обращение, с учетом случая, предусмотренного абзацем тринадцатым настоящего пункта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z175" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается передача прав владения, пользования, распоряжения транспортными средствами, ввезенными с освобождением от уплаты таможенных пошлин, налогов в соответствии с настоящим пунктом, лицам, имеющим гражданство Российской Федерации и (или) постоянное место жительства в Российской Федерации, в течение 36 месяцев с даты регистрации пассажирской таможенной декларации, в соответствии с которой такое транспортное средство для личного пользования выпущено в свободное обращение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 3 дополнено пунктом 10 в соответствии с решением Совета Евразийской экономической комиссии от 29.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПЕРЕЧЕНЬ  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бывших в употреблении товаров для личного пользования, которые могут ввозиться в установленном количестве иностранными физическими лицами на период своего пребывания на таможенной территории Евразийского экономического союза без уплаты таможенных пошлин, налогов независимо от стоимости и (или) веса таких товаров </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z103" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Одежда, обувь, головные уборы, зонты, ювелирные изделия, предметы личной гигиены, другие товары личного характера в количестве, необходимом для использования в период пребывания на таможенной территории Евразийского экономического союза (далее – Союз).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Портативная звукозаписывающая, видеозаписывающая, воспроизводящая аппаратура, фотоаппаратура в количестве не более 1 единицы каждого наименования и принадлежности к такой аппаратуре, носители видеозаписи, носители записи звука в количестве, необходимом для использования в период пребывания на таможенной территории Союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мобильные телефоны, смартфоны и аналогичные устройства связи в количестве не более 2 единиц.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z175" w:id="84"/>
-[...15 lines deleted...]
-      Не допускается передача прав владения, пользования, распоряжения транспортными средствами, ввезенными с освобождением от уплаты таможенных пошлин, налогов в соответствии с настоящим пунктом, лицам, имеющим гражданство Российской Федерации и (или) постоянное место жительства в Российской Федерации, в течение 36 месяцев с даты регистрации пассажирской таможенной декларации, в соответствии с которой такое транспортное средство для личного пользования выпущено в свободное обращение.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Портативные персональные компьютеры, планшеты, игровые приставки в количестве не более 1 единицы каждого наименования и принадлежности к ним в количестве, необходимом для использования в период пребывания на таможенной территории Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">бывших в употреблении товаров для личного пользования, которые могут ввозиться в установленном количестве иностранными физическими лицами на период своего пребывания на таможенной территории Евразийского экономического союза без уплаты таможенных пошлин, налогов независимо от стоимости и (или) веса таких товаров </w:t>
+    <w:bookmarkStart w:name="z107" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Переносные музыкальные инструменты в количестве, необходимом для использования в период пребывания на таможенной территории Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
-[...15 lines deleted...]
-      1. Одежда, обувь, головные уборы, зонты, ювелирные изделия, предметы личной гигиены, другие товары личного характера в количестве, необходимом для использования в период пребывания на таможенной территории Евразийского экономического союза (далее – Союз).</w:t>
+    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Культурные ценности (при подтверждении отнесения к таковым в соответствии с законодательством государства – члена Союза) в количестве, необходимом для использования в период пребывания на таможенной территории Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
-[...15 lines deleted...]
-      2. Портативная звукозаписывающая, видеозаписывающая, воспроизводящая аппаратура, фотоаппаратура в количестве не более 1 единицы каждого наименования и принадлежности к такой аппаратуре, носители видеозаписи, носители записи звука в количестве, необходимом для использования в период пребывания на таможенной территории Союза.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Детские коляски, детские сиденья, закрепленные на сиденьях автомобилей в количестве, необходимом для использования в период пребывания на таможенной территории Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
-[...15 lines deleted...]
-      3. Мобильные телефоны, смартфоны и аналогичные устройства связи в количестве не более 2 единиц.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Коляски для инвалидов в количестве, необходимом для использования в период пребывания на таможенной территории Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
-[...15 lines deleted...]
-      4. Портативные персональные компьютеры, планшеты, игровые приставки в количестве не более 1 единицы каждого наименования и принадлежности к ним в количестве, необходимом для использования в период пребывания на таможенной территории Союза.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Инвентарь и принадлежности для спорта, туризма и охоты, воздушные шары в количестве, необходимом для использования в период пребывания на таможенной территории Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
-[...15 lines deleted...]
-      5. Переносные музыкальные инструменты в количестве, необходимом для использования в период пребывания на таможенной территории Союза.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Домашние животные, в том числе используемые для охоты, спорта, туризма, в количестве, необходимом для использования в период пребывания на таможенной территории Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Портативные диализаторы, другие аналогичные медицинские приборы и расходуемые материалы к ним в количестве, необходимом для использования в период пребывания на таможенной территории Союза. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7755,80 +8057,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">комиссии </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 декабря 2017 г. № 107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">случаев осуществления таможенного декларирования товаров для личного пользования лицом, действующим от имени и по поручению декларанта и не являющимся таможенным представителем </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 с изменениями, внесенными решениями Совета Евразийской экономической комиссии от 19.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7843,352 +8145,352 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 29.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ввоз на таможенную территорию Евразийского экономического союза (далее – Союз) в сопровождаемом и (или) несопровождаемом багаже товаров для личного пользования (за исключением кузовов транспортных средств для личного пользования), принадлежащих главе дипломатического представительства, члену дипломатического и административно-технического персонала дипломатического представительства государства – члена Союза, главе консульского учреждения и иному консульскому должностному лицу, консульскому служащему консульского учреждения государства – члена Союза, сотруднику представительства государства – члена Союза при международной организации, расположенного за пределами таможенной территории Союза (далее соответственно – сотрудники, загранучреждение), проживающему вместе с сотрудником члену его семьи и ввозимых с освобождением от уплаты таможенных пошлин, налогов физическим лицом, действующим от имени и по поручению такого сотрудника или члена его семьи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z117" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этом случае таможенное декларирование таких товаров, в том числе помещаемых под таможенную процедуру таможенного транзита, осуществляется физическим лицом, осуществляющим ввоз товаров для личного пользования, принадлежащих сотруднику или члену его семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z118" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При таможенном декларировании вместе с пассажирской таможенной декларацией таможенному органу представляются в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z119" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      опись товаров для личного пользования, составленная сотрудником или членом его семьи, подлинность подписи которого засвидетельствована уполномоченным должностным лицом загранучреждения или нотариусом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z120" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      удостоверенная уполномоченным должностным лицом загранучреждения или нотариусом доверенность на осуществление ввоза и совершение таможенных операций, связанных с таможенным декларированием товаров для личного пользования, принадлежащих сотруднику или члену его семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z121" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий соблюдение условий ввоза с освобождением от уплаты таможенных пошлин, налогов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z117" w:id="99"/>
-[...15 lines deleted...]
-      В этом случае таможенное декларирование таких товаров, в том числе помещаемых под таможенную процедуру таможенного транзита, осуществляется физическим лицом, осуществляющим ввоз товаров для личного пользования, принадлежащих сотруднику или члену его семьи.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии у физического лица, действующего от имени и по поручению сотрудника и члена его семьи, собственных товаров для личного пользования, подлежащих таможенному декларированию, таможенное декларирование таких товаров производится путем заполнения этим лицом отдельной декларации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным решением Совета Евразийской экономической комиссии от 29.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ввоз на таможенную территорию Союза принадлежащих сотруднику товаров для личного пользования (за исключением транспортных средств для личного пользования и кузовов транспортных средств для личного пользования) перевозчиком в адрес члена семьи такого сотрудника, если такой ввоз не может быть осуществлен сотрудником самостоятельно по причине его смерти, тяжелой болезни или по иной объективной причине.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z124" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этом случае таможенное декларирование таких товаров осуществляется членом семьи сотрудника, в адрес которого осуществляется ввоз принадлежащих сотруднику товаров для личного пользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z125" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При таможенном декларировании вместе с пассажирской таможенной декларацией таможенному органу представляются в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z121" w:id="103"/>
-[...161 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="108"/>
+    <w:bookmarkStart w:name="z126" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выданный в соответствии с законодательством государства – члена Союза документ, удостоверяющий статус сотрудника, товары для личного пользования которого ввозятся, и подтверждающий смерть, тяжелую болезнь сотрудника или иную объективную причину; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z127" w:id="109"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z127" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       опись товаров для личного пользования, подписанная руководителем загранучреждения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8280,80 +8582,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">комиссии </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 декабря 2017 г. № 107</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="110"/>
+    <w:bookmarkStart w:name="z177" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>категорий товаров, не относящихся к товарам для личного пользования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными решениями Совета Евразийской экономической комиссии от 28.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8368,1060 +8670,1060 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 19.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 123</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="111"/>
+    <w:bookmarkStart w:name="z129" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Икра осетровых видов рыб в количестве более 250 г.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z130" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Рыба, ракообразные (живые, охлажденные, мороженые) в количестве более 5 кг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z158" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Этиловый спирт, алкогольные напитки с концентрацией спирта более 0,5 об. % общим объемом более 5 л, ввозимые в Республику Казахстан лицом, достигшим 21-летнего возраста, ввозимые в другие государства – члены Евразийского экономического союза (далее – Союз) лицом, достигшим 18-летнего возраста.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z159" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Этиловый спирт, алкогольные напитки с концентрацией спирта более 0,5 об. %, ввозимые в Республику Казахстан лицом, не достигшим 21-летнего возраста, ввозимые в другие государства – члены Союза лицом, не достигшим 18-летнего возраста.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z160" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Табак, табачные изделия, продукция, содержащая табак, никотин и предназначенная для вдыхания с помощью нагрева или другими способами (без горения), в количестве более 200 сигарет, или 50 сигар (сигарилл), или 200 изделий с нагреваемым табаком ("стиков"), или 250 г табака или изделия в ассортименте общим весом более 250 г, ввозимые в Республику Казахстан лицом, достигшим 21-летнего возраста, ввозимые в другие государства – члены Союза лицом, достигшим 18-летнего возраста.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z161" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Табак, табачные изделия, продукция, содержащая табак, никотин и предназначенная для вдыхания с помощью нагрева или другими способами (без горения), ввозимые в Республику Казахстан лицом, не достигшим 21-летнего возраста, ввозимые в другие государства – члены Союза лицом, не достигшим 18-летнего возраста.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z130" w:id="112"/>
-[...15 lines deleted...]
-      2. Рыба, ракообразные (живые, охлажденные, мороженые) в количестве более 5 кг.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Вывозимые с таможенной территории Союза товары, в отношении которых законодательством государства – члена Союза установлены вывозные таможенные пошлины (за исключением топлива, находящегося в обычных баках транспортного средства для личного пользования, и в количестве не более 10 л в отдельной емкости, а также товаров, бывших в употреблении, отвечающих критериям, предусмотренным примечанием 2 к приложению № 1 к Решению Совета Евразийской экономической комиссии от 20 декабря 2017 г. № 107, иных готовых изделий, подготовленных для розничной продажи и (или) расфасованных в потребительскую тару (упаковку), если иное не предусмотрено законодательством государства – члена Союза).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z158" w:id="113"/>
-[...15 lines deleted...]
-      3. Этиловый спирт, алкогольные напитки с концентрацией спирта более 0,5 об. % общим объемом более 5 л, ввозимые в Республику Казахстан лицом, достигшим 21-летнего возраста, ввозимые в другие государства – члены Евразийского экономического союза (далее – Союз) лицом, достигшим 18-летнего возраста.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным решением Совета Евразийской экономической комиссии от 06.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Природные алмазы (за исключением бриллиантов стоимостью не более 75 тыс. долларов США, вывозимых с таможенной территории Союза).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z159" w:id="114"/>
-[...15 lines deleted...]
-      4. Этиловый спирт, алкогольные напитки с концентрацией спирта более 0,5 об. %, ввозимые в Республику Казахстан лицом, не достигшим 21-летнего возраста, ввозимые в другие государства – члены Союза лицом, не достигшим 18-летнего возраста.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Авто- и мототранспортные средства и прицепы к авто- и мототранспортным средствам, не включенные в перечень отдельных видов авто- и мототранспортных средств и прицепов к авто- и мототранспортным средствам, являющихся транспортными средствами для личного пользования, утвержденный Решением Коллегии Евразийской экономической комиссии от 30 июня 2017 г. № 74.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z160" w:id="115"/>
-[...15 lines deleted...]
-      5. Табак, табачные изделия, продукция, содержащая табак, никотин и предназначенная для вдыхания с помощью нагрева или другими способами (без горения), в количестве более 200 сигарет, или 50 сигар (сигарилл), или 200 изделий с нагреваемым табаком ("стиков"), или 250 г табака или изделия в ассортименте общим весом более 250 г, ввозимые в Республику Казахстан лицом, достигшим 21-летнего возраста, ввозимые в другие государства – члены Союза лицом, достигшим 18-летнего возраста.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Двигатели внутреннего сгорания для транспортных средств (за исключением подвесных лодочных моторов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z161" w:id="116"/>
-[...15 lines deleted...]
-      6. Табак, табачные изделия, продукция, содержащая табак, никотин и предназначенная для вдыхания с помощью нагрева или другими способами (без горения), ввозимые в Республику Казахстан лицом, не достигшим 21-летнего возраста, ввозимые в другие государства – члены Союза лицом, не достигшим 18-летнего возраста.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным решением Совета Евразийской экономической комиссии от 06.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Котлы центрального отопления, классифицируемые в субпозиции 8403 10 ТН ВЭД ЕАЭС (за исключением бытовых отопительных котлов (до 30 кВт)).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z135" w:id="117"/>
-[...15 lines deleted...]
-      7. Вывозимые с таможенной территории Союза товары, в отношении которых законодательством государства – члена Союза установлены вывозные таможенные пошлины (за исключением топлива, находящегося в обычных баках транспортного средства для личного пользования, и в количестве не более 10 л в отдельной емкости, а также товаров, бывших в употреблении, отвечающих критериям, предусмотренным примечанием 2 к приложению № 1 к Решению Совета Евразийской экономической комиссии от 20 декабря 2017 г. № 107, иных готовых изделий, подготовленных для розничной продажи и (или) расфасованных в потребительскую тару (упаковку), если иное не предусмотрено законодательством государства – члена Союза).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным решением Совета Евразийской экономической комиссии от 06.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Машины, механизмы, оборудование, классифицируемые в товарных позициях 8401, 8402, 8405, 8406, 8410, 8411, 8417, 8420, 8422, 8426 – 8430, 8433 – 8442, 8444 00 – 8449 00 000 0, 8453 – 8466, 8468, 8474 – 8480, 8486, 8487, 8514, 8530, 8534 00, 8535, 8545, 8548 00, 9024, 9027, 9030, 9031 ТН ВЭД ЕАЭС, за исключением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:p>
-[...77 lines deleted...]
-      8. Природные алмазы (за исключением бриллиантов стоимостью не более 75 тыс. долларов США, вывозимых с таможенной территории Союза).</w:t>
+    <w:bookmarkStart w:name="z178" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      посудомоечных машин бытовых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z137" w:id="119"/>
-[...15 lines deleted...]
-      9. Авто- и мототранспортные средства и прицепы к авто- и мототранспортным средствам, не включенные в перечень отдельных видов авто- и мототранспортных средств и прицепов к авто- и мототранспортным средствам, являющихся транспортными средствами для личного пользования, утвержденный Решением Коллегии Евразийской экономической комиссии от 30 июня 2017 г. № 74.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мобильного оборудования для подъема и перемещения инвалидов и лиц с ограниченными возможностями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z138" w:id="120"/>
-[...15 lines deleted...]
-      10. Двигатели внутреннего сгорания для транспортных средств (за исключением подвесных лодочных моторов).</w:t>
+    <w:bookmarkStart w:name="z180" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      снегоочистителей плужных и роторных, подключаемых к сети напряжения до 220 В, мощностью не более 10 кВт или с моторным двигателем мощностью не более 10 л.с.;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:p>
-[...77 lines deleted...]
-      11. Котлы центрального отопления, классифицируемые в субпозиции 8403 10 ТН ВЭД ЕАЭС (за исключением бытовых отопительных котлов (до 30 кВт)).</w:t>
+    <w:bookmarkStart w:name="z181" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      косилок для газонов, навесного оборудования (в том числе картофелекопалок) для мотоблока и мотокультиватора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:p>
-[...77 lines deleted...]
-      12. Машины, механизмы, оборудование, классифицируемые в товарных позициях 8401, 8402, 8405, 8406, 8410, 8411, 8417, 8420, 8422, 8426 – 8430, 8433 – 8442, 8444 00 – 8449 00 000 0, 8453 – 8466, 8468, 8474 – 8480, 8486, 8487, 8514, 8530, 8534 00, 8535, 8545, 8548 00, 9024, 9027, 9030, 9031 ТН ВЭД ЕАЭС, за исключением:</w:t>
+    <w:bookmarkStart w:name="z182" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установок и аппаратов доильных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z178" w:id="123"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="128"/>
+    <w:bookmarkStart w:name="z183" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       инкубаторов бытовых до 100 яиц; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z184" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кормоизмельчителей, кормодробилок, корморезок ручных или подключаемых к сети напряжения до 220 В и весом до 30 кг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z185" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      садовых измельчителей бытовых, подключаемых к сети напряжения до 220 В и весом до 30 кг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z186" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вязальных машин, подключаемых к сети напряжения до 220 В и весом до 20 кг, ручных вышивальных машин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z187" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      точильных станков, заточных станков (точил) с электродвигателем, станков для заточки цепи, подключаемых к сети напряжения до 220 В и весом до 20 кг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z188" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      станков отрезных по металлу, подключаемых к сети напряжения до 220 В и весом до 20 кг;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z184" w:id="129"/>
-[...15 lines deleted...]
-      кормоизмельчителей, кормодробилок, корморезок ручных или подключаемых к сети напряжения до 220 В и весом до 30 кг;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      точильных (шлифовальных) станков, подключаемых к сети напряжения до 220 В и весом до 20 кг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z185" w:id="130"/>
-[...15 lines deleted...]
-      садовых измельчителей бытовых, подключаемых к сети напряжения до 220 В и весом до 30 кг;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бытовых механических пил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z186" w:id="131"/>
-[...15 lines deleted...]
-      вязальных машин, подключаемых к сети напряжения до 220 В и весом до 20 кг, ручных вышивальных машин;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сверлильных станков бытовых, подключаемых к сети напряжения до 220 В и весом до 20 кг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z187" w:id="132"/>
-[...15 lines deleted...]
-      точильных станков, заточных станков (точил) с электродвигателем, станков для заточки цепи, подключаемых к сети напряжения до 220 В и весом до 20 кг;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бытовых станков для обработки дерева и других твердых материалов, подключаемых к сети напряжения до 220 В и весом до 20 кг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z188" w:id="133"/>
-[...15 lines deleted...]
-      станков отрезных по металлу, подключаемых к сети напряжения до 220 В и весом до 20 кг;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бетономешалок объемом до 200 л с электродвигателем с напряжением питания 220 В;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z189" w:id="134"/>
-[...15 lines deleted...]
-      точильных (шлифовальных) станков, подключаемых к сети напряжения до 220 В и весом до 20 кг;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройств для формирования фигур и моделей из пластмассы (3D ручки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z190" w:id="135"/>
-[...15 lines deleted...]
-      бытовых механических пил;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      щеток угольных для электродвигателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z191" w:id="136"/>
-[...15 lines deleted...]
-      сверлильных станков бытовых, подключаемых к сети напряжения до 220 В и весом до 20 кг;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      портативных вольтметров, амперметров, мультиметров (для измерения различных электрических величин).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z192" w:id="137"/>
-[...15 lines deleted...]
-      бытовых станков для обработки дерева и других твердых материалов, подключаемых к сети напряжения до 220 В и весом до 20 кг;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции решения Совета Евразийской экономической комиссии от 06.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Солярии для загара.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z193" w:id="138"/>
-[...15 lines deleted...]
-      бетономешалок объемом до 200 л с электродвигателем с напряжением питания 220 В;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Зубоврачебный воск или составы для получения слепков зубов, расфасованные в наборы, в упаковки для розничной продажи или в виде плиток, в форме подков, в брусках или аналогичных формах, составы для зубоврачебных целей прочие на основе гипса (кальцинированного гипса или сульфата кальция), зубоврачебные импланты, другая зубоврачебная продукция, медицинская техника и оборудование (за исключением шприцев, игл, катетеров, канюлей, ингаляторов (небулайзеров), глюкометров и тест-полосок к ним, приборов для мониторинга уровня сахара в крови, помп для постоянной инфузии инсулина, слуховых аппаратов, электрических грелок, медицинских перчаток, систем для капельницы, приборов для измерения артериального давления (частоты пульса) и температуры, пульсоксиметров, различных портативных приборов регистрации электрокардиограммы в течение определенного периода (холтеров и др.), кислородно-дыхательной аппаратуры (включая маски, кислородные подушки), приборов мобильного диализа, автоинъекторов, умывальников передвижных для обслуживания тяжелых больных в домашних условиях, калоприемников, спринцовок, молокоотсосов, инвалидных колясок, каталок, приспособлений ортопедических (включая костыли), стерилизаторов, респираторов, хирургических ремней и бандажей, электромассажеров портативных, портативного оборудования для светотерапии (рефлекторов, облучателей ультрафиолетовых бактерицидных, для местного применения), портативных аппаратов для лазерной, ультразвуковой и магнитной терапии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z194" w:id="139"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции решения Совета Евразийской экономической комиссии от 06.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции решения Совета Евразийской экономической комиссии от 06.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="142"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="144"/>
+    <w:bookmarkStart w:name="z143" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Мебель медицинская, хирургическая, стоматологическая или ветеринарная (за исключением необходимых для использования по медицинским показаниям больничных коек с механическими приспособлениями). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z144" w:id="145"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z144" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мебель, предназначенная для использования в салонах красоты и спа-центрах, парикмахерские кресла и аналогичные кресла, их части.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9440,150 +9742,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="146"/>
+    <w:bookmarkStart w:name="z145" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Аппаратура и оборудование для фотолабораторий, классифицируемые в товарной позиции 9010 ТН ВЭД ЕАЭС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z146" w:id="147"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z146" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Приборы, аппаратура и модели, предназначенные для демонстрационных целей, классифицируемые в товарной позиции 9023 00 ТН ВЭД ЕАЭС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z147" w:id="148"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z147" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Игры, приводимые в действие монетами, банкнотами, банковскими карточками, жетонами или аналогичными средствами оплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z148" w:id="149"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Товары, в отношении которых применяются меры экспортного контроля, в случаях и порядке, установленных в соответствии с законодательством государства – члена Союза. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z197" w:id="150"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z197" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Остатки и отходы пищевой промышленности, классифицируемые в позициях группы 23 ТН ВЭД ЕАЭС (за исключением кормов для животных). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9602,70 +9904,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="151"/>
+    <w:bookmarkStart w:name="z198" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Руды, шлак и зола, классифицируемые в позициях группы 26 ТН ВЭД ЕАЭС. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9684,70 +9986,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="152"/>
+    <w:bookmarkStart w:name="z199" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Продукты неорганической химии, соединения неорганических или органических драгоценных металлов, редкоземельных металлов, радиоактивных элементов или изотопов, классифицируемые в позициях группы 28 ТН ВЭД ЕАЭС. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9766,70 +10068,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="153"/>
+    <w:bookmarkStart w:name="z200" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Органические химические соединения, классифицируемые в позициях группы 29 ТН ВЭД ЕАЭС. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9848,70 +10150,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="154"/>
+    <w:bookmarkStart w:name="z201" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Карусели, качели, тиры и прочие аттракционы, цирки передвижные и зверинцы передвижные, театры передвижные, классифицируемые в товарной позиции 9508 ТН ВЭД ЕАЭС. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9930,534 +10232,534 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="155"/>
+    <w:bookmarkStart w:name="z202" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Манекены для портных и прочие манекены, манекены-автоматы и движущиеся предметы для оформления витрин, классифицируемые в товарной позиции 9618 00 000 0 ТН ВЭД ЕАЭС. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Перечень дополнен пунктом 26 в соответствии с решением Совета Евразийской экономической комиссии от 06.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Взрывчатые вещества, пиротехнические изделия, пирофорные сплавы, некоторые горючие вещества, классифицируемые в позициях группы 36 ТН ВЭД ЕАЭС (за исключением спичек).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Перечень дополнен пунктом 27 в соответствии с решением Совета Евразийской экономической комиссии от 06.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Пластмассы в первичных формах, классифицируемые в товарных позициях 3901 – 3914 00 000 0 ТН ВЭД ЕАЭС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Перечень дополнен пунктом 28 в соответствии с решением Совета Евразийской экономической комиссии от 06.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Формы, прессы, матрицы из любых материалов, которые специально предназначены для нанесения товарного знака на товары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Перечень дополнен пунктом 28 в соответствии с решением Совета Евразийской экономической комиссии от 06.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Бытовая техника, ввозимая в разукомплектованном виде, но визуально представляющая собой вид готового изделия, вес которого не соответствует весу, указанному на ярлыках, упаковочных листах, в паспортах изделий, гарантийных талонах, иных документах и превышающему весовую норму ввоза на таможенную территорию Союза товаров для личного пользования без уплаты таможенных пошлин, налогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Перечень дополнен пунктом 30 в соответствии с решением Совета Евразийской экономической комиссии от 06.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание.  Для целей настоящего документа под алкогольными напитками с концентрацией спирта более 0,5 об. % понимаются алкогольные напитки, включенные в товарные позиции 2203 00 – 2206 00 и 2208 ТН ВЭД ЕАЭС, за исключением этилового спирта, кваса.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:p>
-[...408 lines deleted...]
-    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10783,31 +11085,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>