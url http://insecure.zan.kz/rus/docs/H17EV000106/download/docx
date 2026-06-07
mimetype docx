--- v0 (2026-03-11)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bb17dbc" w14:textId="bb17dbc">
+    <w:p w14:paraId="7c8e52d" w14:textId="7c8e52d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1632,50 +1632,136 @@
         <w:t xml:space="preserve">
       Производители медицинских изделий класса потенциального риска применения 1 и нестерильных медицинских изделий класса потенциального риска применения 2а вправе внедрить и поддерживать систему менеджмента качества медицинских изделий. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае если производители медицинских изделий класса потенциального риска применения 1 и нестерильных медицинских изделий класса потенциального риска применения 2а прошли оценку системы менеджмента качества медицинского изделия, включающую процессы проектирования и разработки, в соответствии с настоящими Требованиями, то в течение срока действия заключения, содержащегося в отчете по результатам проведения инспектирования производства, внесение изменений в регистрационное досье таких медицинских изделий осуществляется без проведения экспертизы безопасности, качества и эффективности в уведомительном порядке.  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац четвертый пункта 3 предусматривается исключить решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 43 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Производитель медицинского изделия в течение 2 месяцев со дня внесения изменений в документы регистрационного досье, представленного для регистрации медицинского изделия, уведомляет о внесении соответствующих изменений по форме в соответствии с приложением № 7 к Правилам регистрации и экспертизы безопасности, качества и эффективности медицинских изделий, утвержденным Решением Совета Евразийской экономической комиссии от 12 февраля 2016 г. № 46, уполномоченный орган, выдавший регистрационное удостоверение медицинского изделия. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2122,50 +2208,136 @@
         </w:rPr>
         <w:t xml:space="preserve">качества медицинских изделий  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Оценку системы менеджмента качества медицинских изделий проводят инспектирующие организации в форме инспектирования производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 12 предусматривается изменение решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Расходы, связанные с проведением инспектирования производства в рамках оценки системы менеджмента качества медицинских изделий, несет производитель медицинского изделия на основании договора, заключаемого с инспектирующей организацией. Тарифы на проведение инспектирования производства устанавливаются в соответствии с законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2222,50 +2394,136 @@
         <w:t>
       Инспектирующая организация, ее руководство и сотрудники, участвующие в проведении инспектирования производства, не должны принимать участие в деятельности, которая может повлиять на независимость их суждений или их беспристрастность в отношении результатов проведения инспектирования производства, они также не должны быть разработчиками, производителями, поставщиками медицинских изделий, не должны осуществлять техническое обслуживание (ремонт) медицинских изделий, оценку которых они проводят, или не должны быть уполномоченными представителями разработчика, производителя, поставщика медицинских изделий, лиц, осуществляющих техническое обслуживание (ремонт) медицинских изделий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Инспектирующая организация обязана документально оформлять процессы, охватывающие:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт а) пункта 14 предусматривается изменение решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) обработку запроса о проведении инспектирования производства, поступившего от производителя медицинского изделия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2722,50 +2980,136 @@
         <w:t>
       е) документы, подтверждающие компетентность инспекторов и внешних экспертов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Уполномочивание инспектирующих организаций на проведение инспекций производителей медицинских изделий, за исключением случаев, когда инспектирующими организациями являются уполномоченные органы, осуществляет уполномоченный орган по каждой подгруппе медицинских изделий по перечню в соответствии с приложением № 2 к настоящим Требованиям на основании оценки их соответствия настоящим Требованиям. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 18 предусматривается изменение решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган вправе определять количество инспектирующих организаций для проведения инспектирования производства по заявкам производителей медицинских изделий и (или) в соответствии с графиками проведения инспектирования производства в срок, не превышающий 3 месяца со дня представления производителем медицинского изделия полного комплекта документации, в том числе документов об оплате проведения инспектирования производства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2962,50 +3306,136 @@
         <w:t>
       Интегральная оценка значимости выявленных в ходе проведения инспектирования производства несоответствий системы менеджмента качества медицинских изделий настоящим Требованиям проводится согласно приложению № 3.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Несоответствия, выявленные по результатам проведения инспектирования производства, должны быть устранены производителем медицинского изделия в ходе проведения инспектирования производства или в срок, не превышающий 30 рабочих дней со дня завершения инспектирования производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 23 предусматривается изменение решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. В случае если производитель медицинского изделия не согласен с отрицательным заключением или выявленными несоответствиями, он направляет претензию в инспектирующую организацию в течение 30 рабочих дней со дня получения инспектирующей организацией копии отчета о результатах проведения инспектирования производства. Инспектирующая организация обязана рассмотреть указанную претензию и направить ответ в течение 15 рабочих дней со дня ее получения. В случае недостижения согласия производитель медицинского изделия вправе обратиться с жалобой в суд по месту нахождения инспектирующей организации или в уполномоченный орган, уполномочивший организацию на проведение оценки систем менеджмента качества медицинских изделий. В случае если производитель медицинского изделия не согласен с решением уполномоченного органа, он вправе обжаловать данное решение в суде по месту нахождения уполномоченного органа. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3179,50 +3609,136 @@
         <w:t>
       процессы, связанные с потребителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если производитель медицинского изделия внедрил систему менеджмента качества медицинских изделий в соответствии с требованиями стандартов, эквивалентных международному стандарту ISO 13485, то доказательства соответствия системы менеджмента качества требованиям данных стандартов (сертификат соответствия, отчеты об аудите системы менеджмента качества медицинских изделий) обеспечивают ее соответствие настоящим Требованиям в части процессов и процедур, связанных с функционированием системы менеджмента качества медицинских изделий. В этом случае инспектирование ограничивается проверкой выполнения требований, относящихся к процессам проектирования, разработки, производства и выходного контроля медицинского изделия и к процессам, связанным с потребителем (в части постпродажного мониторинга). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 24 предусматривается дополнить абзацами в соответствии с решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Оценка процессов проектирования и разработки системы менеджмента качества медицинских изделий включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3999,50 +4515,136 @@
         <w:t>
       При подаче заявления о проведении регистрации новых наименований медицинских изделий, производимых на производственной площадке, инспектирование которой проводилось ранее для медицинских изделий той же группы или подгруппы по перечню в соответствии с приложением № 2 к настоящим Требованиям, заявитель представляет в составе документов регистрационного досье копию отчета о результатах проведения инспектирования производства, проведенного не ранее 3 лет до дня представления заявления о проведении регистрации медицинского изделия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Периодическое (плановое) инспектирование производства проводится 1 раз в 3 года. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 35 предусматривается в редакции решения Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Производитель медицинского изделия вправе обратиться в любую инспектирующую организацию с заявлением о проведении периодического (планового) инспектирования производства в течение 6 месяцев до окончания срока действия отчета о результатах проведения предыдущего инспектирования производства с представлением следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4139,50 +4741,136 @@
         <w:t xml:space="preserve">
       копия отчета о результатах проведения органом по сертификации (для сертифицированных систем менеджмента качества) последнего аудита системы менеджмента качества медицинских изделий (при наличии). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если периодическое (плановое) инспектирование производства проводится инспектирующей организацией не того государства-члена, уполномоченный орган которого осуществлял регистрацию медицинского изделия, отчеты о результатах проведения периодического (планового) инспектирования производства направляются уполномоченным органом, инспектирующая организация которого проводила периодическое (плановое) инспектирование производства, в уполномоченный орган, который осуществлял регистрацию медицинского изделия, для включения в регистрационное досье. Отчеты о результатах проведения периодического (планового) инспектирования производства направляются по почте заказным почтовым отправлением с уведомлением о вручении либо передаются в форме электронного документа, подписанного электронной подписью, в течение 15 рабочих дней со дня завершения периодического (планового) инспектирования производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 36 предусматривается изменение решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Инспектирующая организация проводит анализ представленных документов в течение 10 рабочих дней со дня подачи производителем медицинского изделия заявки о проведении периодического (планового) инспектирования производства. В случае если инспектирующая организация приняла решение о проведении периодического (планового) инспектирования производства, она заключает соответствующий договор с производителем медицинского изделия. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4479,50 +5167,136 @@
         <w:t>
       Результаты испытаний отобранных образцов медицинских изделий представляются инспектирующей организацией в уполномоченный орган в течение 5 рабочих дней со дня оформления соответствующего протокола исследований (испытаний). В случае неподтверждения соответствия характеристик отобранных образцов медицинского изделия данным технического файла, обеспечивающим его безопасное применение, инспектирующая организация приостанавливает действие отчета о результатах проведения инспектирования производства. До устранения производителем медицинского изделия выявленных несоответствий уполномоченный орган вправе приостановить выпуск медицинского изделия в обращение на территории государства-члена в соответствии с законодательством этого государства, а также информирует уполномоченные органы других государств-членов о приостановке выпуска медицинского изделия в обращение на территории государства-члена с использованием средств интегрированной информационной системы Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. По результатам проведения периодического (планового) инспектирования производства инспектирующая организация оформляет отчет по форме согласно приложению № 6. Указанный отчет действителен в течение 3 лет со дня его выдачи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 40 предусматривается изменение решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Производитель медицинских изделий вправе обратиться в инспектирующую организацию с заявлением о проведении внепланового инспектирования производства в следующих целях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z179" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4579,50 +5353,136 @@
         <w:t>
       в) подтверждение устранения причин, которые привели к выпуску недоброкачественных медицинских изделий, посредством включения отчета о проведении внепланового инспектирования в заключительный отчет о корректирующих действиях по форме в соответствии с приложением № 2 к Правилам проведения мониторинга безопасности, качества и эффективности медицинских изделий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z182" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) подтверждение внедрения производителем системы менеджмента качества медицинских изделий (в случае если оценка этой системы менеджмента качества на соответствие настоящим Требованиям не проводилась).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 41 предусматривается в редакции решения Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z183" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. По результатам проведения внепланового инспектирования производства в целях, указанных в подпунктах "а" – "в" пункта 40 настоящих Требований, инспектирующая организация оформляет отчет по форме согласно приложению № 7, в целях, указанных в подпункте "г" пункта 40 настоящих Требований, – по форме в соответствии с приложением № 4 к настоящим Требованиям. Указанный отчет действителен в течение 3 лет со дня его выдачи. Проведение планового инспектирования проводится не позднее 3 лет со дня выдачи указанного отчета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z288" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11579,50 +12439,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 4 предусматривается изменение решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z221" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -14790,50 +15726,136 @@
         <w:t>
       потенциальные пользователи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:bookmarkStart w:name="z235" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       д) описание принципа аналитического метода или принципа действия прибора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт е) предусматривается изменение решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z236" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       е) описание составных частей, в том числе перечень возможных вариантов исполнения рассматриваемого изделия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
     <w:bookmarkStart w:name="z237" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -15636,70 +16658,164 @@
         <w:t>
       13. Технический файл должен содержать данные о стабильности медицинского изделия для диагностики in vitro.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
     <w:bookmarkStart w:name="z278" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае если медицинское изделие для диагностики in vitro выпускается в стерильном виде, приводится описание метода стерилизации, включая отчет о валидации в отношении процесса стерилизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z279" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 15 предусматривается изменение решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Технический файл должен включать в себя краткое изложение результатов деятельности по верификации и валидации программного обеспечения, выполненной в организации-производителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15908,80 +17024,156 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(форма) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z282" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 6 предусматривается изменение решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z282" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">о результатах периодического (планового) инспектирования производства  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16890,70 +18082,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z283" w:id="269"/>
+          <w:bookmarkStart w:name="z283" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень критических поставщиков</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
+          <w:bookmarkEnd w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с указанием их адресов, поставляемых изделий или оказываемых услуг, а также контактной информации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18987,80 +20179,156 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(форма)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 7 предусматривается изменение решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> о результатах внепланового инспектирования производства </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19860,70 +21128,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z287" w:id="271"/>
+          <w:bookmarkStart w:name="z287" w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень критических поставщиков</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="271"/>
+          <w:bookmarkEnd w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с указанием их адресов, поставляемых изделий или оказываемых услуг, а также контактной информации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -21553,218 +22821,294 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Требованиям к внедрению, поддержанию и оценке системы менеджмента качества медицинских изделий в зависимости от потенциального риска их применения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z290" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 8 предусматривается изменение решением Совета Евразийской экономической комиссии от 27.04. 2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z290" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОЦЕНКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>системы менеджмента качества медицинских изделий, проводимая с использованием средств дистанционного взаимодействия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Требования дополнены приложением № 8 в соответствии с Решением Совета Евразийской экономической комиссии от 12.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 131</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z291" w:id="273"/>
+    <w:bookmarkStart w:name="z291" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Допускается по решению уполномоченного органа проведение оценки системы менеджмента качества медицинского изделия с использованием средств дистанционного взаимодействия (например, посредством видеосвязи) в соответствии с актами, входящими в право Евразийского экономического союза, в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z292" w:id="274"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z292" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) угроза возникновения, возникновение и ликвидация чрезвычайной ситуации и (или) возникновение угрозы распространения эпидемических заболеваний, представляющих опасность для окружающих, заболеваний и поражений, полученных в результате воздействия неблагоприятных химических, биологических, радиационных факторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z293" w:id="275"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z293" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) возникновение обстоятельств непреодолимой силы или обстоятельств, независящих от воли сторон, которые несут угрозу причинения вреда жизни и здоровью инспекторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z294" w:id="276"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z294" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перед началом оценки системы менеджмента качества медицинского изделия, проводимой с использованием средств дистанционного взаимодействия, производитель должен подтвердить данные геолокации (широта, долгота) места нахождения производственной площадки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z295" w:id="277"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z295" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для проведения оценки системы менеджмента качества медицинского изделия, проводимой с использованием средств дистанционного взаимодействия, производитель предоставляет документы и сведения, указанные в таблице.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24537,55 +25881,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>