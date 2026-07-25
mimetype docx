--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7c8e52d" w14:textId="7c8e52d">
+    <w:p w14:paraId="3c27952" w14:textId="3c27952">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -25881,55 +25881,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26255,31 +26255,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>