--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="38b4d87" w14:textId="38b4d87">
+    <w:p w14:paraId="c2c3e4d" w14:textId="c2c3e4d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1131,51 +1131,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования, но не ранее 02.01.2022); от 12.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее 01.07.2024).</w:t>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее 01.07.2024); от 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее 01.01.2026); от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9765,69 +9805,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3904 69, 3904 90 000 0, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3905 12 000 0, 3905 19 000 0, 3905 21 000 0, 3905 29 000 0, 3905 30 000 0, 3905 91 000 0, 3905 99 100 0, 3905 99 909 0, 3906 90 100 0, 3906 90 200 0, 3906 90 300 0, 3906 90 400 0, 3906 90 500 0, 3906 90 600 0, 3906 90 900 2, 3906 90 900 3, 3906 90 900 4, 3906 90 900 7, </w:t>
+              <w:t xml:space="preserve">3905 12 000 0, 3905 19 000 0, 3905 21 000 0, 3905 29 000 0, 3905 30 000 0, 3905 91 000 0, 3905 99 100 0, 3905 99 909 0, 3906 90 100 0, 3906 90 200 0, 3906 90 300 0, 3906 90 400 0, 3906 90 500 0, 3906 90 600 0, 3906 90 900 2, 3906 90 900 3, 3906 90 900 4, 3906 90 900 5, 3906 90 900 9, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3908, 3909 10 000 0, 3909 20 000 0, 3909 39 000 0, 3909 40 000 0, 3909 50, 3910 00 000 8, 3911, 3914 00 000 0, 3915 10 000 0, 3916, 3917 10, 3917 21 100 0, 3917 21 900 9, 3917 22 100 0, 3917 22 900 9, 3917 23 100 9, 3917 23 900 9, 3917 29 000 9, 3917 31 000 8, 3917 32 000 1, 3917 32 000 9, 3917 33 000 9, 3917 39 000 1, 3917 39 000 8, 3917 40 000 9, 3918, 3919, 3920 10, 3920 20 210 9, 3920 20 290 0, 3920 20 800 0, 3920 30 000, 3920 43, 3920 49, 3920 51 000 0, 3920 59, 3920 61 000 0, </w:t>
+3908, 3909 10 000 0, 3909 20 000 0, 3909 39 000 0, 3909 40 000 0, 3909 50, 3910 00 000 3, 3910 00 000 9, 3911, 3914 00 000 0, 3915 10 000 0, 3916, 3917 10, 3917 21 100 0, 3917 21 900 9, 3917 22 100 0, 3917 22 900 9, 3917 23 100 9, 3917 23 900 9, 3917 29 000 9, 3917 31 000 8, 3917 32 000 1, 3917 32 000 9, 3917 33 000 9, 3917 39 000 1, 3917 39 000 8, 3917 40 000 9, 3918, 3919, 3920 10, 3920 20 210 9, 3920 20 290 0, 3920 20 800 0, 3920 30 000, 3920 43, 3920 49, 3920 51 000 0, 3920 59, 3920 61 000 0, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3920 62, 3920 63 000 0, 3920 69 000 0, 3920 71 000 0, 3920 73, 3920 79,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15150,51 +15190,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">8703 70 599, 8703 70 609, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">8703 80 000 2, 8703 80 000 9, 8703 90 009 0, 8704 10 101 9, 8704 10 102 2, 8704 21, </w:t>
+              <w:t xml:space="preserve">8703 80 000 3, 8703 80 000 4, 8703 80 000 5, 8703 80 000 8, 8703 90 009 0, 8704 10 101 9, 8704 10 102 2, 8704 21, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">8704 22 200 0, 8704 22 920 1, 8704 22 920 9, 8704 22 980, 8704 23 200 0, 8704 23 980, 8704 31, 8704 32, 8704 41 100, 8704 41 310, 8704 41 390, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16517,55 +16557,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16891,31 +16931,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>