--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3a51532" w14:textId="3a51532">
+    <w:p w14:paraId="9134c79" w14:textId="9134c79">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,325 +93,311 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Порядка осуществления мониторинга и проведения сравнительно-правового анализа нормативных правовых актов и проектов нормативных правовых актов государств – членов Евразийского экономического союза, предусматривающих предоставление субсидий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Коллегии Евразийской экономической комиссии от 14 ноября 2017 года № 155</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">В целях реализации положений </w:t>
+        <w:t>Решение Коллегии Евразийской экономической комиссии от 14 ноября 2017 года № 155.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В целях реализации положений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 93 Договора о Евразийском экономическом союзе от 29 мая 2014 года и статьи 12 Соглашения о порядке добровольного согласования государствами – членами Евразийского экономического союза с Евразийской экономической комиссией специфических субсидий в отношении промышленных товаров и проведения Евразийской экономической комиссией разбирательств, связанных с предоставлением государствами – членами Евразийского экономического союза специфических субсидий, от 26 мая 2017 года Коллегия Евразийской экономической комиссии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>а:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить прилагаемый Порядок осуществления мониторинга и проведения сравнительно-правового анализа нормативных правовых актов и проектов нормативных правовых актов государств – членов Евразийского экономического союза, предусматривающих предоставление субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      2. Признать утратившим силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 16 августа 2012 г. № 132 "О Положении о порядке осуществления мониторинга и проведения сравнительно-правового анализа национального законодательства государств – членов Таможенного союза и Единого экономического пространства на предмет соответствия Соглашению о единых правилах предоставления промышленных субсидий от 9 декабря 2010 года". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...69 lines deleted...]
-    </w:p>
+      3. Настоящее Решение вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Соглашения о порядке добровольного согласования государствами – членами Евразийского экономического союза с Евразийской экономической комиссией специфических субсидий в отношении промышленных товаров и проведения Евразийской экономической комиссией разбирательств, связанных с предоставлением государствами – членами Евразийского экономического союза специфических субсидий, от 26 мая 2017 года.   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель Коллегии     </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -424,102 +410,81 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Т. Саркисян   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -598,1148 +563,1090 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Евразийской экономической комиссии </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 14 ноября 2017 г. № 155 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="0"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК   </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">осуществления мониторинга и проведения сравнительно-правового анализа нормативных правовых актов и проектов нормативных правовых  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">актов государств – членов Евразийского экономического союза, предусматривающих предоставление субсидий  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z11" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. Общие положения   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Порядок разработан в целях обеспечения реализации Евразийской экономической комиссией (далее – Комиссия) своих полномочий, определенных статьей 93 Договора о Евразийском экономическом союзе от 29 мая 2014 года (далее – Договор) и статьей 12 Соглашения о порядке добровольного согласования государствами – членами Евразийского экономического союза с Евразийской экономической комиссией специфических субсидий в отношении промышленных товаров и проведения Евразийской экономической комиссией разбирательств, связанных с предоставлением государствами – членами Евразийского экономического союза специфических субсидий, от 26 мая 2017 года (далее – Соглашение), и устанавливает процедуру осуществления мониторинга и проведения сравнительно-правового анализа нормативных правовых актов и проектов нормативных правовых актов государств – членов Евразийского экономического союза (далее соответственно – мониторинг, сравнительно-правовой анализ, государства-члены, Союз) на предмет их соответствия положениям статьи 93 Договора и Протокола о единых правилах предоставления промышленных субсидий (приложение № 28 к Договору) (далее – Протокол).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Понятия, используемые в настоящем Порядке, применяются в значениях, определенных Договором в отношении предоставления субсидий и Соглашением. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II. Предмет мониторинга и сравнительно-правового анализа </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Предметом мониторинга являются нормативные правовые акты государств-членов, предусматривающие предоставление субсидий. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Предметом сравнительно-правового анализа являются нормативные правовые акты и проекты нормативных правовых актов государств-членов, предусматривающие предоставление субсидий. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III. Порядок осуществления мониторинга и проведения сравнительно-правового анализа </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мониторинг и сравнительно-правовой анализ проводятся структурным подразделением Комиссии, обеспечивающим деятельность Комиссии в сфере промышленной политики и промышленных субсидий в рамках Союза (далее – департамент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мониторинг включает в себя сбор и обобщение информации о нормативных правовых актах государств-членов, предусматривающих предоставление субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сравнительно-правовой анализ проводится департаментом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) на постоянной основе в отношении информации, указанной в пункте 10 настоящего Порядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) по обращению государства-члена с предложением о проведении сравнительно-правового анализа, предусмотренного пунктом 5 статьи 12 Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В ходе проведения сравнительно-правового анализа осуществляется оценка соответствия нормативных правовых актов и проектов нормативных правовых актов государств-членов положениям статьи 93 Договора и Протокола.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. В ходе сравнительно-правового анализа классификация субсидий осуществляется в соответствии с положениями статьи 93 Договора и Протокола, а также с учетом положений актов Коллегии Комиссии по вопросам классификации субсидий в соответствии с положениями Договора и Протокола. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При проведении сравнительно-правового анализа используется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      а) информация, поступившая в Комиссию от уполномоченных органов государств-членов в соответствии со статьей 12 Соглашения и разделом IX Протокола; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      б) информация, размещенная в источниках официального опубликования нормативных правовых актов государств-членов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) информация, полученная по результатам проводимого Комиссией мониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IV. Порядок направления запросов и получение информации в целях проведения сравнительно-правового анализа </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Комиссия в случае непредставления уполномоченными органами государств-членов в установленные сроки информации, предусмотренной статьей 12 Соглашения и разделом IX Протокола, направляет запросы о предоставлении необходимой информации в следующие сроки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) обо всех субсидиях, предоставленных в отчетном году, – ежегодно, не позднее 1 августа года, следующего за отчетным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      б) о специфических субсидиях, предоставленных в отчетном году и согласованных с Комиссией, – ежегодно, не позднее 1 августа года, следующего за отчетным; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>1. Настоящий Порядок разработан в целях обеспечения реализации Евразийской экономической комиссией (далее – Комиссия) своих полномочий, определенных статьей 93 Договора о Евразийском экономическом союзе от 29 мая 2014 года (далее – Договор) и статьей 12 Соглашения о порядке добровольного согласования государствами – членами Евразийского экономического союза с Евразийской экономической комиссией специфических субсидий в отношении промышленных товаров и проведения Евразийской экономической комиссией разбирательств, связанных с предоставлением государствами – членами Евразийского экономического союза специфических субсидий, от 26 мая 2017 года (далее – Соглашение), и устанавливает процедуру осуществления мониторинга и проведения сравнительно-правового анализа нормативных правовых актов и проектов нормативных правовых актов государств – членов Евразийского экономического союза (далее соответственно – мониторинг, сравнительно-правовой анализ, государства-члены, Союз) на предмет их соответствия положениям статьи 93 Договора и Протокола о единых правилах предоставления промышленных субсидий (приложение № 28 к Договору) (далее – Протокол).</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) утратил силу решением Коллегии Евразийской экономической комиссии от 20.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) о принятых в отчетном квартале нормативных правовых актах, предусматривающих предоставление специфических субсидий, – в течение 10 рабочих дней после истечения месяца, следующего за отчетным кварталом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) о проектах нормативных правовых актов, предусматривающих предоставление специфических субсидий производителям товаров, отнесенных к чувствительным товарам в соответствии с основными направлениями промышленного сотрудничества в рамках Союза, утверждаемыми Евразийским межправительственным советом (далее – производители чувствительных товаров).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 20.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комиссия может запрашивать сведения, необходимые для осуществления мониторинга и проведения сравнительно-правового анализа, в том числе акты, принятые в развитие нормативного правого акта государства-члена, предусматривающего предоставление субсидии, и определяющие механизм, порядок и условия предоставления субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V. Результаты сравнительно-правового анализа </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. По результатам проведения сравнительно-правового анализа Комиссия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) обеспечивает учет полученной информации при подготовке ежегодных отчетов о соблюдении государствами-членами положений Договора в отношении предоставления субсидий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) уведомляет государства-члены о факте непредоставления государством-членом в отчетном периоде согласованной с Комиссией специфической субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) формирует и ежегодно актуализирует на основе информации, предоставляемой государствами-членами в соответствии с пунктом 98 Протокола, бюллетень нормативных правовых актов государств-членов, в соответствии с которыми в государствах-членах предоставлены субсидии, и обеспечивает для уполномоченных органов государств-членов доступ к указанному бюллетеню;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) ежеквартально обобщает информацию о принятых нормативных правовых актах государств-членов, предусматривающих предоставление специфических субсидий производителям чувствительных товаров (с указанием их реквизитов и кратким описанием), и обеспечивает для уполномоченных органов государств-членов доступ к указанной информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) подготавливает заключение о соответствии проектов нормативных правовых актов, предусматривающих предоставление специфических субсидий производителям чувствительных товаров, положениям Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) уведомляет государства-члены о необходимости исполнения положений Договора в отношении предоставления субсидий и Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ж) содействует государствам-членам в организации консультаций по вопросам гармонизации и унификации их законодательства в сфере предоставления субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 20.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VI. Проведение сравнительно-правового анализа по обращению государства-члена</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Государство-член вправе обратиться в Комиссию с предложением о проведении сравнительно-правового анализа предусматривающих предоставление субсидий нормативных правовых актов или проектов нормативных правовых актов, принимаемых в этом государстве-члене, на предмет их соответствия положениям статьи 93 Договора и Протокола посредством направления соответствующего обращения с приложением указанных нормативных правовых актов, проектов нормативных правовых актов, а также нормативных правовых актов, определяющих механизм, порядок и условия оказания мер государственной поддержки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Сравнительно-правовой анализ предусматривающих предоставление субсидий нормативных правовых актов или проектов нормативных правовых актов проводится департаментом в течение 15 календарных дней с даты регистрации в Комиссии обращения, указанного в пункте 14 настоящего Порядка (с возможностью продления указанного срока не более чем на 15 календарных дней).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...944 lines deleted...]
-    </w:p>
+      16. По результатам сравнительно-правового анализа департаментом подготавливается заключение о соответствии нормативных правовых актов (проектов нормативных правовых актов) государства-члена, направившего обращение, положениям статьи 93 Договора и Протокола, которое подписывается директором (заместителем директора) департамента, утверждается членом Коллегии Комиссии, обеспечивающим реализацию функций Комиссии в сфере промышленных субсидий, и направляется в адрес этого государства-члена в течение 5 рабочих дней с даты его утверждения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>