--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba411f9" w14:textId="ba411f9">
+    <w:p w14:paraId="d3e01c3" w14:textId="d3e01c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -239,137 +239,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Настоящее Решение вступает в силу по истечении 10 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Договора о Таможенном кодексе Евразийского экономического союза от 11 апреля 2017 года.     </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель Коллегии      </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Евразийской экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -590,113 +609,152 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">случаев исчисления таможенным органом таможенных пошлин, налогов,     </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">специальных, антидемпинговых, компенсационных пошлин    </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменениями, внесенными Решение Коллегии Евразийской экономической комиссии от 24.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу Протокола о внесении изменений в Договор о Таможенном кодексе Евразийского экономического союза от 11.04.2017, подписанного 25.12.2023).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="897"/>
-        <w:gridCol w:w="11403"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z12" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="6"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -737,182 +795,186 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Незаконное перемещение товаров через таможенную границу Евразийского экономического союза (статья 56 и пункт 5 статьи 72 Таможенного кодекса Евразийского экономического союза)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="7"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z14" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0101</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 незаконное перемещение через таможенную границу Евразийского экономического союза при ввозе товаров на таможенную территорию Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z15" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0102</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -943,254 +1005,270 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z16" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Наступление обстоятельств, указанных в пункте 4 статьи 91 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z17" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0201</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="11"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 недоставка товаров в место прибытия</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z18" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0203</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="12"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 вывоз товаров из места прибытия на остальную часть таможенной территории Евразийского экономического союза </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>без помещения на временное хранение или без выпуска товаров таможенным органом в месте прибытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1200,127 +1278,135 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z19" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Наступление обстоятельства, указанного в пункте 3 статьи 97 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z20" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0301</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="14"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1351,763 +1437,819 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z21" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Наступление обстоятельств, указанных в пункте 4 статьи 103 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z22" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0401</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 утрата товаров, помещенных на временное хранение, перевозчиком или иным лицом, обладающим полномочиями </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в отношении товаров, которые представили документы для помещения товаров на временное хранение, до размещения их </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на складе временного хранения или принятия их иным лицом на временное хранение в месте, не являющемся складом временного хранения, за исключением уничтожения и (или) безвозвратной утраты вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z23" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0402</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 передача товаров, помещенных на временное хранение, перевозчиком или иным лицом, обладающим полномочиями в отношении товаров, которые представили документы для помещения товаров на временное хранение, получателю или иному лицу без разрешения таможенного органа до размещения их на складе временного хранения либо принятия их иным лицом на временное хранение в месте, не являющемся складом временного хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z24" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0403</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="18"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 утрата товаров, помещенных на временное хранение, лицом, осуществляющим временное хранение товаров в месте, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">не являющемся складом временного хранения, до размещения их в месте, не являющемся складом временного хранения, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за исключением уничтожения и (или) безвозвратной утраты вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z25" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0404</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="19"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 передача товаров, помещенных на временное хранение, лицом, осуществляющим временное хранение товаров в месте, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">не являющемся складом временного хранения, получателю или иному лицу без разрешения таможенного органа </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>до размещения их в месте, не являющемся складом временного хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z26" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0405</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="20"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 утрата товаров, хранящихся на складе временного хранения или в месте, не являющемся складом временного хранения, владельцем склада временного хранения либо лицом, осуществляющим временное хранение товаров в месте, не являющемся складом временного хранения, за исключением уничтожения и (или) безвозвратной утраты вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z27" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0406</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="21"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 передача товаров, хранящихся на складе временного хранения или в месте, не являющемся складом временного хранения, владельцем склада временного хранения либо лицом, осуществляющим временное хранение товаров в месте, не являющемся складом временного хранения, получателю или иному лицу без разрешения таможенного органа</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z28" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0407</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="22"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2138,161 +2280,173 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z29" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Наступление обстоятельства, указанного в пункте 5 статьи 153 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z30" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0501</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 недоставка товаров в место доставки товаров в установленный таможенным органом срок таможенного транзита </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и незавершение действия таможенной процедуры таможенного транзита в случаях, предусмотренных пунктом 12 статьи 151 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2302,512 +2456,540 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z31" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Наступление обстоятельств, указанных в пункте 6 статьи 162 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z32" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0601</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 утрата товаров декларантом до размещения их на таможенном складе, за исключением уничтожения и (или) безвозвратной утраты вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z33" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0602</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 утрата товаров декларантом, за исключением уничтожения и (или) безвозвратной утраты вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения, или передача товаров декларантом иному лицу до завершения действия таможенной процедуры таможенного склада, если хранение товаров осуществлялось не на таможенном складе</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z34" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0603</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 вывоз товаров за пределы места хранения, если хранение товаров осуществлялось не на таможенном складе в соответствие </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с пунктом 4 статьи 155 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z35" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0604</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 утрата товаров владельцем таможенного склада, за исключением уничтожения и (или) безвозвратной утраты вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z36" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0605</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2838,373 +3020,401 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z37" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VII. Наступление обстоятельств, указанных в пункте 3 статьи 241 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z38" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0701</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="32"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 невывоз с таможенной территории Евразийского экономического союза до истечения срока, установленного пунктом 2 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 240 Таможенного кодекса Евразийского экономического союза, помещенных под таможенную процедуру реэкспорта иностранных товаров, являющихся условно выпущенными товарами, указанными в подпункте 1 пункта 1 статьи 126 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z39" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0702</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="33"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 невывоз с таможенной территории Евразийского экономического союза до истечения срока, установленного пунктом 2 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">статьи 240 Таможенного кодекса Евразийского экономического союза, помещенных под таможенную процедуру реэкспорта иностранных товаров, являющихся продуктами переработки товаров, помещенных под таможенную процедуру переработки на таможенной территории </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z40" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0703</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 невывоз с таможенной территории Евразийского экономического союза до истечения срока, установленного пунктом 2 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">статьи 240 Таможенного кодекса Евразийского экономического союза, иных категорий иностранных товаров, помещенных под таможенную процедуру реэкспорта </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3214,339 +3424,363 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z41" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VIII. Наступление обстоятельств, указанных в пункте 8 статьи 279 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z42" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0801</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 использование временно ввезенных транспортных средств международной перевозки для внутренней перевозки, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за исключением такой перевозки в случаях, указанных в пунктах 5, 7 и 8 статьи 275 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z43" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0802</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 передача временно ввезенных транспортных средств международной перевозки иным лицам, в том числе в аренду (субаренду), за исключением их передачи для технического обслуживания, ремонта и (или) хранения либо в целях завершения операции перевозки путем вывоза с таможенной территории Евразийского экономического союза транспортного средства международной перевозки, а также за исключением передачи временно ввезенного железнодорожного транспортного средства международной перевозки и (или) перевозимых на железнодорожных транспортных средствах контейнеров </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в случаях, предусмотренных пунктом 9 статьи 275 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z44" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0803</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3577,220 +3811,232 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z45" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IX. Наступление обстоятельств, указанных в пункте 4 статьи 280 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z46" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0901</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 утрата временно вывезенных транспортных средств международной перевозки, являющихся товарами Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z47" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0902</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3821,254 +4067,270 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z48" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X. Наступление обстоятельств, указанных в пункте 4 статьи 284 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z49" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1001</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 утрата иностранных товаров, декларируемых (выпущенных) в качестве припасов, за исключением их уничтожения и (или) безвозвратной утраты вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z50" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1002</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 использование на таможенной территории Евразийского экономического союза иностранных товаров, декларируемых (выпущенных) в качестве припасов, в целях, не предусмотренных главой 39 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4079,254 +4341,270 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z51" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XI. Наступление обстоятельств, указанных в пункте 4 статьи 288 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z52" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1101</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 утрата международных почтовых отправлений, за исключением их уничтожения и (или) безвозвратной утраты вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z53" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1102</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 выдача международных почтовых отправлений получателю до выпуска таможенным органом товаров, пересылаемых </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в международных почтовых отправлениях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4336,254 +4614,270 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z54" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XII. Наступление обстоятельств, указанных в пунктах 3 и 8 статьи 295 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z55" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1201</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 незавершение действия таможенной процедуры таможенного транзита в отношении иностранных товаров, перемещаемых трубопроводным транспортом в соответствии с подпунктами 1 и 2 пункта 5 статьи 294 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z56" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1202</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 незавершение действия таможенной процедуры таможенного транзита в отношении товаров Евразийского экономического союза, перемещаемых трубопроводным транспортом в соответствии с подпунктами 1 и 3 пункта 5 статьи 294 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4593,161 +4887,173 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z57" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XIII. Наступление обстоятельства, указанного в пункте 3 статьи 309 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z58" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1301</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 неосуществление ввоза на таможенную территорию Евразийского экономического союза товаров Евразийского экономического союза, перевозимых (транспортируемых) с одной части таможенной территории Евразийского экономического союза на другую часть таможенной территории Евразийского экономического союза через территории государств, не являющихся членами Евразийского экономического союза, и (или) морем, помещенных под таможенную процедуру таможенного транзита и вывезенных с таможенной территории Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4758,185 +5064,201 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z59" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 XIV. Неподача в установленный Таможенным кодексом Евразийского экономического союза срок декларации на товары </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в отношении товаров, выпуск которых произведен до подачи декларации на товары</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z61" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1401</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 неподача в установленный Таможенным кодексом Евразийского экономического союза срок декларации на товары </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в отношении товаров, помещенных под таможенную процедуру выпуска для внутреннего потребления</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4946,2201 +5268,2373 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z62" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 XV. Наступление обстоятельств, указанных в пункте 7 статьи 208 Таможенного кодекса Евразийского экономического союза, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в случаях, когда обязанность по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин подлежит исполнению лицами, указанными в пункте 3 статьи 208 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z63" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1501</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="56"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 вывоз с территории свободной (специальной, особой) экономической зоны иностранных товаров, помещенных </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>под таможенную процедуру свободной таможенной зоны, до завершения в отношении таких товаров действия таможенной процедуры свободной таможенной зоны либо без разрешения таможенного органа в случаях, указанных в пункте 4 статьи 205 Таможенного кодекса Евразийского экономического союза, за исключением случаев, когда такие товары могут быть вывезены без завершения действия таможенной процедуры свободной таможенной зоны в случаях, предусмотренных абзацами третьим и четвертым подпункта 3 пункта 1 статьи 207 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z64" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1502</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="57"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 вывоз с территории свободной (специальной, особой) экономической зоны товаров, изготовленных (полученных) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, до завершения в отношении таких товаров действия таможенной процедуры свободной таможенной зоны либо без разрешения таможенного органа </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в случаях, указанных в пункте 4 статьи 205 Таможенного кодекса Евразийского экономического союза, за исключением случаев, когда такие товары могут быть вывезены без завершения действия таможенной процедуры свободной таможенной зоны в случаях, предусмотренных абзацами третьим и четвертым подпункта 3 пункта 1 статьи 207 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z65" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1503</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 вывоз с территории свободной (специальной, особой) экономической зоны товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, до завершения в отношении таких товаров действия таможенной процедуры свободной таможенной зоны либо без разрешения таможенного органа </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в случаях, указанных в пункте 4 статьи 205 Таможенного кодекса Евразийского экономического союза, за исключением случаев, когда такие товары могут быть вывезены без завершения действия таможенной процедуры свободной таможенной зоны в случаях, предусмотренных абзацами третьим и четвертым подпункта 3 пункта 1 статьи 207 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z66" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1504</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 передача товаров, помещенных под таможенную процедуру свободной таможенной зоны, иному лицу без завершения действия таможенной процедуры свободной таможенной зоны, за исключением передачи таких товаров в соответствии </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с пунктами 8, 10 и 11 статьи 205 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z67" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1505</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 передача товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, иному лицу без завершения действия таможенной процедуры свободной таможенной зоны, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за исключением передачи таких товаров в соответствии с пунктами 8, 10 и 11 статьи 205 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z68" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1506</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 передача товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, иному лицу без завершения действия таможенной процедуры свободной таможенной зоны, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за исключением передачи таких товаров в соответствии с пунктами 8, 10 и 11 статьи 205 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z69" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1507</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 невозврат на территорию свободной (специальной, особой) экономической зоны до истечения срока, установленного таможенным органом в соответствии с абзацем первым пункта 5 статьи 205 Таможенного кодекса Евразийского экономического союза, товаров, помещенных под таможенную процедуру свободной таможенной зоны и вывезенных </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с территории свободной (специальной, особой) экономической зоны в случаях, указанных в подпунктах 1, 2, 4 и 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z70" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1508</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 невозврат на территорию свободной (специальной, особой) экономической зоны до истечения срока, установленного таможенным органом в соответствии с абзацем первым пункта 5 статьи 205 Таможенного кодекса Евразийского экономического союза, товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, вывезенных с территории свободной (специальной, особой) экономической зоны </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в случаях, указанных в подпунктах 1, 2, 4 и 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z71" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1509</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 невозврат на территорию свободной (специальной, особой) экономической зоны до истечения срока, установленного таможенным органом в соответствии с абзацем первым пункта 5 статьи 205 Таможенного кодекса Евразийского экономического союза, товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, вывезенных с территории свободной (специальной, особой) экономической зоны </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в случаях, указанных в подпунктах 1, 2, 4 и 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z72" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1510</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 незавершение действия таможенной процедуры свободной таможенной зоны до истечения срока, установленного таможенным органом в соответствии с абзацем вторым пункта 5 статьи 205 Таможенного кодекса Евразийского экономического союза, в отношении товаров, помещенных под таможенную процедуру свободной таможенной зоны, вывезенных с территории свободной (специальной, особой) экономической зоны в случае, указанном в подпункте 3 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z73" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1511</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 незавершение действия таможенной процедуры свободной таможенной зоны до истечения срока, установленного таможенным органом в соответствии с абзацем вторым пункта 5 статьи 205 Таможенного кодекса Евразийского экономического союза, если в случае, указанном в подпункте 3 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, с территории свободной (специальной, особой) экономической зоны вывозились товары, изготовленные (полученные) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, и в таких товарах, изготовленных (полученных) из иностранных товаров, идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z74" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1512</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="67"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 незавершение действия таможенной процедуры свободной таможенной зоны до истечения срока, установленного таможенным органом в соответствии с абзацем вторым пункта 5 статьи 205 Таможенного кодекса Евразийского экономического союза, если в случае, указанном в подпункте 3 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, с территории свободной (специальной, особой) экономической зоны вывозились товары, изготовленные (полученные) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, и в таких товарах, изготовленных (полученных) из иностранных товаров, не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z75" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1513</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 утрата иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, за исключением уничтожения и (или) безвозвратной утраты таких товаров вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z76" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1514</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 утрата товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, если в таких товарах, изготовленных (полученных) из иностранных товаров, идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны, за исключением уничтожения </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и (или) безвозвратной утраты таких товаров вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z77" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1515</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="70"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 утрата товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, если в таких товарах, изготовленных (полученных) из иностранных товаров, не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны, за исключением уничтожения </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и (или) безвозвратной утраты таких товаров вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z78" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1516</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 непредставление в таможенный орган в установленный им срок документов, подтверждающих факт захоронения, обезвреживания, утилизации или уничтожения иным способом товаров, помещенных под таможенную процедуру свободной таможенной зоны, утративших свои потребительские свойства и ставших непригодными для использования в том качестве, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">для которого они предназначены, и вывезенных с территории свободной (специальной, особой) экономической зоны </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для захоронения, обезвреживания, утилизации или уничтожения иным способом в соответствии с законодательством государств – членов Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z79" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1517</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 непредставление в таможенный орган в установленный им срок документов, подтверждающих факт захоронения, обезвреживания, утилизации или уничтожения иным способом товаров, изготовленных (полученных) из товаров, помещенных под таможенную процедуру свободной таможенной зоны, утративших свои потребительские свойства и ставших непригодными для использования в том качестве, для которого они предназначены, и вывезенных с территории свободной (специальной, особой) экономической зоны для захоронения, обезвреживания, утилизации или уничтожения иным способом </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в соответствии с законодательством государств – членов Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, идентифицированы иностранные товары, помещенные </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z80" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1518</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 непредставление в таможенный орган в установленный им срок документов, подтверждающих факт захоронения, обезвреживания, утилизации или уничтожения иным способом товаров, изготовленных (полученных) из товаров, помещенных под таможенную процедуру свободной таможенной зоны, утративших свои потребительские свойства и ставших непригодными для использования в том качестве, для которого они предназначены, и вывезенных с территории свободной (специальной, особой) экономической зоны для захоронения, обезвреживания, утилизации или уничтожения иным способом </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в соответствии с законодательством государств – членов Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, не идентифицированы иностранные товары, помещенные </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z81" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1519</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 прекращение в соответствии с абзацем третьим пункта 5 статьи 139 Таможенного кодекса Евразийского экономического союза действия таможенной процедуры экспорта в отношении товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, признанных товарами Евразийского экономического союза в соответствии со статьей 210 Таможенного кодекса Евразийского экономического союза, за исключением прекращения действия таможенной процедуры экспорта в отношении указанных товаров, которые на момент прекращения действия такой таможенной процедуры находятся на территории свободной (специальной, особой) экономической зоны, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>если в таких товарах идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z82" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1520</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="75"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 прекращение в соответствии с абзацем третьим пункта 5 статьи 139 Таможенного кодекса Евразийского экономического союза действия таможенной процедуры экспорта в отношении товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, признанных товарами Евразийского экономического союза в соответствии со статьей 210 Таможенного кодекса Евразийского экономического союза, за исключением прекращения действия таможенной процедуры экспорта в отношении указанных товаров, которые на момент прекращения действия такой таможенной процедуры находятся на территории свободной (специальной, особой) экономической зоны, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>если в таких товарах не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7150,862 +7644,942 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z83" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 XVI. Наступление обстоятельств, указанных в пункте 7 статьи 208 Таможенного кодекса Евразийского экономического союза, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в отношении товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, в которых не идентифицированы такие иностранные товары (за исключением случаев, когда обязанность по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин в связи с наступлением таких обстоятельств подлежит исполнению лицами, указанными в пункте 3 статьи 208 Таможенного кодекса Евразийского экономического союза)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z84" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1601</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 вывоз с территории свободной (специальной, особой) экономической зоны товаров, изготовленных (полученных) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, до завершения в отношении таких товаров действия таможенной процедуры свободной таможенной зоны либо без разрешения таможенного органа </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в случаях, указанных в пункте 4 статьи 205 Таможенного кодекса Евразийского экономического союза, за исключением случаев, когда такие товары могут быть вывезены без завершения действия таможенной процедуры свободной таможенной зоны в случаях, предусмотренных абзацами третьим и четвертым подпункта 3 пункта 1 статьи 207 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z85" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1602</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 передача товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, иному лицу без завершения действия таможенной процедуры свободной таможенной зоны, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за исключением передачи таких товаров в соответствии с пунктами 8, 10 и 11 статьи 205 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z86" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1603</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 невозврат на территорию свободной (специальной, особой) экономической зоны до истечения срока, установленного таможенным органом в соответствии с абзацем первым пункта 5 статьи 205 Таможенного кодекса Евразийского экономического союза, товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, вывезенных с территории свободной (специальной, особой) экономической зоны </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в случаях, указанных в подпунктах 1, 2, 4 и 5 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z87" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1604</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 незавершение действия таможенной процедуры свободной таможенной зоны до истечения срока, установленного таможенным органом в соответствии с абзацем вторым пункта 5 статьи 205 Таможенного кодекса Евразийского экономического союза, если в случае, указанном в подпункте 3 пункта 4 статьи 205 Таможенного кодекса Евразийского экономического союза, с территории свободной (специальной, особой) экономической зоны вывозились товары, изготовленные (полученные) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, и в таких товарах, изготовленных (полученных) из иностранных товаров, не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z88" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1605</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 утрата товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, если в таких товарах, изготовленных (полученных) из иностранных товаров, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">за исключением уничтожения и (или) безвозвратной утраты таких товаров вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и (или) хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z89" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1606</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 непредставление в таможенный орган в установленный им срок документов, подтверждающих факт захоронения, обезвреживания, утилизации или уничтожения иным способом товаров, изготовленных (полученных) из товаров, помещенных под таможенную процедуру свободной таможенной зоны, утративших свои потребительские свойства и ставших непригодными для использования в том качестве, для которого они предназначены, и вывезенных с территории свободной (специальной, особой) экономической зоны для захоронения, обезвреживания, утилизации или уничтожения иным способом </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в соответствии с законодательством государств – членов Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, не идентифицированы иностранные товары, помещенные </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z90" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1607</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 прекращение в соответствии с абзацем третьим пункта 5 статьи 139 Таможенного кодекса Евразийского экономического союза действия таможенной процедуры экспорта в отношении товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободной таможенной зоны, признанных в соответствии со статьей 210 Таможенного кодекса Евразийского экономического союза товарами Евразийского экономического союза, за исключением прекращения действия таможенной процедуры экспорта в отношении указанных товаров, которые на момент прекращения действия такой таможенной процедуры находятся на территории свободной (специальной, особой) экономической зоны, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>если в таких товарах не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8015,1197 +8589,1704 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z91" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 XVII. Наступление обстоятельств, указанных в пункте 4 статьи 216 Таможенного кодекса Евразийского экономического союза, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в отношении товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>свободного склада, в которых не идентифицированы такие иностранные товары</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z92" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1701</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 вывоз с территории свободного склада товаров, изготовленных (полученных) из иностранных товаров, помещенных </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">под таможенную процедуру свободной таможенной зоны, до завершения действия таможенной процедуры свободного склада либо без разрешения таможенного органа в случаях, указанных в пункте 5 статьи 213 Таможенного кодекса Евразийского экономического союза, за исключением случаев, когда такие товары могут быть вывезены с территории свободного склада </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">без завершения действия таможенной процедуры свободного склада в случаях, предусмотренных подпунктом 2 пункта 1 статьи 215 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из иностранных товаров, не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z93" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1702</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 передача товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободного склада, иному лицу до завершения действия таможенной процедуры свободного склада, за исключением случаев, когда такие товары могут быть переданы в случаях, предусмотренных пунктом 9 статьи 213 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z94" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1703</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 невозврат на территорию свободного склада до истечения срока, установленного таможенным органом в соответствии </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">с абзацем первым пункта 6 статьи 213 Таможенного кодекса Евразийского экономического союза, товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободного склада, вывезенных </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">с территории свободного склада в случаях, указанных в подпунктах 1 и 2 пункта 5 статьи 213 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z95" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1704</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 незавершение действия таможенной процедуры свободного склада до истечения срока, установленного таможенным органом в соответствии с абзацем вторым пункта 6 статьи 213 Таможенного кодекса Евразийского экономического союза, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">если в случае, указанном в подпункте 3 пункта 5 статьи 213 Таможенного кодекса Евразийского экономического союза, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">с территории свободного склада вывозились товары, изготовленные (полученные) из иностранных товаров, помещенных </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">под таможенную процедуру свободного склада, и в таких товарах, изготовленных (полученных) из иностранных товаров, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z96" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1705</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 неразмещение на территории иного свободного склада до истечения срока, установленного таможенным органом </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в соответствии с абзацем третьим пункта 6 статьи 213 Таможенного кодекса Евразийского экономического союза, товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободного склада, вывезенных с территории свободного склада в случае, указанном в подпункте 4 пункта 5 статьи 213 Таможенного кодекса Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z97" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1706</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 утрата товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободного склада, за исключением уничтожения и (или) безвозвратной утраты вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения, если в таких товарах, изготовленных (полученных) из иностранных товаров, не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z98" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1707</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 непредставление в таможенный орган в установленный им срок документов, подтверждающих факт захоронения, обезвреживания, утилизации или уничтожения иным способом товаров, изготовленных (полученных) из товаров, помещенных под таможенную процедуру свободного склада, утративших свои потребительские свойства и ставших непригодными для использования в том качестве, для которого они предназначены, и вывезенных с территории свободного склада для захоронения, обезвреживания, утилизации или уничтожения иным способом в соответствии с законодательством государств – членов Евразийского экономического союза, если в таких товарах, изготовленных (полученных) из иностранных товаров, не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z99" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1708</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 прекращение в соответствии с абзацем третьим пункта 5 статьи 139 Таможенного кодекса Евразийского экономического союза действия таможенной процедуры экспорта в отношении товаров, изготовленных (полученных) из иностранных товаров, помещенных под таможенную процедуру свободного склада, признанных в соответствии со статьей 218 Таможенного кодекса Евразийского экономического союза товарами Евразийского экономического союза, за исключением прекращения действия таможенной процедуры экспорта в отношении указанных товаров, которые на момент такого прекращения находятся </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">на территории свободного склада, если в таких товарах, изготовленных (полученных) из иностранных товаров, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>не идентифицированы иностранные товары, помещенные под таможенную процедуру свободной таможенной зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="93"/>
-[...46 lines deleted...]
-          <w:bookmarkEnd w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+XVIII. Наступление обстоятельств, указанных в пункте 17 статьи 309</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Таможенного кодекса Евразийского экономического союза</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="897" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1801</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+утрата товаров электронной торговли, предназначенных для реализации физическим лицам, до завершения действия таможенной процедуры таможенного склада, за исключением уничтожения и (или) безвозвратной утраты вследствие аварии или действия непреодолимой силы либо безвозвратной утраты в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+неподача декларации на товары электронной торговли в течение сроков, указанных в пункте 13 статьи 309</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Таможенного кодекса Евразийского экономического союза, в отношении товаров электронной торговли, предназначенных для реализации физическим лицам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+вывоз товаров электронной торговли, предназначенных для реализации физическим лицам, из сооружений </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(из помещений, с площадок) до завершения действия таможенной процедуры таможенного склада в соответствии </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с подпунктами 2 и 3 пункта 4 и пунктом 5 статьи 309</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Таможенного кодекса Евразийского экономического союза либо без уведомления таможенного органа, предусмотренного пунктом 10 статьи 309</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Таможенного кодекса Евразийского экономического союза".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z100" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+XIX. Иные случаи</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z101" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1801</w:t>
+9999</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11403" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 иные случаи, когда таможенные пошлины, налоги, специальные, антидемпинговые, компенсационные пошлины </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в соответствии с Таможенным кодексом Евразийского экономического союза подлежат уплате в связи с обстоятельствами, наступившими после выпуска товаров, и в отношении товаров таможенные пошлины, налоги, специальные, антидемпинговые, компенсационные пошлины не были исчислены плательщиком</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -9402,667 +10483,696 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">либо такие платежи подлежат возврату (зачету) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1042"/>
-        <w:gridCol w:w="11258"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z104" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11258" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание обстоятельства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11258" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 помещение товаров под таможенную процедуру в соответствии с Таможенным кодексом Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z106" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11258" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 признание таможенным органом в соответствии с законодательством государства – члена Евразийского экономического Союза о таможенном регулировании факта уничтожения и (или) безвозвратной утраты иностранных товаров вследствие аварии или действия непреодолимой силы либо факта безвозвратной утраты этих товаров в результате естественной убыли при нормальных условиях перевозки (транспортировки) и (или) хранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z107" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11258" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 конфискация или обращение товаров в собственность (доход) государства – члена Евразийского экономического союза </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в соответствии с законодательством этого государства-члена</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z108" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="99"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11258" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 задержание таможенным органом товаров в соответствии с главой 51 Таможенного кодекса Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11258" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 размещение на временное хранение или помещение под одну из таможенных процедур товаров, которые были изъяты или арестованы в ходе проверки сообщения о преступлении, в ходе производства по уголовному делу или делу об административном правонарушении (ведения административного процесса) и в отношении которых принято решение об их возврате, если ранее выпуск таких товаров не был произведен</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1042" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z110" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11258" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10304,656 +11414,681 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>случаев, когда меры по взысканию таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин не принимаются</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="354"/>
-        <w:gridCol w:w="11946"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="354" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z113" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Код </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11946" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание случая</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="354" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z114" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СИ</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11946" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 срок взыскания неуплаченных таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, установленный законодательством государства – члена Евразийского экономического союза, таможенным органом которого осуществляется взыскание таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, истек</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="354" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z115" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БВ</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11946" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 суммы таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, взыскание которых оказалось невозможным, в соответствии с законодательством государства – члена Евразийского экономического союза, таможенный орган которого осуществлял взыскание этих сумм, признаны безнадежными к взысканию </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="354" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z116" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МЦ</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11946" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прекращение обязанности по уплате таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин в связи с выявлением факта неуплаты таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, исчисленных в одном расчете таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин, в размере, не превышающем в совокупности сумму, эквивалентную 5 евро по курсу валют, действующему на день применения курса валют для исчисления таможенных пошлин, налогов в соответствии с Таможенным кодексом Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="354" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11946" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 иные случаи, предусмотренные Таможенным кодексом Евразийского экономического союза</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="354" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z118" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИП</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11946" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 иные случаи, определяемые в соответствии с Таможенным кодексом Евразийского экономического союза Евразийской экономической комиссией в отношении ввозных таможенных пошлин, специальных, антидемпинговых, компенсационных пошлин</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="354" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z119" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИН</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11946" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11742,54 +12877,129 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе РТП в виде документа на бумажном носителе все элементы регистрационного номера РТП указываются через знак разделителя "/", пробелы между элементами не допускаются</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z152" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (). В графе РТП в виде</w:t>
+      (</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4813300" cy="749300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4813300" cy="749300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>). В графе РТП в виде</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z153" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронного документа элементы регистрационного номера РТП указываются в соответствующих реквизитах структуры РТП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z154" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12122,54 +13332,129 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе РТП в виде документа на бумажном носителе все элементы сведений о случае исчисления таможенных и иных платежей, сроке их уплаты и дне, на который применяются ставки таможенных и иных платежей для их исчисления, указываются через знак разделителя "/", пробелы между элементами не допускаются</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z171" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (). В графе РТП в виде электронного</w:t>
+      (</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3365500" cy="749300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3365500" cy="749300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>). В графе РТП в виде электронного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z172" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документа элементы регистрационного номера РТП указываются в соответствующих реквизитах структуры РТП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z173" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16458,54 +17743,129 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе "А" нового РТП в виде документа на бумажном носителе все элементы регистрационного номера нового РТП указываются через знак разделителя "/", пробелы между элементами не допускаются</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
     <w:bookmarkStart w:name="z383" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (). В графе А" нового РТП</w:t>
+      (</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4787900" cy="749300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4787900" cy="749300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>). В графе А" нового РТП</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z384" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в виде электронного документа элементы регистрационного номера нового РТП указываются в соответствующих реквизитах структуры РТП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
     <w:bookmarkStart w:name="z385" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -17189,51 +18549,51 @@
     </w:p>
     <w:bookmarkEnd w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8966200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="8966200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -17288,51 +18648,51 @@
     </w:p>
     <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8077200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="8077200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -17373,51 +18733,51 @@
     </w:p>
     <w:bookmarkEnd w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7670800" cy="9982200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7670800" cy="9982200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -17464,55 +18824,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17834,35 +19194,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>