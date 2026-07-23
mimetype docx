--- v0 (2025-11-07)
+++ v1 (2026-07-23)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="12b648c" w14:textId="12b648c">
+    <w:p w14:paraId="d3278b6" w14:textId="d3278b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,132 +85,222 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о формировании и функционировании евразийских технологических платформ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Решение Евразийского Межправительственного Совета от 13 апреля 2016 года № 2.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение Евразийского Межправительственного Совета от 13 апреля 2016 года № 2. Утратило силу решением Евразийского Межправительственного Совета от 27 марта 2026 года № 12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание РЦПИ!</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">      Сноска. Утратило силу решением Евразийского Межправительственного Совета от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Решение вступило в силу 14.04.2016 - сайт Евразийского экономического союза.</w:t>
+        <w:t>      Примечание РЦПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Решение вступило в силу 14.04.2016 - сайт Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В целях реализации </w:t>
+      В целях реализации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 92 Договора о Евразийском экономическом союзе от 29 мая 2014 года и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -224,162 +316,163 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокола о промышленном сотрудничестве (приложение № 27 к Договору о Евразийском экономическом союзе от 29 мая 2014 года) Евразийский межправительственный совет решил:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемое </w:t>
+      1. Утвердить прилагаемое </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о формировании и функционировании евразийских технологических платформ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Установить, что при формировании евразийских технологических платформ Совет Евразийской экономической комиссии руководствуется направлениями по перечню согласно приложению.</w:t>
+      2. Установить, что при формировании евразийских технологических платформ Совет Евразийской экономической комиссии руководствуется направлениями по перечню согласно приложению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Совету Евразийской экономической комиссии до 1 июля 2016 г. принять решение о формировании приоритетных евразийских технологических платформ в рамках перечня, предусмотренного настоящим Решением.</w:t>
+      3. Совету Евразийской экономической комиссии до 1 июля 2016 г. принять решение о формировании приоритетных евразийских технологических платформ в рамках перечня, предусмотренного настоящим Решением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Государствам – членам Евразийского экономического союза до 1 июля 2016 г. рассмотреть возможность включения евразийских технологических платформ в государственные программы научно-технического развития.</w:t>
+      4. Государствам – членам Евразийского экономического союза до 1 июля 2016 г. рассмотреть возможность включения евразийских технологических платформ в государственные программы научно-технического развития.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Члены Евразийского межправительственного совета:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -592,51 +685,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>От Кыргызской</w:t>
+              <w:t xml:space="preserve">От </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кыргызской</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
@@ -887,51 +990,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящее Положение разработано в соответствии со </w:t>
+      1. Настоящее Положение разработано в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договора о Евразийском экономическом союзе от 29 мая 2014 года и Основными направлениями промышленного сотрудничества в рамках Евразийского экономического союза, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -947,2017 +1050,2017 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Евразийского межправительственного совета от 8 сентября 2015 г. № 9, и определяет цель и задачи функционирования евразийских технологических платформ как объекта инновационной инфраструктуры государств - членов Евразийского экономического союза (далее соответственно - государства-члены, Союз), порядок их формирования, функционирования, финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Евразийские технологические платформы обеспечивают системную работу по аккумулированию передовых национальных и мировых достижений научно-технического развития, мобилизации научного потенциала государств-членов для совместного решения прикладных задач по разработке инновационных продуктов и технологий, их внедрению в промышленное производство.</w:t>
+      2. Евразийские технологические платформы обеспечивают системную работу по аккумулированию передовых национальных и мировых достижений научно-технического развития, мобилизации научного потенциала государств-членов для совместного решения прикладных задач по разработке инновационных продуктов и технологий, их внедрению в промышленное производство.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Для целей настоящего Положения используются понятия, которые означают следующее:</w:t>
+      3. Для целей настоящего Положения используются понятия, которые означают следующее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "евразийские технологические платформы" - объекты инновационной инфраструктуры, позволяющие обеспечить эффективную коммуникацию и создание перспективных коммерческих технологий, высокотехнологичной, инновационной и конкурентоспособной продукции на основе участия всех заинтересованных сторон (бизнеса, науки, государства, общественных организаций);</w:t>
-[...35 lines deleted...]
-      "уполномоченный орган государства-члена" - орган государственной власти или организация, уполномоченные государством-членом осуществлять координацию деятельности евразийских технологических платформ на своей территории.</w:t>
+      "евразийские технологические платформы" - объекты инновационной инфраструктуры, позволяющие обеспечить эффективную коммуникацию и создание перспективных коммерческих технологий, высокотехнологичной, инновационной и конкурентоспособной продукции на основе участия всех заинтересованных сторон (бизнеса, науки, государства, общественных организаций);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "совместный проект" - инновационный проект, направленный на развитие кооперационных связей, реализуемый совместно организациями государств-членов в рамках евразийских технологических платформ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "уполномоченный орган государства-члена" - орган государственной власти или организация, уполномоченные государством-членом осуществлять координацию деятельности евразийских технологических платформ на своей территории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> II. Цель и задачи функционирования евразийских</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>технологических платформ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Целью функционирования евразийских технологических платформ, обеспечивающих кооперацию в научно-технической и инновационной сферах, является повышение эффективности взаимодействия всех заинтересованных сторон (бизнеса, науки, государства, общественных организаций) на основе объединения потенциалов государств-членов для стимулирования взаимовыгодного инновационного развития национальных промышленных комплексов, создания центров компетенции в государствах-членах, формирования экономики будущего, постоянного технологического обновления, повышения глобальной конкурентоспособности промышленности.</w:t>
+      4. Целью функционирования евразийских технологических платформ, обеспечивающих кооперацию в научно-технической и инновационной сферах, является повышение эффективности взаимодействия всех заинтересованных сторон (бизнеса, науки, государства, общественных организаций) на основе объединения потенциалов государств-членов для стимулирования взаимовыгодного инновационного развития национальных промышленных комплексов, создания центров компетенции в государствах-членах, формирования экономики будущего, постоянного технологического обновления, повышения глобальной конкурентоспособности промышленности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Для достижения указанной в пункте 4 настоящего Положения цели участники евразийских технологических платформ реализуют следующие задачи:</w:t>
+      5. Для достижения указанной в пункте 4 настоящего Положения цели участники евразийских технологических платформ реализуют следующие задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      а) определение потребности реального сектора экономики государств-членов в новых технологиях;</w:t>
-[...107 lines deleted...]
-      ж) мониторинг результатов научно-технического и инновационного сотрудничества государств-членов.</w:t>
+      а) определение потребности реального сектора экономики государств-членов в новых технологиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) поиск и содействие развитию приоритетных научно- технических проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) налаживание сотрудничества государств-членов и поддержка совместных инициатив и совместных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) выявление барьеров, препятствующих научно-техническому развитию государств-членов, и выработка рекомендаций по их устранению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) содействие совершенствованию документов по вопросам сотрудничества государств-членов в научно-технической и инновационной сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) популяризация достижений научно-технического развития государств-членов, а также достижений в рамках евразийских технологических платформ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ж) мониторинг результатов научно-технического и инновационного сотрудничества государств-членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> III. Направления деятельности евразийских технологических</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>платформ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В соответствии со своими задачами участники евразийских технологических платформ проводят работу по следующим основным направлениям деятельности (в рамках компетенции):</w:t>
+      6. В соответствии со своими задачами участники евразийских технологических платформ проводят работу по следующим основным направлениям деятельности (в рамках компетенции):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      а) для решения задачи по популяризации достижений научно- технического развития государств-членов, а также достижений в рамках евразийских технологических платформ:</w:t>
-[...413 lines deleted...]
-      проводят работу по привлечению средств из бюджетных и внебюджетных источников финансирования для реализации совместных проектов;</w:t>
+      а) для решения задачи по популяризации достижений научно- технического развития государств-членов, а также достижений в рамках евразийских технологических платформ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводят анализ передовых достижений научно-технического развития государств-членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводят анализ мировых практик сотрудничества в научно- технической и инновационной сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (при необходимости) единые реестры передовых технологий и продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формируют единые информационно-коммуникационные системы и порталы, обеспечивающие доступ к информационным базам и коммуникацию всех заинтересованных организаций государств-членов в развитии и освоении передовых технологий и продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляют распространение и популяризацию знаний о передовых национальных и мировых достижениях, в том числе путем: публикаций в средствах массовой информации; участия в сторонних мероприятиях и организации собственных; осуществления консультативной поддержки в освоении передовых технологий и подготовке современных кадров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) для решения задачи по определению потребности реального сектора экономики государств-членов в новых технологиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводят оценку уровня развития технологий и продукции организаций реального сектора экономики государств-членов, сопоставление с зарубежными аналогами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формируют единые реестры потребностей в новых технологиях и видах продукции по заявкам и предложениям организаций реального сектора экономики государств-членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывают прогнозы развития рынков и технологий в отраслях и секторах экономики государств-членов, в которых осуществляют свою деятельность евразийские технологические платформы, в том числе спроса на основные виды инновационной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывают предложения по освоению передовых технологий и производства продукции организациями реального сектора экономики государств-членов, содержащие проработку различных технологических альтернатив;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействуют организации научных, проектных, производственных и иных объединений, направленных на продвижение передовых технологий на территориях государств-членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) для решения задачи по поиску и содействию развитию приоритетных научно-технических проектов могут в порядке, установленном законодательством государств-членов, вносить предложения в отраслевые программы развития промышленности государств-членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) для решения задачи по налаживанию сотрудничества государств-членов и поддержке совместных инициатив и совместных проектов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвуют в реализации приоритетных направлений в научно- технических и инновационных сферах сотрудничества государств- членов путем формирования портфеля проектных предложений, включающих совместные инициативы и совместные проекты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействуют участникам в реализации совместных проектов по: созданию совместных лабораторий, научно-исследовательских центров и станций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совместному созданию и внедрению инновационной продукции и технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      локализации современных технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обмену современными технологиями между государствами- членами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формированию условий для инновационного развития отрасли и реализации совместных проектов, представляющих взаимный интерес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляют поиск лучших партнеров для реализации совместных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводят консультационную работу при формировании кооперационных партнерств в инновационной сфере и реализации совместных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовывают (при необходимости) проведение совместной экспертизы совместных проектов в соответствии с законодательством государств-членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводят работу по привлечению средств из бюджетных и внебюджетных источников финансирования для реализации совместных проектов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      осуществляют иную работу по сопровождению совместных проектов на всех этапах их реализации в соответствии с </w:t>
+      осуществляют иную работу по сопровождению совместных проектов на всех этапах их реализации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Договором</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Евразийском экономическом союзе от 29 мая 2014 года;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      д) для решения задачи по выявлению барьеров, препятствующих научно-техническому развитию государств-членов, и выработки рекомендаций по их устранению:</w:t>
-[...107 lines deleted...]
-      публикуют обзоры и доклады о передовых национальных и мировых достижениях научно-технического развития и об инновационном развитии реального сектора экономики государств- членов.</w:t>
+      д) для решения задачи по выявлению барьеров, препятствующих научно-техническому развитию государств-членов, и выработки рекомендаций по их устранению:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вырабатывают предложения по развитию научно-технической и инновационной сфер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляют консультационную экспертную работу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) для решения задачи по мониторингу результатов научно- технического и инновационного сотрудничества государств-членов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводят мониторинг внедрения инновационных технологий и продуктов в организациях реального сектора экономики государств- членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводят мониторинг результатов совместной научно-технической деятельности и инновационного сотрудничества государств-членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      публикуют обзоры и доклады о передовых национальных и мировых достижениях научно-технического развития и об инновационном развитии реального сектора экономики государств- членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> IV. Порядок формирования евразийских технологических платформ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Евразийские технологические платформы формируются на основании решений Совета Евразийской экономической комиссии (далее - Комиссия).</w:t>
+      7. Евразийские технологические платформы формируются на основании решений Совета Евразийской экономической комиссии (далее - Комиссия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. При принятии решения о создании евразийской технологической платформы участник (участники) от государства-члена согласовывается уполномоченным органом государства-члена.</w:t>
+      8. При принятии решения о создании евразийской технологической платформы участник (участники) от государства-члена согласовывается уполномоченным органом государства-члена.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Комиссия принимает решение о формировании евразийских технологических платформ на основании следующего комплекта документов:</w:t>
+      9. Комиссия принимает решение о формировании евразийских технологических платформ на основании следующего комплекта документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      а) заявление о формировании евразийских технологических платформ, представляемое участниками в Комиссию;</w:t>
-[...89 lines deleted...]
-      е) проект перечня совместных проектов.</w:t>
+      а) заявление о формировании евразийских технологических платформ, представляемое участниками в Комиссию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) проект учредительного документа, подготовленный участниками, в случае если евразийская технологическая платформа создается с образованием юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) проект договора между участниками, в случае если евразийская технологическая платформа создается без образования юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) проект перечня участников евразийских технологических платформ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) обоснование целесообразности формирования евразийских технологических платформ с указанием целей и задач, основных направлений деятельности, их соответствия приоритетам промышленного сотрудничества Союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) проект перечня совместных проектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Евразийская технологическая платформа может быть создана с образованием или без образования юридического лица в порядке, предусмотренном законодательством государств-членов.</w:t>
+      10. Евразийская технологическая платформа может быть создана с образованием или без образования юридического лица в порядке, предусмотренном законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Уполномоченный орган государства-члена может определить ответственного за подготовку проектов документов по формированию евразийских технологических платформ в соответствии с законодательством своего государства.</w:t>
+      11. Уполномоченный орган государства-члена может определить ответственного за подготовку проектов документов по формированию евразийских технологических платформ в соответствии с законодательством своего государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Евразийские технологические платформы в соответствии с профилем своей деятельности могут включать в себя в качестве участников организации крупного (отраслевые промышленные предприятия, государственные компании и др.), малого и среднего бизнеса, научные организации (научно-исследовательские институты, университеты и др.), государственные институты развития, общественные (отраслевые ассоциации и объединения) и иные организации, в том числе из государств, не являющихся членами Союза, а также физических лиц. </w:t>
+      12. Евразийские технологические платформы в соответствии с профилем своей деятельности могут включать в себя в качестве участников организации крупного (отраслевые промышленные предприятия, государственные компании и др.), малого и среднего бизнеса, научные организации (научно-исследовательские институты, университеты и др.), государственные институты развития, общественные (отраслевые ассоциации и объединения) и иные организации, в том числе из государств, не являющихся членами Союза, а также физических лиц. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Евразийские технологические платформы объединяют участников не менее чем из 3 государств-членов.</w:t>
+      13. Евразийские технологические платформы объединяют участников не менее чем из 3 государств-членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. В случае если евразийские технологические платформы созданы с образованием юридического лица, решения участниками евразийских технологических платформ принимаются в соответствии с учредительными документами евразийских технологических платформ.</w:t>
+      14. В случае если евразийские технологические платформы созданы с образованием юридического лица, решения участниками евразийских технологических платформ принимаются в соответствии с учредительными документами евразийских технологических платформ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. В случае если евразийские технологические платформы созданы без образования юридического лица, решения участниками евразийских технологических платформ принимаются в соответствии с договором между ними.</w:t>
+      15. В случае если евразийские технологические платформы созданы без образования юридического лица, решения участниками евразийских технологических платформ принимаются в соответствии с договором между ними.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. В случае если евразийские технологические платформы созданы с образованием юридического лица, присоединение участников к евразийским технологическим платформам осуществляется в соответствии с учредительными документами евразийских технологических платформ.</w:t>
+      16. В случае если евразийские технологические платформы созданы с образованием юридического лица, присоединение участников к евразийским технологическим платформам осуществляется в соответствии с учредительными документами евразийских технологических платформ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. В случае если евразийские технологические платформы созданы без образования юридического лица, присоединение участников к евразийским технологическим платформам осуществляется в соответствии с договором между их участниками.</w:t>
+      17. В случае если евразийские технологические платформы созданы без образования юридического лица, присоединение участников к евразийским технологическим платформам осуществляется в соответствии с договором между их участниками.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Организационное и информационное обеспечение деятельности евразийских технологических платформ осуществляется их органами и структурными подразделениями, а также для этих целей могут определяться участники от каждого государства-члена по согласованию с уполномоченным органом соответствующего государства-члена.</w:t>
+      18. Организационное и информационное обеспечение деятельности евразийских технологических платформ осуществляется их органами и структурными подразделениями, а также для этих целей могут определяться участники от каждого государства-члена по согласованию с уполномоченным органом соответствующего государства-члена.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Для обеспечения руководства евразийскими технологическими платформами формируется руководящий орган, в который в том числе входят представители всех государств-членов, организации которых являются участниками евразийских технологических платформ.</w:t>
+      19. Для обеспечения руководства евразийскими технологическими платформами формируется руководящий орган, в который в том числе входят представители всех государств-членов, организации которых являются участниками евразийских технологических платформ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Для обеспечения функционирования евразийских технологических платформ по мере необходимости формируются органы евразийских технологических платформ: экспертные, координационные, научно-технические советы, рабочие группы, конкурсные и иные комиссии. Расходы, связанные с деятельностью указанных органов, осуществляются за счет средств заинтересованных организаций и участников евразийской технологической платформы. </w:t>
+      20. Для обеспечения функционирования евразийских технологических платформ по мере необходимости формируются органы евразийских технологических платформ: экспертные, координационные, научно-технические советы, рабочие группы, конкурсные и иные комиссии. Расходы, связанные с деятельностью указанных органов, осуществляются за счет средств заинтересованных организаций и участников евразийской технологической платформы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> V. Порядок финансирования евразийских технологических платформ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Для реализации совместных научно-исследовательских и опытно-конструкторских работ, мероприятий, совместных проектов евразийские технологические платформы обеспечивают привлечение финансирования из:</w:t>
+      21. Для реализации совместных научно-исследовательских и опытно-конструкторских работ, мероприятий, совместных проектов евразийские технологические платформы обеспечивают привлечение финансирования из:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      а) собственных средств участников евразийских технологических платформ;</w:t>
-[...89 lines deleted...]
-      е) средств бюджета Союза на полное или частичное финансирование научно-исследовательских работ, проводимых для нужд Комиссии, в целях реализации промышленного сотрудничества в рамках Союза и мероприятий по созданию информационных систем и формированию баз данных в рамках интегрированной информационной системы Союза.</w:t>
+      а) собственных средств участников евразийских технологических платформ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) средств инвесторов, фондов, общественных и иных заинтересованных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) средств уполномоченных специализированных национальных организаций в соответствии с их внутренней финансовой политикой на полное или частичное финансирование национальных частей совместных мероприятий, совместных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) бюджетов государств-членов на полное или частичное финансирование национальных частей совместных научно- исследовательских и опытно-конструкторских работ, мероприятий, совместных проектов в рамках соответствующих государственных программ, инструментов государственной поддержки в соответствии с законодательством этих государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) средств международных финансовых организаций в соответствии с их внутренней финансовой политикой на полное или частичное финансирование совместных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) средств бюджета Союза на полное или частичное финансирование научно-исследовательских работ, проводимых для нужд Комиссии, в целях реализации промышленного сотрудничества в рамках Союза и мероприятий по созданию информационных систем и формированию баз данных в рамках интегрированной информационной системы Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. В перечень мероприятий, реализуемых в составе совместных проектов, могут включаться:</w:t>
+      22. В перечень мероприятий, реализуемых в составе совместных проектов, могут включаться:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      а) мероприятия по разработке стратегий, программ и иных документов развития, реализуемые Комиссией и государственными органами в рамках возложенных на них полномочий;</w:t>
-[...17 lines deleted...]
-      б) мероприятия по созданию информационных систем и формированию баз данных в рамках интегрированной информационной системы Союза и научно-исследовательские работы, проводимые для нужд Комиссии, в целях реализации промышленного сотрудничества в рамках Союза.</w:t>
+      а) мероприятия по разработке стратегий, программ и иных документов развития, реализуемые Комиссией и государственными органами в рамках возложенных на них полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) мероприятия по созданию информационных систем и формированию баз данных в рамках интегрированной информационной системы Союза и научно-исследовательские работы, проводимые для нужд Комиссии, в целях реализации промышленного сотрудничества в рамках Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Участники евразийских технологических платформ отвечают по своим обязательствам в соответствии с законодательством соответствующего государства-члена. </w:t>
+      23. Участники евразийских технологических платформ отвечают по своим обязательствам в соответствии с законодательством соответствующего государства-члена. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> VI. Порядок координации деятельности евразийских</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>технологических платформ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Общую координацию взаимодействия государств-членов по вопросам формирования и функционирования евразийских технологических платформ осуществляет Комиссия.</w:t>
+      24. Общую координацию взаимодействия государств-членов по вопросам формирования и функционирования евразийских технологических платформ осуществляет Комиссия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Комиссия совместно с уполномоченными органами государств-членов осуществляет:</w:t>
+      25. Комиссия совместно с уполномоченными органами государств-членов осуществляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      а) организацию круглых столов, совещаний и видеоконференций в целях развития и продвижения деятельности евразийских технологических платформ в среде профильных организаций государств-членов;</w:t>
-[...35 lines deleted...]
-      в) рассмотрение комплектов документов по формированию евразийских технологических платформ, предусмотренных настоящим Положением;</w:t>
+      а) организацию круглых столов, совещаний и видеоконференций в целях развития и продвижения деятельности евразийских технологических платформ в среде профильных организаций государств-членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) аккумулирование лучшей практики формирования и обеспечения функционирования евразийских технологических платформ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) рассмотрение комплектов документов по формированию евразийских технологических платформ, предусмотренных настоящим Положением;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      г) подготовку ежегодно по результатам мониторинга, указанного в подпункте "ж" </w:t>
+      г) подготовку ежегодно по результатам мониторинга, указанного в подпункте "ж" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения, и на основании соответствующих документов евразийских технологических платформ о результатах проделанной работы доклада о результатах деятельности евразийских технологических платформ для принятия государствами- членами решений, направленных на повышение эффективности функционирования и стимулирование деятельности евразийских технологических платформ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      д) разработку предложений о повышении эффективности функционирования евразийских технологических платформ и их внесение на рассмотрение Евразийского межправительственного совета.</w:t>
+      д) разработку предложений о повышении эффективности функционирования евразийских технологических платформ и их внесение на рассмотрение Евразийского межправительственного совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26. Уполномоченные органы государств-членов осуществляют: </w:t>
+      26. Уполномоченные органы государств-членов осуществляют: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      а) рассмотрение комплектов документов по формированию евразийских технологических платформ;</w:t>
-[...71 lines deleted...]
-      д) участие в разработке предложений о повышении эффективности функционирования евразийских технологических платформ.</w:t>
+      а) рассмотрение комплектов документов по формированию евразийских технологических платформ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) координацию работы организаций государства-члена по присоединению и участию в евразийских технологических платформах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) согласование участников евразийских технологических платформ на этапе принятия решения о создании евразийских технологических платформ, а также участников от государства-члена, осуществляющих организационное и информационное обеспечение деятельности евразийских технологических платформ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) участие в мониторинге деятельности евразийских технологических платформ, включая реализацию совместных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) участие в разработке предложений о повышении эффективности функционирования евразийских технологических платформ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. В целях проведения мониторинга, предусмотренного подпунктом "ж" </w:t>
+      27. В целях проведения мониторинга, предусмотренного подпунктом "ж" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения, органами евразийских технологических платформ ежегодно, до 1 июня, осуществляется подготовка следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      а) перечень участников на конец отчетного года;</w:t>
-[...53 lines deleted...]
-      г) актуализированный перечень совместных проектов на следующий год.</w:t>
+      а) перечень участников на конец отчетного года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) план действий на следующий год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) отчет о реализации совместных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) актуализированный перечень совместных проектов на следующий год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Для координации работы по формированию и стимулированию развития евразийских технологических платформ Комиссия совместно с уполномоченными органами государств-членов организует постоянно действующую площадку, в рамках которой организуются встречи потенциальных участников евразийских технологических платформ, проводится обсуждение участниками евразийских технологических платформ актуальных направлений развития и вопросов устранения барьеров для развития, прорабатываются предложения по стимулированию евразийских технологических платформ.</w:t>
+      28. Для координации работы по формированию и стимулированию развития евразийских технологических платформ Комиссия совместно с уполномоченными органами государств-членов организует постоянно действующую площадку, в рамках которой организуются встречи потенциальных участников евразийских технологических платформ, проводится обсуждение участниками евразийских технологических платформ актуальных направлений развития и вопросов устранения барьеров для развития, прорабатываются предложения по стимулированию евразийских технологических платформ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3096,341 +3199,363 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>технологических платформ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Медицинские и медицинские биотехнологии, фармация</w:t>
-[...215 lines deleted...]
-      13. Промышленные технологии</w:t>
+      1. Медицинские и медицинские биотехнологии, фармация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Информационно-коммуникационные технологии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фотоника</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Авиакосмические технологии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ядерные и радиационные технологии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Энергетика</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Технологии транспорта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Технологии металлургии и новые материалы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Добыча природных ресурсов и нефтегазопереработка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Химия и нефтехимия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Электроника и технологии машиностроения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Экологическое развитие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Промышленные технологии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Сельское хозяйство, пищевая промышленность, биотехнологии </w:t>
+      14. Сельское хозяйство, пищевая промышленность, биотехнологии </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3752,35 +3877,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>