--- v0 (2025-10-16)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a5e378" w14:textId="7a5e378">
+    <w:p w14:paraId="9df6761" w14:textId="9df6761">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,62 +107,148 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Совета Евразийской экономической комиссии от 02 декабря 2015 года № 86.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Заголовок в редакции решения Совета Евразийской экономической комиссии от 14.09.2018 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Утрачивает силу с 01.03.2027 решением Совета Евразийской экономической комиссии от 19.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок в редакции решения Совета Евразийской экономической комиссии от 14.09.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п.2</w:t>
       </w:r>
       <w:r>
@@ -1040,50 +1126,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Члены Совета Евразийской экономической комиссии:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -1671,61 +1758,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Б. </w:t>
-[...9 lines deleted...]
-              <w:t>Сагинтаев</w:t>
+              <w:t>Б. Сагинтаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6215,1066 +6292,1067 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3023"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="432"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание элемента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4662" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Дата и время формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата и время формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4662" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Сведения об органе (организации), включенном(ой) в реестр эмитентов контрольных знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 совокупность  сведений, содержащихся в реестре эмитентов контрольных знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4662" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1. Страна, представляющая сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 двузначный буквенный код страны, представляющий сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4662" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2. Регистрационный номер (номер документа о регистрации) органа (организации) государства-члена в реестре</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 регистрационный номер (номер документа о регистрации) органа (организации) государства-члена в реестре организаций, осуществляющих изготовление и реализацию юридическим лицам и индивидуальным предпринимателям контрольных (идентификационных) знаков </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4662" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания регистрационного номера (номера документа о регистрации) органа (организации) государства-члена в реестре организаций, осуществляющих изготовление и реализацию юридическим лицам и индивидуальным предпринимателям контрольных (идентификационных) знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3. Орган (организация) государства-члена, включенный (ая) в реестр эмитентов контрольных знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о реквизитах органа (организации), включенного(ой) в реестр эмитентов контрольных знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4662" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания сведений о наименовании, номере налогоплательщика, адресе и контактных реквизитах органа (организации), включенного(ой) в реестр эмитентов контрольных знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4. Технологические характеристики сведений реестра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4183" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 информация о сроке действия сведений, об органе (организации) государства-члена, включенном(ой) в реестр эмитентов контрольных знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4662" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания сведений о датах начала и окончания срока действия записи в реестре</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7367,1626 +7445,1627 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4143"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="592"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание элемента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Дата и время формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата и время формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Страна, представляющая сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 двузначный буквенный код страны, представляющий сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3. Сведения по товарам, выпущенным в оборот </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 совокупность сведений, содержащихся в национальном компоненте информационной системы маркировки товаров и представляемых в целях формирования аналитической отчетности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1..n</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.1. Код товара по ТН ВЭД ЕАЭС </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10-значный код товара по единой Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2. Идентификатор Global Trade Item Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 глобальный идентификационный номер торговой единицы – цифровое значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для уникальной идентификации торговой единицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3. Регистрационный номер декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 регистрационный номер декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 элемент предназначен для указания сведений о регистрационном номере декларации на товары, при ввозе товаров на таможенную территорию Союза </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4.  GLN производителя товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 код GLN производителя товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.5. Совокупность  сведений о контрольном (идентификационном) знаке и товаре</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 совокупность  сведений о контрольном (идентификационном) знаке и товаре</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1..n</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.5.1. Реквизиты контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 совокупность реквизитов контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.5.1.1. Идентификатор контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 визуально отображаемый идентификатор контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8996,611 +9075,611 @@
               <w:t>
 шаблон: [A-Z]{2}[-]{1}[A-Z0-9]{6}</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [-]{1}[A-Z0-9]{10}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.5.1.2. Дата реализации контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата реализации контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.5.1.3. Совокупность сведений об обороте товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 совокупность сведений об обороте товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1..n</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.5.1.3.1. Номер  налогоплательщика (входит в состав элемента Сведения о юридическом лице или индивидуальном предпринимателе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер налогоплательщика – организации -заказчика контрольного (идентификационного) знака или участника, осуществивишего вывод из оборота товаров, включенных в перечень товаров, подлежащих маркировке контрольными (идентификационными) знаками (в составе сведений о юридическом лице или индивидуальном предпринимателе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер налогоплательщика – организации-участника, осуществившей вывод из оборота маркированного товара, указывается в случае, если в законодательстве государств-членов установлены требования к информированию о контрольных (идентификационных) знаках, нанесенных на реализованные товары в рамках розничной торговли)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.5.1.3.2. Способ выпуска товара в оборот </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 способ выпуска товара в оборот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9628,164 +9707,164 @@
               <w:t xml:space="preserve">
 1 – ввоз на таможенную территорию Союза; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2 – производство на территории государств-членов. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.5.1.3.3. Способ маркировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 способ маркировки при ввозе товаров на таможенную территорию Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9813,164 +9892,164 @@
               <w:t xml:space="preserve">
 1 – до выпуска товаров; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 – после выпуска товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.5.1.3.4. Код типа представляемой  информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кодовое обозначение типа представляемой информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10052,164 +10131,164 @@
               <w:t>
 4 – остатки товаров, на которые нанесены контрольные (идентификационные) знаки;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 - комиссионная торговля товарами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.5.1.3.5. Способ вывода товара из оборота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кодовое обозначение способа вывода товара из оборота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10255,349 +10334,349 @@
               <w:t>
 2 – уничтожение (утеря) товара.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 – продажа в рамках трансграничной торговли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.5.1.3.6. Дата вывода товара из оборота </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 дата вывода товара из оборота </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4143" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.5.1.3.7. Дата и время фиксации сведений в национальном компоненте </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3737" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата и время фиксации сведений в национальном компоненте информационной системы маркировки товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="592" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10678,1194 +10757,1160 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3085"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование элемента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание элемента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Дата и время формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата и время формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Страна, представляющая сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 двузначный буквенный код страны, представляющий сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Сведения о товарах,  приобретенных  в рамках трансграничной торговли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о товарах,  приобретенных  в рамках трансграничной торговли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1..n</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1 Сведения о контрольном идентификационном знаке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения об идентификаторах контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1.1. Идентификатор контрольного (идентификационного знака)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 визуально отображаемый идентификатор контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шаблон: [A-Z]{2}[-]{1}[A-Z0-9]{6}[-]{1}[A-Z0-9]{10}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1.2. Идентификатор чипа радиочастотной метки контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уникальный идентификатор чипа радиочастотной метки контрольного (идентификационного) знака (номер TID радиочастотной метки) в шестнадцатеричной системе исчисления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1.3.?Серийный глобальный номер торговой единицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 серийный глобальный номер торговой единицы (товара, продукции) в стандарте SGTIN-96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11893,620 +11938,599 @@
               <w:t>
 элемент может не указываться при передаче сведений об остатках товара;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 макс. длина: 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2. Результат обработки запрошенных сведений в национальном компоненте знаку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 код и описание результата обработки в национальном компоненте сведений об идентификаторе контрольного (идентификационного знака), указанного в запросе </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3. Представляемые сведения о товарах,  приобретенных  в рамках трансграничной торговли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 представляемые сведения о товарах,  приобретенных  в рамках трансграничной торговли, содержащиеся в национальном компоненте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.3.1. Номер налогоплательщика (входит в состав элемента Сведения о юридическом лице или индивидуальном предпринимателе) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер налогоплательщика – организации -заказчика контрольного (идентификационного) знака (в составе сведений о юридическом лице или индивидуальном предпринимателе, осуществляющем оборот товаров (вывод товаров из оборота), включенных в перечень товаров, подлежащих маркировке контрольными (идентификационными) знаками, в компетентные (уполномоченные) органы своих государств-членов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.2. Код типа представляемой  информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кодовое обозначение типа представляемой информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12642,1818 +12666,1783 @@
               <w:t>
 6.2 – товары, возвращенные покупателями (контрольный (идентификационный) знак был поврежден или уничтожен и (или) возврат (обмен) товара производится в срок, превышающий определенный законодательством государств-членов для возврата (обмена) товара надлежащего качества);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 – товары, реализованные (проданные) в рамках розничной торговли или уничтоженные (утерянные) по каким-либо причинам оборота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.3. Регистрационный номер декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 регистрационный номер декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 элемент предназначен для указания сведений о декларации на товары, ввезенные на таможенную территорию Союза </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.4. Порядковый номер товара в декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 порядковый номер товара в декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания сведений о порядковом номере товара в декларации на товары (для товаров, ввезенных на таможенную территорию Союза)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.3.5. Код товара по ТН ВЭД ЕАЭС </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10-значный код товара по единой Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.6. Идентификатор Global Trade Item Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 глобальный идентификационный номер торговой единицы –цифровое значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для уникальной идентификации торговой единицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.7. Наименование производителя товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование производителя товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.8. GLN производителя товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 код GLN производителя товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.9. Наименование товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 наименование товара </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.3.10.  Разновидность товара </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование материала, из которого изготовлен товар, и иные отличительные признаки товара (цвет, размер, модель и др.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.11. Страна происхождения товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сведения о стране происхождения товара </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания сведений о стране происхождения товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.3.12. Единица измерения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица измерения количества товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 элемент предназначен для указания сведений о коде (кодовом обозначении) единицы измерения товара </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.13. Изображение товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фотографическое изображение товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 элемент предназначен для указания элемент содержит фотографическое изображение товара </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.3.14. Способ выпуска товара в оборот </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 способ выпуска товара в оборот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14481,349 +14470,349 @@
               <w:t>
 1 – ввоз на таможенную территорию Союза;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 – производство на территории государств-членов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.15. Сведения о нормативных документах, устанавливающих требования к качеству товара (для товара, выпускаемого по таким документам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о нормативных документах государств-членов, устанавливающие требования к качеству товара (для товара, выпускаемого по таким нормативным документами)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания сведений о нормативных документах, устанавливающие требования к качеству товара (для товара, выпускаемого по таким нормативным документам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.16. Сведения о документах, подтвержающих возврат товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3404" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о реквизитах документов, подтверждающих возврат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5303" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания сведений о реквизитах документов, подтверждающих возврат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14885,55 +14874,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>