--- v0 (2025-10-17)
+++ v1 (2026-06-09)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f4908c4" w14:textId="f4908c4">
+    <w:p w14:paraId="88cbebc" w14:textId="88cbebc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,116 +86,192 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении отдельных документов по маркировке товаров товарной позиции "Предметы одежды, принадлежности к одежде и прочие изделия, из натурального меха</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Совета Евразийской экономической комиссии от 23 ноября 2015 года № 70.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение Совета Евразийской экономической комиссии от 23 ноября 2015 года № 70. Утратило силу решением Совета Евразийской экономической комиссии от 19 ноября 2025 года № 116.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу с 01.03.2026 решением Совета Евразийской экономической комиссии от 19.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок в редакции решения Совета Евразийской экономической комиссии от 14.09.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В целях обеспечения маркировки товаров товарной позиции "Предметы одежды, принадлежности к одежде и прочие изделия, из натурального меха" в соответствии с Соглашением о маркировке товаров средствами идентификации в Евразийском экономическом союзе от 2 февраля 2018 года (далее – Соглашение) Совет Евразийской экономической комиссии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -773,65 +851,66 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Члены Совета Евразийской экономической комиссии:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2323"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3007"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -884,51 +963,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -981,51 +1060,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1078,51 +1157,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2324" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1175,51 +1254,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3007" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1277,235 +1356,225 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В. Габриелян</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Матюшевский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2323" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Б. </w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="2324" w:type="dxa"/>
+              <w:t>Б. Сагинтаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>О. Панкратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3007" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1679,62 +1748,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(идентификационными) знаками</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7142"/>
-        <w:gridCol w:w="5158"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7142" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1744,51 +1814,51 @@
               <w:t>
 Код</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТН ВЭД ЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5158" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1799,495 +1869,496 @@
 Наименование товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9431"/>
-        <w:gridCol w:w="2869"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9431" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4303 10 901 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  предметы одежды из норки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9431" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4303 10 902 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  предметы одежды из нутрии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9431" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4303 10 903 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  предметы одежды из песца или лисицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9431" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4303 10 904 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  предметы одежды из кролика или зайца</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9431" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4303 10 905 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  предметы одежды из енота</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9431" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4303 10 906 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  предметы одежды из овчины</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9431" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4303 10 908 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2869" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  предметы одежды прочие*</w:t>
@@ -5408,51 +5479,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6606,1030 +6677,1031 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Структура передаваемых данных</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1512"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование элемента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание элемента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. Регистрационный номер (номер документа о регистрации) органа (организации) государства-члена в реестре </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 регистрационный номер (номер документа о регистрации) органа (организации) государства-члена в реестре организаций, осуществляющих изготовление и реализацию юридическим лицам и индивидуальным предпринимателям контрольных (идентификационных) знаков </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания регистрационного номера (номера документа о регистрации) органа (организации) государства-члена в реестре организаций, осуществляющих изготовление и реализацию юридическим лицам и индивидуальным предпринимателям контрольных (идентификационных) знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Дата и время формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата и время формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания даты и времени формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3. Номер налогоплательщика (входит в состав элемента "Сведения о юридическом лице или индивидуальном предпринимателе") </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер налогоплательщика – организации-заказчика контрольного (идентификационного) знака (в составе сведений о юридическом лице или индивидуальном предпринимателе государств-членов, осуществляющем оборот товаров, включенных в перечень товаров, подлежащих маркировке контрольными (идентификационными) знаками)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания номера налогоплательщика (для Республики Армения – учетный номер налогоплательщика, для Республики Беларусь – учетный номер плательщика, для Республики Казахстан – индивидуальный идентификационный номер  и бизнес-идентификационный номер, для Кыргызской Республики и Российской Федерации – идентификационный номер налогоплательщика) для юридического лица или индивидуального предпринимателя государств-членов, осуществляющего оборот товаров, включенных в перечень товаров, подлежащих маркировке контрольными (идентификационными) знаками, и являющегося организацией-заказчиком изготовления таких знаков. Элемент передается органом (организацией) государства-члена, осуществляющим реализацию юридическим лицам и индивидуальным предпринимателям контрольных (идентификационных) знаков.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Количество реализованных контрольных (идентификационных) знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 общее количество реализованных контрольных (идентификационных) знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания общего количества реализованных контрольных (идентификационных) знаков, сведения о которых передаются в компетентные (уполномоченные) органы своих государств-членов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Изготовленные и реализованные контрольные (идентификационные) знаки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения об изготовленных и реализованных  контрольных (идентификационных) знаках</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 элемент предназначен для указания сведений об изготовленных и реализованных  контрольных (идентификационных) знаках </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1..*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.1. Способ выпуска товара в оборот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кодовое обозначения способа выпуска товара в оборот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7657,909 +7729,909 @@
               <w:t xml:space="preserve">
 1 – ввоз на таможенную территорию Союза; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 – производство на территориях государств-членов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.2. 4-значный код товара по ТН ВЭД ЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-значный код товара по ТН ВЭД ЕАЭС в соответствии с перечнем товаров, подлежащих маркировке контрольными (идентификационными) знаками, для которого будут использованы контрольные (идентификационные) знаки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 элемент предназначен для указания 4-значного кода товара по ТН ВЭД ЕАЭС в соответствии с перечнем товаров, подлежащих маркировке контрольными (идентификационными) знаками, для которого будут использованы контрольные (идентификационные) знаки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.3. Сведения о контрольных (идентификационных) знаках, предназначенных для маркировки товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о контрольных (индентификационных) знаках, предназначенных для маркировки товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания сведений о контрольных (индентификационных) знаках, предназначенных для маркировки товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.3.1. Дата изготовления контрольных (идентификационных) знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата изготовления контрольных (идентификационных) знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания сведений о дате изготовления контрольных (идентификационных) знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.3.2. Дата реализации контрольных (идентификационных) знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата реализации контрольных (идентификационных) знаков организации-заказчику контрольных (идентификационных) знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 элемент предназначен для указания сведений о дате реализации контрольных (идентификационных) знаков организациизаказчику. Элемент передается органом (организацией) государства-члена, осуществляющим реализацию юридическим лицам и индивидуальным предпринимателям контрольных (идентификационных) знаков. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.3.3. Характеристики контрольных (идентификационных) знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о характеристиках контрольных (идентификационных) знаков в соответствии с нижеприведенной структурой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 элемент предназначен для указания сведений о характеристиках контрольных (идентификационных) знаков </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1..*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.3.3.1. Идентификатор контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 визуально отображаемый идентификатор контрольного (идентификационного знака)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8569,200 +8641,200 @@
               <w:t>
 шаблон: [A-Z]{2}[-]{1}[A-Z0-9]{6}</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [-]{1}[A-Z0-9]{10}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.3.3.2. Идентификатор чипа радиочастотной метки контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2908" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уникальный идентификатор чипа радиочастотной метки контрольного (идентификационного) знака (номер TID радиочастотной метки) в шестнадцатеричной системе исчисления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 – </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11085,732 +11157,733 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                      и индивидуальными предпринимателями</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2039"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="508"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование элемента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание элемента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. Номер налогоплательщика (входит в состав элемента Сведения о юридическом лице или индивидуальном предпринимателе) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер налогоплательщика – организации - заказчика контрольного (идентификационного) знака (в составе сведений о юридическом лице или индивидуальном предпринимателе, осуществляющем оборот товаров (вывод товаров из оборота), включенных в перечень товаров, подлежащих маркировке контрольными (идентификационными) знаками, в компетентные (уполномоченные) органы своих государств-членов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент предназначен для указания номера налогоплательщика (для Республики Армения – учетный номер налогоплательщика, для Республики Беларусь – учетный номер плательщика, для Республики Казахстан – индивидуальный идентификационный номер и бизнес-идентификационный номер, для Кыргызской Республики и для Российской Федерации – идентификационный номер налогоплательщика) для юридического лица или индивидуального предпринимателя, осуществляющего оборот товаров (вывод товаров из оборота), включенных в перечень товаров, подлежащих маркировке контрольными (идентификационными) знаками, и являющегося организацией -заказчиком изготовления таких знаков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Дата и время формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата и время формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указываются дата и время формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Сведения о товарах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о товарах, на которые нанесены контрольные (идентификационные) знаки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в элементе указываются сведения о товарах, на которые нанесены контрольные (идентификационные) знаки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1..*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1 Код типа представляемой  информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кодовое обозначение типа представляемой информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11910,1359 +11983,1352 @@
               <w:t>
 6.1 – товары, возвращенные покупателями ( товар возвращен в течение срока, установленного законодательством государств-членов для возврата (обмена) товара надлежащего качества, и целостность контрольного знака сохранена);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2 – товары, возвращенные покупателями (контрольный (идентификационный) знак был поврежден или уничтожен и (или) возврат (обмен) товара производится в срок, превышающий определенный законодательством государств-членов для возврата (обмена) товара надлежащего качества);7 – товары, реализованные (проданные) в рамках розничной торговли или уничтоженные (утерянные) по каким-либо причинам оборота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.2 Код страны экспорта </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 код государства-члена, экспортировавшего товар при трансграничной торговле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в элементе указываются код государства-члена, экспортировавшего товар при трансграничной торговле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3 Регистрационный номер декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 регистрационный номер декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 в элементе указываются сведения о декларации на товары, ввезенные на таможенную территорию Союза </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4 Сведения о товарах и использованных контрольных (идентификационных) знаках</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о товарах и  использованных контрольных (идентификационных) знаках</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в элементе указываются сведения о товарах и использованных контрольных (идентификационных) знаках</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1..*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4.1 Порядковый номер товара в декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 порядковый номер товара в декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 в элементе для товаров, ввезенных на таможенную территорию Союза, указываются сведения о порядковом номере товара в декларации на товары </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.4.2 Код товара по ТН ВЭД ЕАЭС </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10-значный код товара по единой Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в элементе указывается 10-значный код товара по ТН ВЭД ЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4.3 Сведения о единице товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о единице товара, на который нанесен контрольный (идентификационный) знак</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1..*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.4.3.1. Сведения о товаре, передаваемые в информационный ресурс </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о товаре, передаваемые в информационный ресурс, обеспечивающий учет и хранение достоверных данных о товарах, подлежащих контролю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент определяет сведения о товаре, передаваемые в информационный ресурс, обеспечивающий учет и хранение достоверных данных о товарах, подлежащих контролю, структура элемента приведена в таблице 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4.3.2. Идентификатор чипа радиочастотной метки контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уникальный идентификатор чипа радиочастотной метки контрольного (идентификационного) знака (номер TID радиочастотной метки) в шестнадцатеричной системе исчисления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4.3.3. Идентификатор контрольного (идентификационного знака)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 визуально отображаемый идентификатор контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13272,164 +13338,164 @@
               <w:t>
 шаблон: [A-Z]{2}[-]{1}[A-Z0-9]{6}</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [-]{1}[A-Z0-9]{10}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4.3.4. Идентификатор контрольного (идентификационного) поврежденного (уничтоженного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 визуально отображаемый идентификатор контрольного (идентификационного) поврежденного (уничтоженного) знака (в случае, если информирование по данному элементу предусмотрено законодательством государства-члена)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13439,313 +13505,313 @@
               <w:t>
 шаблон: [A-Z]{2}[-]{1}[A-Z0-9]{6}</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [-]{1}[A-Z0-9]{10}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4.3.5. Серийный глобальный номер торговой единицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 серийный глобальный номер торговой единицы (товара, продукции) в стандарте SGTIN-96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 макс. длина: 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.3.3.6. Способ выпуска товара в оборот </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 способ выпуска товара в оборот</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13773,164 +13839,164 @@
               <w:t xml:space="preserve">
 1 – ввоз на таможенную территорию Союза; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2 – производство на территории государств-членов. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.3.7. Способ вывода товара из оборота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кодовое обозначения способа вывода товара из оборота (при розничной торговле)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13958,647 +14024,647 @@
               <w:t>
 1 – реализация (продажа) в рамках розничной торговли;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 – уничтожение (утеря) товара.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3.4.3.8. Дата вывода товара из оборота </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата вывода товара из оборота (при розничной торговле)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент содержит сведения о дате вывода товара из оборота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4.3.9. Сведения о нормативных документах, устанавливающих требования к качеству товара (для товара, выпускаемого по таким документам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о нормативных документах государств-членов, устанавливающие требования к качеству товара (для товара, выпускаемого по таким нормативным документами)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент содержит сведения о нормативных документах, устанавливающие требования к качеству товара (для товара, выпускаемого по таким нормативным документам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4.3.10. Сведения о документах, подтвержающих возврат товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о реквизитах документов, подтверждающих возврат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент содержит сведения о реквизитах документов, подтверждающих возврат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2039" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.4.3.11. Сведения о документе, подтвержающем уничтожение товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3839" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о реквизитах документа, подтверждающего уничтожение товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5914" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент содержит сведения о реквизитах документа, подтверждающего уничтожение товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14696,1556 +14762,1550 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                 подлежащих контролю</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6074"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="868"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование элемента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Описание элемента</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Сведения о товаре, передаваемые в информационный ресурс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о товаре, передаваемые в информационный ресурс, обеспечивающий учет и хранение достоверных данных о товарах, подлежащих контролю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 элемент определяет сведения о товаре, передаваемые в информационный ресурс, обеспечивающий учет и хранение достоверных данных о товарах, подлежащих контролю</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1. Идентификатор Global Trade Item Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 глобальный идентификационный номер торговой единицы – цифровое значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 используется для уникальной идентификации торговой единицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2. Наименование производителя товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование производителя товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3. GLN производителя товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 код GLN производителя товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4. Наименование товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 наименование товара </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1.5. Разновидность товара </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование материала, из которого изготовлен товар, и иные отличительные признаки товара (цвет, размер, модель и др.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 также указывается информация, которая размещается на лицевой стороне упаковки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.6. Страна происхождения товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 сведения о стране происхождения товара </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сведения о стране происхождения товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1.7. Единица измерения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единица измерения количества товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 элемент содержит сведения о коде (кодовом обозначении) единицы измерения товара </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0..1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6074" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.8. Изображение товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фотографическое изображение товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2584" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 элемент содержит фотографическое изображение товара </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="868" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16325,68 +16385,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       значения элемента "Код типа представляемой информации"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3005"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1516"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16434,51 +16495,51 @@
               <w:t>
 Тип представляемой информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16489,125 +16550,125 @@
               <w:t>
 товары, ввезенные на таможенную территорию Союза;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 товары, произведенные на территории государств-членов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 товары, приобретенные в рамках трансграничной  торговли </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 остатки товаров, на которые нанесены контрольные (идентификационные) знаки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16637,51 +16698,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 товары, возвращенные покупателями*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16744,87 +16805,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 товар возвращен в течение срока, установленного законодательством государств-членов для возврата (обмена) товара надлежащего качества, и целостность контрольного знака сохранена</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2513" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16834,6720 +16895,6194 @@
               <w:t>
 контрольный (идентификационный) знак был поврежден или уничтожен и (или) возврат (обмен) товара производится в срок, превышающий определенный законодательством государств-членов для возврата (обмена) товара надлежащего качества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер налогоплательщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время формирования сведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...100 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...172 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код типа представляемой  информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код страны экспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...61 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...211 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Регистрационный номер декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (для организаций-импортеров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...61 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (для организаций-импортеров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порядковый номер товара в декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (для организаций-импортеров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...61 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (для организаций-импортеров)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код товара по ТН ВЭД ЕАЭС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId27"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...83 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId28"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...172 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификатор Global Trade Item Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId29"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...83 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId30"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...172 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование производителя товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId31"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...83 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId32"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...172 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 GLN производителя товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId33"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...61 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId34"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId35"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...83 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId36"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId37"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...133 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Разновидность товара </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId38"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...83 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId39"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId40"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...133 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Страна происхождения товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId41"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...83 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId42"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...172 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId43"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...83 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId44"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId45"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...133 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Изображение товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId46"/>
@@ -23565,131 +23100,128 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r>
-[...79 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId47"/>
@@ -23707,92 +23239,96 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r>
-[...40 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId48"/>
@@ -23810,5211 +23346,4824 @@
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r>
-[...129 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификатор чипа радиочастотной метки контрольного (идентификационного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId49"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId50"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом п.5 пп. "а")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId51"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом п.6 пп. "а")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId52"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом п.7 пп. "а")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId53"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом п.8 пп. "б")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2513" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId54"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом п.9 пп. "б")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId55"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом п.10 пп. "а")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификатор контрольного (идентификационного знака)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId56"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId57"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId58"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId59"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId60"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId61"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId62"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификатор контрольного (идентификационного) поврежденного (уничтоженного) знака</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...217 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId63"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Серийный глобальный номер торговой единицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId64"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId65"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом п.5 пп. "а")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId66"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом п.6 пп. "а")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId67"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом п.7 пп. "а")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId68"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом п.8 пп. "б")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2513" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId69"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом п.9 пп. "б")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1516" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId70"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с учетом п.10 пп. "а")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способ выпуска товара в оборот </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId71"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...83 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId72"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...172 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Способ вывода товара из оборота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...256 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId73"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Дата вывода товара из оборота </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...256 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId74"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о нормативных документах, устанавливающих требования к качеству товара (для товара, выпускаемого по таким документам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId75"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...83 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId76"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...172 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о документах, подтверждающих возврат товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...178 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId77"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...44 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId78"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о документе, подтверждающем уничтожение товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="568" w:type="dxa"/>
-[...256 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="203200" cy="203200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId79"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="203200" cy="203200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в случае уничтожения (утери) товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -29091,63 +28240,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29469,35 +28640,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/><Relationship Target="media/document_image_rId67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId67"/><Relationship Target="media/document_image_rId68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68"/><Relationship Target="media/document_image_rId69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId69"/><Relationship Target="media/document_image_rId70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId70"/><Relationship Target="media/document_image_rId71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71"/><Relationship Target="media/document_image_rId72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId72"/><Relationship Target="media/document_image_rId73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId73"/><Relationship Target="media/document_image_rId74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId74"/><Relationship Target="media/document_image_rId75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId75"/><Relationship Target="media/document_image_rId76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76"/><Relationship Target="media/document_image_rId77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId77"/><Relationship Target="media/document_image_rId78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78"/><Relationship Target="media/document_image_rId79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId79"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/><Relationship Target="media/document_image_rId67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId67"/><Relationship Target="media/document_image_rId68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68"/><Relationship Target="media/document_image_rId69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId69"/><Relationship Target="media/document_image_rId70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId70"/><Relationship Target="media/document_image_rId71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71"/><Relationship Target="media/document_image_rId72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId72"/><Relationship Target="media/document_image_rId73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId73"/><Relationship Target="media/document_image_rId74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId74"/><Relationship Target="media/document_image_rId75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId75"/><Relationship Target="media/document_image_rId76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76"/><Relationship Target="media/document_image_rId77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId77"/><Relationship Target="media/document_image_rId78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78"/><Relationship Target="media/document_image_rId79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId79"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId80"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>