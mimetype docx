--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0169335" w14:textId="0169335">
+    <w:p w14:paraId="52b029e" w14:textId="52b029e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -625,51 +625,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 24.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза)..</w:t>
+        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 03.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -848,52 +868,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алавердян</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Ори Арамаисович</w:t>
+              <w:t>Ори Арамаисович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -911,51 +948,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления доходной политики и методологии администрирования аппарата Министерства финансов Республики Армения</w:t>
+начальник Управления политики доходов и методологии администрирования Министерства финансов Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1064,114 +1101,113 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алексанян</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="3"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...62 lines deleted...]
-начальник отдела методологии администрирования Управления доходной политики и методологии администрирования аппарата Министерства финансов Республики Армения</w:t>
+              <w:t>Артур Манвелович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела политики доходов и методологии налогового администрирования Управления политики доходов и методологии администрирования Министерства финансов Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z8" w:id="4"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1280,52 +1316,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Асеян</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Владимир Артакович</w:t>
+              <w:t>Владимир Артакович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1343,51 +1378,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника Управления – начальник отдела таможенной политики и законодательного регулирования Евразийского экономического союза Управления доходной политики и методологии администрирования аппарата Министерства финансов Республики Армения</w:t>
+начальник отдела таможенной политики и законодательного регулирования ЕАЭС Управления политики доходов и методологии администрирования Министерства финансов Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z9" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1497,51 +1532,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Манукян Артур Шураевич</w:t>
+Назарян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Армен Арамаисович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1559,87 +1611,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель председателя Комитета государственных доходов Республики Армения</w:t>
+программист государственной некоммерческой организации "Джи Солюшнс" Комитета государственных доходов Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Назарян Армен Арамаисович</w:t>
+Патурян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сергей Ванушевич </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1657,87 +1726,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник отдела реализации проектов Управления информационных технологий Комитета государственных доходов Республики Армения</w:t>
+советник государственной некоммерческой организации "Джи Солюшнс" Комитета государственных доходов Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Патурян Сергей Ванушевич</w:t>
+Погосян Арман Вачаганович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1755,87 +1824,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-советник Управления информационных технологий Комитета государственных доходов Республики Армения</w:t>
+заместитель Министра финансов Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погосян Арман Вачаганович</w:t>
+Арутюнян Лерник Варужанович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1853,87 +1922,122 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель Министра финансов Республики Армения</w:t>
+заместитель начальника Управления методологии администрирования, процедур и обслуживания Комитета государственных доходов Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арутюнян Лерник Варужанович</w:t>
+Фаградян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нарине Мартиновна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1951,87 +2055,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника Управления методологии администрирования, процедур и обслуживания Комитета государственных доходов Республики Армения</w:t>
+главный налоговый инспектор отдела реализации соглашений и обмена информацией Управления международного налогообложения Комитета государственных доходов Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Фаградян Нарине Мартиновна</w:t>
+              <w:t xml:space="preserve">
+Мурадян Грачья Арамович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2049,87 +2153,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный налоговый инспектор отдела налогового сотрудничества Управления международного сотрудничества Комитета государственных доходов Республики Армения</w:t>
+начальник Управления методологии администрирования и процедур Комитета государственных доходов Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мурадян Грачья Арамович </w:t>
+              <w:t>
+Аветисян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алина Юриковна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2147,105 +2268,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления методологии администрирования и процедур Комитета государственных доходов Республики Армения</w:t>
+директор государственной некоммерческой организации "Джи Солюшнс" Комитета государственных доходов Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Алина Юриковна</w:t>
+              <w:t>
+Аветисян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наируи Рафиковна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2263,123 +2383,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-врио начальника Управления информационных технологий Комитета государственных доходов Республики Армения</w:t>
-[...17 lines deleted...]
- </w:t>
+начальник Управления международного налогообложения Комитета государственных доходов Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аветисян</w:t>
-[...17 lines deleted...]
-Наируи Рафиковна</w:t>
+Алексанян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Артур Манвелович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2396,52 +2498,52 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-начальник отдела трансфертного ценообразования и налогового сотрудничества Управления международного сотрудничества Комитета государственных доходов Республики Армения</w:t>
+              <w:t xml:space="preserve">
+начальник отдела политики доходов и методологии налогового администрирования Управления политики доходов и методологии администрирования аппарата Министерства финансов Республики Армения </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2451,69 +2553,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алексанян</w:t>
-[...17 lines deleted...]
-Артур Манвелович</w:t>
+Арутюнян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лерник Варужанович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2531,51 +2633,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-начальник отдела политики доходов и методологии налогового администрирования Управления политики доходов и методологии администрирования аппарата Министерства финансов Республики Армения </w:t>
+заместитель начальника Управления методологии администрирования и процедур Комитета государственных доходов Республики Армения </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2585,69 +2687,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арутюнян</w:t>
-[...17 lines deleted...]
-Лерник Варужанович</w:t>
+Геворгян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рафаел Гамлетович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2664,70 +2765,167 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
- </w:t>
+              <w:t>
+заместитель председателя Комитета государственных доходов Республики Армения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мусаелян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Армине Аркадьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+советник по координации отдельных функций Управления политики доходов и методологии администрирования Министерства финансов Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -2899,69 +3097,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Кийко </w:t>
-[...17 lines deleted...]
-Дмитрий Николаевич</w:t>
+Недоступ Андрей Владимирович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2978,88 +3158,88 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-заместитель Министра финансов Республики Беларусь</w:t>
+              <w:t xml:space="preserve">
+заместитель начальника Управления – начальник отдела косвенного налогообложения, имущественных налогов и иных платежей управления налоговой политики Главного управления налоговой политики и доходов бюджета Министерства финансов Республики Беларусь </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Недоступ Андрей Владимирович </w:t>
+Новикова Светлана Ивановна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3077,87 +3257,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-заместитель начальника Управления – начальник отдела косвенного налогообложения, имущественных налогов и иных платежей управления налоговой политики Главного управления налоговой политики и доходов бюджета Министерства финансов Республики Беларусь </w:t>
+начальник отдела косвенного налогообложения Главного управления методологии налогообложения Министерства по налогам и сборам Республики Беларусь </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Новикова Светлана Ивановна </w:t>
+              <w:t>
+Судник</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Надежда Петровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3174,106 +3372,106 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-начальник отдела косвенного налогообложения Главного управления методологии налогообложения Министерства по налогам и сборам Республики Беларусь </w:t>
+              <w:t>
+заместитель начальника Управления налоговой политики – начальник отдела налогообложения доходов Главного управления налоговой политики и доходов бюджета Министерства финансов Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Селицкая</w:t>
-[...17 lines deleted...]
-Элла Александровна</w:t>
+Сундукова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алла Чарльзовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3290,106 +3488,88 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-заместитель Министра по налогам и сборам Республики Беларусь</w:t>
+              <w:t xml:space="preserve">
+начальник Управления международного налогового сотрудничества Министерства по налогам и сборам Республики Беларусь </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Надежда Петровна</w:t>
+              <w:t xml:space="preserve">
+Турцевич Татьяна Геннадьевна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3406,106 +3586,88 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-заместитель начальника Управления налоговой политики – начальник отдела налогообложения доходов Главного управления налоговой политики и доходов бюджета Министерства финансов Республики Беларусь</w:t>
+              <w:t xml:space="preserve">
+начальник управления проектов налогового администрирования Главного управления развития налоговых органов Министерства по налогам и сборам Республики Беларусь </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Алла Чарльзовна</w:t>
+              <w:t xml:space="preserve">
+Болтач Лариса Николаевна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3522,186 +3684,204 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-начальник Управления международного налогового сотрудничества Министерства по налогам и сборам Республики Беларусь </w:t>
+              <w:t>
+начальник управления контроля подакцизных товаров Главного управления контроля реализации товаров и услуг Министерства по налогам и сборам Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Конюшко Максим Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Турцевич Татьяна Геннадьевна </w:t>
-[...61 lines deleted...]
-начальник управления проектов налогового администрирования Главного управления развития налоговых органов Министерства по налогам и сборам Республики Беларусь </w:t>
+заместитель начальника отдела косвенного налогообложения, имущественных налогов и иных платежей управления налоговой политики Главного управления налоговой политики и доходов бюджета Министерства финансов Республики Беларусь </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Болтач Лариса Николаевна </w:t>
+              <w:t>
+Бутько</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юлия Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3719,87 +3899,140 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник управления контроля подакцизных товаров Главного управления контроля реализации товаров и услуг Министерства по налогам и сборам Республики Беларусь</w:t>
+заместитель начальника Управления международного налогового сотрудничества Министерства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по налогам и сборам Республики Беларусь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Конюшко Максим Владимирович</w:t>
+              <w:t xml:space="preserve">
+Кийко </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дмитрий Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3816,88 +4049,124 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-заместитель начальника отдела косвенного налогообложения, имущественных налогов и иных платежей управления налоговой политики Главного управления налоговой политики и доходов бюджета Министерства финансов Республики Беларусь </w:t>
+              <w:t>
+первый заместитель Министра финансов Республики Беларусь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Прохорик Михаил Владимирович </w:t>
+              <w:t>
+Недоступ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Андрей Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3914,106 +4183,124 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-заместитель начальника Главного управления методологии и координации государственных программ Министерства экономики Республики Беларусь </w:t>
+              <w:t>
+начальник Главного управления налоговой политики и доходов бюджета Министерства финансов Республики Беларусь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Юлия Викторовна</w:t>
+              <w:t xml:space="preserve">
+Судник </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Надежда Петровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4031,68 +4318,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника Управления международного налогового сотрудничества Министерства</w:t>
-[...16 lines deleted...]
-              <w:t>по налогам и сборам Республики Беларусь</w:t>
+заместитель начальника управления – начальник отдела прямого налогообложения и особых налоговых режимов управления налоговой политики Главного управления налоговой политики и доходов бюджета Министерства финансов Республики Беларусь</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4101,70 +4371,69 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Дмитрий Николаевич</w:t>
+              <w:t>
+Еськова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Светлана Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4182,123 +4451,121 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-первый заместитель Министра финансов Республики Беларусь</w:t>
-[...17 lines deleted...]
- </w:t>
+заместитель Министра по налогам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и сборам Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Недоступ</w:t>
-[...17 lines deleted...]
-Андрей Владимирович</w:t>
+Лемех</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Павел Константинович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4316,203 +4583,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Главного управления налоговой политики и доходов бюджета Министерства финансов Республики Беларусь</w:t>
-[...151 lines deleted...]
- </w:t>
+заместитель Министра финансов Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -4585,52 +4700,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Амрин</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Азамат Кеменгерович</w:t>
+              <w:t>Азамат Кеменгерович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4648,51 +4762,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор Департамента налоговой и таможенной политики Министерства национальной экономики Республики  Казахстан</w:t>
+первый вице-министр национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z11" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5088,51 +5202,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нурпеисов Айдар Джуманович</w:t>
+Шаймаханов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нурлыбек Акылбекулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5150,87 +5281,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель управления налогообложения нерезидентов Департамента методологии налогообложения Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
+директор Департамента налоговой и таможенной политики Министерства национальной экономики Республики Казахстан;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шаймаханов Нурлыбек Акылбекович</w:t>
+Баекенов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Габдылхаир Абдыкаримович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5269,104 +5417,83 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 руководитель управления налоговой политики Департамента налоговой и таможенной политики Министерства национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z12" w:id="7"/>
-[...52 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байтемирова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айжан Акпанбаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5384,314 +5511,220 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-эксперт управления налоговой политики Департамента налоговой</w:t>
-[...34 lines deleted...]
- </w:t>
+заместитель директора Департамента налоговой и таможенной политики Министерства национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="8"/>
-[...52 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елубай</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инкар Бауыржанкызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z17" w:id="9"/>
-[...52 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента крупных налогоплательщиков Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Досумов</w:t>
-[...17 lines deleted...]
-Данияр Нуржанович</w:t>
+Ербатыров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кайрат Каирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5709,125 +5742,142 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
+главный эксперт управления развития торговли Департамента экономической интеграции Министерства торговли</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="10"/>
-[...34 lines deleted...]
-Инкар Бауыржанкызы</w:t>
+          <w:bookmarkStart w:name="z26" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанбулатова</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Женыс Сайлаубековна</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
@@ -5863,68 +5913,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель управления администрирования налога</w:t>
-[...16 lines deleted...]
-              <w:t>на добавленную стоимость Департамента администрирования Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
+управляющий директор – директор департамента налогообложения Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5934,69 +5967,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ербатыров</w:t>
-[...17 lines deleted...]
-Кайрат Каирович</w:t>
+Махамбетжан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айдана Калыбайкызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6014,142 +6046,107 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный эксперт управления развития торговли Департамента экономической интеграции Министерства торговли</w:t>
-[...34 lines deleted...]
- </w:t>
+заместитель директора Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="11"/>
-[...34 lines deleted...]
-Женыс Сайлаубековна</w:t>
+          <w:bookmarkStart w:name="z31" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Насыров</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дамир Сержанович</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
@@ -6185,51 +6182,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-управляющий директор – директор департамента налогообложения Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
+руководитель Управления экспортного контроля Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6239,69 +6236,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Махамбетжан</w:t>
-[...17 lines deleted...]
-Айдана Калыбайкызы</w:t>
+Рахметбаева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сана Муратовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6319,143 +6316,123 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель управления развития торговли Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
+эксперт департамента экономической интеграции Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="12"/>
-[...52 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амрин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Азамат Кеменгерович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6473,123 +6450,143 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель Управления экспортного контроля Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
+вице-министр национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Сана Муратовна</w:t>
+          <w:bookmarkStart w:name="z71" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бекишева</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сания Беккалиевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6607,51 +6604,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-эксперт департамента экономической интеграции Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
+и. о. заместителя директора Департамента налогового и таможенного законодательства Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6661,69 +6658,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Амрин</w:t>
-[...17 lines deleted...]
-Азамат Кеменгерович </w:t>
+Кусаинова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дина Кабдылманаповна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6741,143 +6737,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-вице-министр национальной экономики Республики Казахстан</w:t>
-[...17 lines deleted...]
- </w:t>
+руководитель управления администрирования доходов физических лиц Департамента администрирования непроизводственных платежей физических лиц Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="13"/>
-[...52 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сагнаев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ерлан Ермекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6895,123 +6852,125 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-и. о. заместителя директора Департамента налогового и таможенного законодательства Министерства финансов Республики Казахстан</w:t>
-[...17 lines deleted...]
- </w:t>
+вице-министр национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Дина Кабдылманаповна</w:t>
+          <w:bookmarkStart w:name="z78" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шаймаханов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нурлыбек Акылбекович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7029,51 +6988,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель управления всеобщего декларирования Департамента государственных услуг Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
+заместитель директора Департамента налоговой и таможенной политики Министерства национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7083,69 +7042,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сагнаев</w:t>
-[...17 lines deleted...]
-Ерлан Ермекович</w:t>
+Адилов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талгат Нурашевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7163,143 +7121,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор Департамента налоговой и таможенной политики Министерства национальной экономики Республики Казахстан</w:t>
-[...17 lines deleted...]
- </w:t>
+руководитель управления администрирования цифровых активов Департамента администрирования непроизводственных платежей физических лиц Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="14"/>
-[...52 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ахметов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сеилжан Адилханович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7317,142 +7236,236 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора Департамента налоговой и таможенной политики Министерства национальной экономики Республики Казахстан</w:t>
-[...17 lines deleted...]
- </w:t>
+заместитель председателя Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-От Кыргызской Республики</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ахметова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гульмира Муратовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+руководитель управления</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>IT-менеджмента Департамента цифровизации Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алиев Бекболот Абдыганыевич</w:t>
+Жаркенов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тимур Зеилович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7469,88 +7482,105 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-заместитель Министра экономики Кыргызской Республики </w:t>
+              <w:t>
+заместитель председателя правления, член правления Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бегалиева Айнура Каниметовна</w:t>
+Кабулова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Асема Дулатовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7567,118 +7597,105 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-главный инспектор отдела взаимодействия с ЕАЭС Управления контроля за косвенными налогами Государственной налоговой службы при Правительстве Кыргызской Республики </w:t>
+              <w:t>
+главный эксперт управления развития торговли Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z16" w:id="15"/>
-[...44 lines deleted...]
-Муратбек Жумакадырович</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Китибаева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алтанай Дынкуаткызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7696,87 +7713,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления контроля по специальным налоговым режимам и страховым взносам Государственной налоговой службы при Правительстве Кыргызской Республики</w:t>
+руководитель управления развития торговли Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Карагулова Айдай Нурдиновна </w:t>
+              <w:t>
+Мустафин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ержан Маратович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7793,108 +7827,105 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-заместитель председателя Государственной налоговой службы при Правительстве Кыргызской Республики </w:t>
+              <w:t>
+и. о. директора Департамента цифровизации Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z19" w:id="16"/>
-[...34 lines deleted...]
-Алмазбек Тойчубаевич</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мынбаева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жазира Камзабековна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7912,87 +7943,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления прогнозирования государственных доходов Министерства финансов Кыргызской Республики</w:t>
+руководитель управления международного налогообложения и взаимодействия Департамента налоговой и таможенной политики Министерства национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамбетова Айгуль Анаркуловна</w:t>
+Оспанова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диана Дулатовна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8009,88 +8057,105 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-старший инспектор отдела взаимодействия с ЕАЭС Управления контроля за косвенными налогами Государственной налоговой службы при Правительстве Кыргызской Республики </w:t>
+              <w:t>
+эксперт I категории департамента экономической интеграции Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Надырбеков Рысбек Асанбекович</w:t>
+Сакауов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сагадат Коныс-Терекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8107,118 +8172,105 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-начальник отдела методологии налогов Управления методологии Государственной налоговой службы при Правительстве Кыргызской Республики </w:t>
+              <w:t>
+и. о. руководителя управления сквозного мониторинга Департамента цифровизации Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="17"/>
-[...44 lines deleted...]
-Чынгыз Мидинович</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таванова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Асельгуль Сериковна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8236,253 +8288,143 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления аналитической работы Государственной налоговой службы при Министерстве экономики и финансов Кыргызской Республики</w:t>
-[...17 lines deleted...]
- </w:t>
+заместитель директора Департамента налоговой</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и таможенной политики Министерства национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...122 lines deleted...]
- </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z23" w:id="18"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алиев Бекболот Абдыганыевич</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -8498,187 +8440,215 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-начальник Управления методологии Государственной налоговой службы при Правительстве Кыргызской Республики </w:t>
+заместитель Министра экономики Кыргызской Республики </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z25" w:id="19"/>
-[...78 lines deleted...]
-начальник Управления налоговой политики Министерства экономики Кыргызской Республики</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бегалиева Айнура Каниметовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+главный инспектор отдела взаимодействия с ЕАЭС Управления контроля за косвенными налогами Государственной налоговой службы при Правительстве Кыргызской Республики </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Казатова Фатима Бектургановна </w:t>
+          <w:bookmarkStart w:name="z16" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жамакеев</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Муратбек Жумакадырович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8696,105 +8666,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник отдела взаимодействия с ЕАЭС Управления контроля за косвенными налогами Государственной налоговой службы при Правительстве Кыргызской Республики</w:t>
+начальник Управления контроля по специальным налоговым режимам и страховым взносам Государственной налоговой службы при Правительстве Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Азат Аясбекович</w:t>
+              <w:t xml:space="preserve">
+Карагулова Айдай Нурдиновна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8811,124 +8763,108 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
- </w:t>
+              <w:t xml:space="preserve">
+заместитель председателя Государственной налоговой службы при Правительстве Кыргызской Республики </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Вячеслав Вячеславович</w:t>
+          <w:bookmarkStart w:name="z19" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кочкоров</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алмазбек Тойчубаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8946,125 +8882,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный специалист отдела налоговой политики Управления налоговой политики Министерства экономики и финансов Кыргызской Республики</w:t>
+начальник Управления прогнозирования государственных доходов Министерства финансов Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="20"/>
-[...52 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамбетова Айгуль Анаркуловна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9082,257 +8980,215 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-заместитель Министра экономики и финансов Кыргызской Республики </w:t>
-[...17 lines deleted...]
- </w:t>
+старший инспектор отдела взаимодействия с ЕАЭС Управления контроля за косвенными налогами Государственной налоговой службы при Правительстве Кыргызской Республики </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Надырбеков Рысбек Асанбекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Бегалиева </w:t>
-[...97 lines deleted...]
- </w:t>
+начальник отдела методологии налогов Управления методологии Государственной налоговой службы при Правительстве Кыргызской Республики </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Муратбек Жумакадырович</w:t>
+          <w:bookmarkStart w:name="z20" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Осмоналиев </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чынгыз Мидинович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9350,51 +9206,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления контроля по специальным налоговым режимам Государственной налоговой службы при Министерстве экономики и финансов Кыргызской Республики</w:t>
+начальник Управления аналитической работы Государственной налоговой службы при Министерстве экономики и финансов Кыргызской Республики</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9404,69 +9260,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Казатова </w:t>
-[...17 lines deleted...]
-Фатима Бектургановна </w:t>
+Султанкулов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рустамбек Уманбекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9483,240 +9339,216 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-начальник отдела по работе с ЕАЭС Управления методологии Государственной налоговой службы при Министерстве экономики и финансов Кыргызской Республики </w:t>
+              <w:t>
+начальник отдела методологии контроля Управления проверок Государственной налоговой службы при Министерстве экономики и финансов Кыргызской Республики;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...94 lines deleted...]
-заместитель председателя Государственной налоговой службы при Министерстве экономики и финансов Кыргызской Республики </w:t>
+          <w:bookmarkStart w:name="z23" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ысабеков Кубанычбек Абдимуталипович</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления налоговой политики Министерства экономики Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Алмазбек Тойчубаевич</w:t>
+              <w:t xml:space="preserve">
+Казатова Фатима Бектургановна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9734,123 +9566,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления прогнозирования государственных доходов Министерства экономики и финансов Кыргызской Республики</w:t>
-[...17 lines deleted...]
- </w:t>
+начальник отдела взаимодействия с ЕАЭС Управления контроля за косвенными налогами Государственной налоговой службы при Правительстве Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамбетова</w:t>
-[...17 lines deleted...]
-Айгуль Анаркуловна</w:t>
+Алманбетов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азат Аясбекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9867,278 +9680,222 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
- </w:t>
+              <w:t>
+заместитель председателя Государственной налоговой службы при Кабинете Министров Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Рысбек Асанбекович</w:t>
+              <w:t>
+Пак</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вячеслав Вячеславович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="21"/>
-[...52 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+главный специалист отдела налоговой политики Управления налоговой политики Министерства экономики и финансов Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Умтулов </w:t>
-[...17 lines deleted...]
-Нурлан Джумалиевич</w:t>
+Бегалиева </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айнура Каниметовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10156,51 +9913,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления методологии Государственной налоговой службы при Министерстве экономики и финансов Кыргызской Республики</w:t>
+главный инспектор отдела по работе с ЕАЭС Управления методологии Государственной налоговой службы при Министерстве экономики и финансов Кыргызской Республики</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10210,51 +9967,799 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ысабеков </w:t>
+Жамакеев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Муратбек Жумакадырович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления контроля по специальным налоговым режимам Государственной налоговой службы при Министерстве экономики и финансов Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Карагулова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айдай Нурдиновна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+заместитель председателя Государственной налоговой службы при Министерстве экономики и финансов Кыргызской Республики </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кочкоров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алмазбек Тойчубаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления прогнозирования государственных доходов Министерства экономики и финансов Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамбетова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айгуль Анаркуловна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела методологической работы по ЕАЭС Управления методологии Государственной налоговой службы при Кабинете Министров Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Надырбеков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рысбек Асанбекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела разъяснительной работы Управления методологии Государственной налоговой службы при Кабинете Министров Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Умтулов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нурлан Джумалиевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления методологии Государственной налоговой службы при Министерстве экономики и финансов Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ысабеков</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кубанычбек Абдимуталипович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
@@ -10289,70 +10794,1109 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления налоговой политики Министерства экономики и финансов Кыргызской Республики</w:t>
-[...18 lines deleted...]
-            </w:r>
+заместитель председателя Государственной налоговой службы при Кабинете Министров Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алиев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мирзат Муратканович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заведующий отделом налоговой политики Управления налоговой политики Министерства экономики и коммерции Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кылайтпасова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айнур Кылайтпасовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления международного сотрудничества Государственной налоговой службы при Кабинете Министров Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маматов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айбек Акматбекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления методологии Государственной налоговой службы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при Кабинете Министров Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осмонов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аскар Октябревич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления цифровой трансформации Государственной налоговой службы при Кабинете Министров Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талантова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нагима Талантовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заведующая отделом разъяснений по фискальным вопросам Управления налоговой политики Министерства экономики и коммерции Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Темиралиев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нурлан Садырович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела организации администрирования в рамках ЕАЭС Управления контроля внешней торговли и оборота товаров Государственной налоговой службы при Кабинете Министров Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Турдумбетов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сейтбек Асылбекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления контроля внешней торговли и оборота товаров Государственной налоговой службы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>при Кабинете Министров Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эркебаев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кантемир Молдобазарович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления контроля</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по внедрению фискализации Государственной налоговой службы при Кабинете Министров Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
@@ -10522,52 +12066,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Белоцерковская</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Галина Викторовна</w:t>
+              <w:t xml:space="preserve">Галина Викторовна </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10584,92 +12145,92 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-заместитель начальника Управления международного сотрудничества и валютного контроля Федеральной налоговой службы </w:t>
+              <w:t>
+начальник отдела взаимодействия со странами СНГ и протокольной работы Управления международного сотрудничества и валютного контроля Федеральной налоговой службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="22"/>
+          <w:bookmarkStart w:name="z27" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Водовозов Александр Александрович </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -10854,70 +12415,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начальник отдела косвенных налогов Департамента налоговой и таможенно-тарифной политики Министерства финансов Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="23"/>
+          <w:bookmarkStart w:name="z28" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новикова</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елена Маратовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -10972,70 +12533,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начальник отдела методологии регистрации и учета управления анализа и методологии департамента проектирования и разработки программного обеспечения акционерного общества "Главный научный инновационный внедренческий центр"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z29" w:id="24"/>
+          <w:bookmarkStart w:name="z29" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Персикова</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ирина Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -11069,51 +12630,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника отдела налога на добавленную стоимость  Управления налогообложения юридических лиц Федеральной налоговой службы</w:t>
+заместитель начальника отдела налога на добавленную стоимость Управления налогообложения юридических лиц Федеральной налоговой службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11336,52 +12897,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шмелева</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Вероника Павловна</w:t>
+              <w:t xml:space="preserve">Вероника Павловна </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11399,87 +12977,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник отдела обеспечения информационного взаимодействия с внешними организациями и налогоплательщиками в электронном виде Управления информационных технологий Федеральной налоговой службы</w:t>
+начальник отдела обеспечения информационного взаимодействия с внешними организациями в электронном виде Управления информационных технологий Федеральной налоговой службы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Голышева Людмила Валерьевна</w:t>
+              <w:t xml:space="preserve">
+Краснов Дмитрий Анатольевич </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11497,87 +13075,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-советника отдела налога на добавленную стоимость Управления налогообложения юридических лиц Федеральной налоговой службы </w:t>
+заместитель начальника Управления информационных технологий Федеральной налоговой службы; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Краснов Дмитрий Анатольевич </w:t>
+Балта </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елисей Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11594,168 +13190,186 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-заместитель начальника Управления информационных технологий Федеральной налоговой службы; </w:t>
+              <w:t>
+начальник Управления международного сотрудничества и валютного контроля Федеральной налоговой службы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Волков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данил Вертолиевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Балта </w:t>
-[...79 lines deleted...]
-начальник Управления международного сотрудничества и валютного контроля Федеральной налоговой службы</w:t>
+директор Департамента налоговой политики Министерства финансов Российской Федерации </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11765,69 +13379,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Волков</w:t>
-[...17 lines deleted...]
-Данил Вертолиевич</w:t>
+Касьянова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Надежда Алексеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11844,124 +13458,113 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...19 lines deleted...]
-            </w:r>
+              <w:t>
+главный аналитик управления функциональной архитектуры группы функциональных аналитиков акционерного общества "Главный научный инновационный внедренческий центр"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Касьянова</w:t>
-[...17 lines deleted...]
-Надежда Алексеевна</w:t>
+Сазанов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алексей Валерьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11978,113 +13581,124 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">
+статс-секретарь – заместитель Министра финансов Российской Федерации </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Алексей Валерьевич</w:t>
+              <w:t xml:space="preserve">
+Тодоренко </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Лина Юрьевна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12102,51 +13716,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-статс-секретарь – заместитель Министра финансов Российской Федерации </w:t>
+заместитель начальника отдела налогового стимулирования Департамента инвестиционной политики и развития малого </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и среднего предпринимательства Министерства экономического развития Российской Федерации </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12155,70 +13786,70 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Лина Юрьевна </w:t>
+              <w:t>
+Хамицкий</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алексей Олегович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12235,141 +13866,144 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">и среднего предпринимательства Министерства экономического развития Российской Федерации </w:t>
+              <w:t>
+советник отдела организации камерального контроля Управления камерального контроля Федеральной налоговой службы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Алексей Олегович</w:t>
+          <w:bookmarkStart w:name="z53" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шепелева</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юлия Вячеславовна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12387,143 +14021,123 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-советник отдела организации камерального контроля Управления камерального контроля Федеральной налоговой службы</w:t>
+заместитель руководителя Федеральной налоговой службы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="25"/>
-[...52 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белоцерковская</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Галина Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12541,51 +14155,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель руководителя Федеральной налоговой службы;</w:t>
+начальник отдела сопровождения международных мероприятий Управления международного сотрудничества и валютного контроля Федеральной налоговой службы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12595,69 +14209,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Белоцерковская</w:t>
-[...17 lines deleted...]
-Галина Викторовна</w:t>
+Лозовая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анна Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12674,52 +14288,52 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-начальник отдела сопровождения международных мероприятий Управления международного сотрудничества и валютного контроля Федеральной налоговой службы</w:t>
+              <w:t xml:space="preserve">
+начальник отдела налога на добавленную стоимость Департамента налоговой политики Министерства финансов Российской Федерации </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12729,69 +14343,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лозовая</w:t>
-[...17 lines deleted...]
-Анна Николаевна</w:t>
+Прокудина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ольга Вячеславовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12809,51 +14423,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-начальник отдела налога на добавленную стоимость Департамента налоговой политики Министерства финансов Российской Федерации </w:t>
+консультант отдела налога на добавленную стоимость Департамента налоговой политики Министерства финансов Российской Федерации </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12863,69 +14477,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прокудина</w:t>
-[...17 lines deleted...]
-Ольга Вячеславовна</w:t>
+Большаков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Станислав Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12943,123 +14556,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-консультант отдела налога на добавленную стоимость Департамента налоговой политики Министерства финансов Российской Федерации </w:t>
-[...17 lines deleted...]
- </w:t>
+начальник отдела внедрения проектных решений по автоматизации камерального контроля Межрегиональной инспекции Федеральной налоговой службы по камеральному контролю </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стенникова</w:t>
-[...17 lines deleted...]
-Ольга Олеговна</w:t>
+Костюкова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Людмила Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13077,69 +14671,626 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник отдела организации камерального контроля Управления камерального контроля Федеральной налоговой службы;</w:t>
-[...17 lines deleted...]
- </w:t>
+советник отдела внедрения проектных решений в камеральном контроле Управления камерального контроля Федеральной налоговой службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кудряшова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Екатерина Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела организации камерального контроля Управления камерального контроля Федеральной налоговой службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курбандибиров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сайгидахмед Хайбулаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+советник отдела взаимодействия со странами СНГ и протокольной работы Управления международного сотрудничества и валютного контроля Федеральной налоговой службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опарина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аида Витальевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель начальника Управления налогообложения юридических лиц Федеральной налоговой службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семенов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сергей Александрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела налога на добавленную стоимость Управления налогообложения юридических лиц Федеральной налоговой службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Яковкина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анастасия Сергеевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела акцизов и ресурсных налогов Управления налогообложения юридических лиц Федеральной налоговой службы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -13171,55 +15322,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13545,31 +15696,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>