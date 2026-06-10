--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ee44a9" w14:textId="4ee44a9">
+    <w:p w14:paraId="8610234" w14:textId="8610234">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -819,50 +819,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 15.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 13.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3405,51 +3425,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акбаева Бибигуль Таргыновна</w:t>
+Байпакбаева Жупар Женисовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3477,223 +3497,223 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный эксперт Управления химической и фармацевтической промышленности Комитета индустриального развития и промышленной безопасности Министерства индустрии и инфраструктурного развития Республики Казахстан</w:t>
+исполнительный директор объединения юридических лиц в форме ассоциации "Евразийская медицинская ассоциация"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-исполнительный директор объединения юридических лиц в форме ассоциации "Евразийская медицинская ассоциация"</w:t>
+              <w:t xml:space="preserve">
+Мухамеджанова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Камила Адылхановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+главный эксперт управления развития интеграции Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Асем Саматовна</w:t>
+              <w:t>
+Мухамеджанова Гульмира Есеновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3721,92 +3741,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-эксперт II категории департамента медицинских услуг Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
+президент объединения юридических лиц "Ассоциация производителей медицинских изделий"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жапаркулов Нуржан Бакытович</w:t>
+Сабденалиев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даулет Мусралиевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3834,92 +3872,109 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель управления промышленной политики Департамента международной экономической интеграции Министерства индустрии и инфраструктурного развития Республики Казахстан</w:t>
+руководитель управления гармонизации законодательства и стратегии Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ильмалиева Гульнар Бахытовна</w:t>
+Тулешов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кенжебек Амангельдыевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3946,224 +4001,241 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-руководитель Управления химической и фармацевтической промышленности Министерства индустрии и инфраструктурного развития Республики Казахстан</w:t>
+              <w:t xml:space="preserve">
+руководитель департамента экспертизы медицинских изделий Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...90 lines deleted...]
-главный эксперт управления развития интеграции Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
+              <w:t>
+Ясылов Ермек Амангазынович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+президент объединения юридических лиц в форме ассоциации "Евразийская медицинская ассоциация"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мухамеджанова Гульмира Есеновна</w:t>
+Баелов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айдар Есболович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4191,110 +4263,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-президент объединения юридических лиц "Ассоциация производителей медицинских изделий"</w:t>
+эксперт I категории управления экспертизы медицинских изделий департамента экспертизы медицинских изделий Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сабденалиев</w:t>
-[...17 lines deleted...]
-Даулет Мусралиевич</w:t>
+Курманбай</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маншук Курманбайкызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4322,240 +4394,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель управления международного сотрудничества, интеграции и гармонизации законодательства Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
+координатор департамента экспертизы медицинских изделий Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...90 lines deleted...]
-руководитель управления развития сотрудничества в сфере предпринимательства Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
+              <w:t xml:space="preserve">
+Нурбек </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олжас Бауыржанулы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель директора Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>Кенжебек Амангельдыевич</w:t>
+              <w:t xml:space="preserve">
+Ордабекова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанар Капешевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4582,110 +4655,111 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
+              <w:t>
+руководитель Управления фармацевтического инспектората Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ясылов Ермек Амангазынович</w:t>
+Кусаинова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ризагуль Абаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4713,110 +4787,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-президент объединения юридических лиц в форме ассоциации "Евразийская медицинская ассоциация"</w:t>
+руководитель управления инспектората медицинских изделий департамента инспекции Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Айдар Есболович</w:t>
+              <w:t>
+Абдиманова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бахыт Жексеновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4844,110 +4918,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-и. о. руководителя управления специализированной экспертизы медицинских изделий департамента экспертизы медицинских изделий Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
+координатор территориального филиала в г. Алматы Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Маншук Курманбайкызы</w:t>
+              <w:t>
+Абдрахманов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малик Жаналыкович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4975,110 +5049,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель Управления анализа и мониторинга фармацевтической деятельности Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
+руководитель департамента фармаконадзора и мониторинга безопасности, эффективности и качества медицинских изделий Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Бозжигитова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Нурбек </w:t>
-[...17 lines deleted...]
-Олжас Бауыржанулы</w:t>
+Жанар Жаксылыковна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5106,110 +5180,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
+эксперт I категории департамента медицинских услуг Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Войнован</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Ордабекова </w:t>
-[...17 lines deleted...]
-Жанар Капешевна</w:t>
+Дмитрий Александрович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5237,110 +5311,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель Управления фармацевтического инспектората Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
+эксперт по нормативным правовым актам объединения юридических лиц в форме союза "Союз отечественных производителей и поставщиков медицинских изделий, медицинской продукции "Мединдустрия Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Арман Асанович</w:t>
+              <w:t>
+Дильбарханова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назира Какеновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5367,128 +5441,111 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
+              <w:t>
+эксперт I категории управления экспертизы медицинских изделий департамента экспертизы медицинских изделий Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Давлат Рахматуллаевич </w:t>
+              <w:t>
+Дурманова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Марина Ивановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5515,128 +5572,111 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>о безопасности, качестве и эффективности лекарственных средств и медицинских изделий департамента экспертизы медицинских изделий Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
+              <w:t>
+президент объединения юридических лиц в форме ассоциации "Ассоциация поддержки и развития фармацевтической деятельности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Уалихан Ашмуханович</w:t>
+              <w:t>
+Жакып</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мейрхан Рустемулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5664,110 +5704,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-специалист I категории управления международного сотрудничества, интеграции и гармонизации законодательства Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
+руководитель департамента цифровизации Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Ризагуль Абаевна</w:t>
+              <w:t>
+Исаев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даурен Алханбекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5795,110 +5835,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-координатор департамента экспертизы медицинских изделий Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
+специалист-программист департамента цифровизации Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Аманжол Кулмагамбетулы</w:t>
+              <w:t>
+Кабденова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акмарал Талаповна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5926,134 +5966,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель управления валидации материалов регистрационного досье департамента экспертизы медицинских изделий Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
+руководитель испытательного центра с лабораториями территориального филиала в г. Алматы Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-От Кыргызской Республики</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Манакпаева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гулдария Джумахановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исполнительный директор объединения юридических лиц в форме ассоциации "ФармМедИндустрия Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ибраимова Аида Насипбековна</w:t>
+Мусинов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серикбол Рахимканович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6081,110 +6228,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный специалист отдела регистрации медицинских изделий Департамента лекарственного обеспечения и медицинской техники Министерства здравоохранения Кыргызской Республики</w:t>
+председатель правления объединения юридических лиц в форме союза "Союз отечественных производителей и поставщиков медицинских изделий, медицинской продукции "Мединдустрия Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нарынбаева</w:t>
-[...17 lines deleted...]
-Чынара Жолдошбаевна</w:t>
+Райкул</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спандияр Абдикадырулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6212,92 +6359,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный специалист управления регистрации медицинских изделий Департамента лекарственных средств и медицинских изделий при Министерстве здравоохранения Кыргызской Республики</w:t>
+руководитель управления по валидации материалов регистрационного досье медицинских изделий департамента экспертизы медицинских изделий Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарыпова Айкерим Мыктыбековна</w:t>
+Рахманов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ержан Маликович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6325,110 +6490,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ведущий специалист отдела регистрации медицинских изделий Департамента лекарственного обеспечения и медицинской техники Министерства здравоохранения Кыргызской Республики</w:t>
+эксперт I категории управления экспертизы медицинских изделий департамента экспертизы медицинских изделий Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азизова</w:t>
-[...17 lines deleted...]
-Алия Болотбековна</w:t>
+Самойлова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ирина Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6456,110 +6621,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ведущий специалист управления регистрации медицинских изделий Департамента лекарственных средств и медицинских изделий при Министерстве здравоохранения Кыргызской Республики</w:t>
+руководитель юридической службы объединения юридических лиц в форме ассоциации "Ассоциация поддержки и развития фармацевтической деятельности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Асанов</w:t>
-[...17 lines deleted...]
-Эрик Толобекович</w:t>
+Сарабек</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жомарт Адилбекулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6587,110 +6752,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ведущий специалист центральной контрольно-аналитической лаборатории Департамента лекарственных средств и медицинских изделий при Министерстве здравоохранения Кыргызской Республики</w:t>
+руководитель Управления развития сотрудничества в сфере предпринимательства Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Канышай Толобековна</w:t>
+              <w:t>
+Сатыбалдиева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаннат Абеновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6718,110 +6883,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный специалист отдела по техническим регламентам и стандартам Управления технического регулирования и метрологии Министерства экономики и коммерции Кыргызской Республики</w:t>
+эксперт I категории департамента специализированной экспертизы медицинских изделий Республиканского государственного предприятия на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Сабыргуль Хамракуловна</w:t>
+              <w:t xml:space="preserve">
+Турысбекова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Раушан Куанышбековна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6849,110 +7032,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заведующая сектором обеспечения единства измерения Управления технического регулирования и метрологии Министерства экономики и коммерции Кыргызской Республики</w:t>
+эксперт объединения юридических лиц в форме ассоциации "ФармМедИндустрия Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кучук</w:t>
-[...17 lines deleted...]
-Татьяна Энверовна</w:t>
+Усеев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тимур Адильевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6980,283 +7163,265 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель Республиканского научно-практического центра контроля качества лабораторной диагностики инфекционных болезней Национального института общественного здоровья Министерства здравоохранения Кыргызской Республики</w:t>
+заведующий отделом медицинских изделий объединения юридических лиц в форме ассоциации "ФармМедИндустрия Казахстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...119 lines deleted...]
-заведующая сектором по оценке условий производства медицинских изделий Департамента лекарственных средств и медицинских изделий при Министерстве здравоохранения Кыргызской Республики </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-От Российской Федерации</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ибраимова Аида Насипбековна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+главный специалист отдела регистрации медицинских изделий Департамента лекарственного обеспечения и медицинской техники Министерства здравоохранения Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Антонов</w:t>
-[...17 lines deleted...]
-Владимир Станиславович</w:t>
+Нарынбаева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чынара Жолдошбаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7283,110 +7448,93 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>в сфере здравоохранения</w:t>
+              <w:t>
+главный специалист управления регистрации медицинских изделий Департамента лекарственных средств и медицинских изделий при Министерстве здравоохранения Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астапенко Елена Михайловна</w:t>
+Шарыпова Айкерим Мыктыбековна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7414,92 +7562,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор Департамента лекарственного обеспечения и регулирования обращения медицинских изделий Министерства здравоохранения Российской Федерации</w:t>
+ведущий специалист отдела регистрации медицинских изделий Департамента лекарственного обеспечения и медицинской техники Министерства здравоохранения Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ахтямов Эльдар Ильдарович</w:t>
+Азизова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алия Болотбековна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7527,223 +7693,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника Управления лицензирования и контроля соблюдения обязательных требований Федеральной службы по надзору в сфере здравоохранения</w:t>
+ведущий специалист управления регистрации медицинских изделий Департамента лекарственных средств и медицинских изделий при Министерстве здравоохранения Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Березкин</w:t>
-[...89 lines deleted...]
-заместитель исполнительного директора Национальной ассоциации производителей фармацевтической продукции и медицинских изделий "АПФ"</w:t>
+Асанов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эрик Толобекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ведущий специалист центральной контрольно-аналитической лаборатории Департамента лекарственных средств и медицинских изделий при Министерстве здравоохранения Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Галкин Дмитрий Сергеевич</w:t>
+              <w:t xml:space="preserve">
+Джумалиева </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Канышай Толобековна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7771,219 +7955,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор Департамента развития фармацевтической и медицинской промышленности Министерства промышленности и торговли Российской Федерации</w:t>
+главный специалист отдела по техническим регламентам и стандартам Управления технического регулирования и метрологии Министерства экономики и коммерции Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Генералов</w:t>
-[...85 lines deleted...]
-директор федерального государственного автономного учреждения "Институт медицинских материалов"</w:t>
+Жолдошева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сабыргуль Хамракуловна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заведующая сектором обеспечения единства измерения Управления технического регулирования и метрологии Министерства экономики и коммерции Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Живлова Ольга Вячеславовна</w:t>
+Кучук</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Татьяна Энверовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8011,110 +8217,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник отдела внесения изменений в регистрационные документы Управления организации государственного контроля и регистрации медицинских изделий Федеральной службы по надзору в сфере здравоохранения</w:t>
+руководитель Республиканского научно-практического центра контроля качества лабораторной диагностики инфекционных болезней Национального института общественного здоровья Министерства здравоохранения Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Камалетдинова</w:t>
-[...17 lines deleted...]
-Айсылу Абраровна</w:t>
+Мамбеталиева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рахат Эркинбековна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8141,373 +8347,283 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-здравоохранения Российской Федерации</w:t>
+              <w:t xml:space="preserve">
+заведующая сектором по оценке условий производства медицинских изделий Департамента лекарственных средств и медицинских изделий при Министерстве здравоохранения Кыргызской Республики </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-начальник отдела нормативно-правового регулирования Департамента развития фармацевтической и медицинской промышленности Министерства промышленности и торговли Российской Федерации</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кравцова</w:t>
-[...89 lines deleted...]
-заместитель директора Департамента фармацевтической и медицинской промышленности Министерства промышленности и торговли Российской Федерации</w:t>
+Антонов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Владимир Станиславович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+специалист центра научных исследований и перспективных разработок федерального государственного бюджетного учреждения "Всероссийский научно-исследовательский и испытательный институт медицинской техники" Федеральной службы по надзору </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в сфере здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лядова</w:t>
-[...17 lines deleted...]
-Валерия Евгеньевна</w:t>
+Астапенко Елена Михайловна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8535,92 +8651,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора Департамента регулирования обращения лекарственных средств и медицинских изделий Министерства здравоохранения Российской Федерации;</w:t>
+директор Департамента лекарственного обеспечения и регулирования обращения медицинских изделий Министерства здравоохранения Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Манзенюк Игорь Николаевич</w:t>
+Ахтямов Эльдар Ильдарович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8648,92 +8764,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-помощник директора по научной работе федерального бюджетного учреждения науки "Центральный научно-исследовательский институт эпидемиологии" Федеральной службы по надзору в сфере защиты прав потребителей и благополучия человека</w:t>
+заместитель начальника Управления лицензирования и контроля соблюдения обязательных требований Федеральной службы по надзору в сфере здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлюков Дмитрий Юрьевич</w:t>
+Галкин Дмитрий Сергеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8761,336 +8877,350 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель руководителя Федеральной службы по надзору в сфере здравоохранения</w:t>
+директор Департамента развития фармацевтической и медицинской промышленности Министерства промышленности и торговли Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пика Татьяна Олеговна</w:t>
-[...71 lines deleted...]
-начальник отдела регистрации медицинских изделий в рамках Евразийского экономического союза Управления организации государственного контроля и регистрации медицинских изделий Федеральной службы по надзору в сфере здравоохранения</w:t>
+Генералов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Андрей Вячеславович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор федерального государственного автономного учреждения "Институт медицинских материалов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ращуков</w:t>
-[...89 lines deleted...]
-заместитель директора Департамента евразийской интеграции Министерства экономического развития Российской Федерации</w:t>
+Живлова Ольга Вячеславовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела внесения изменений в регистрационные документы Управления организации государственного контроля и регистрации медицинских изделий Федеральной службы по надзору в сфере здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Родионов Петр Петрович</w:t>
+Камалетдинова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айсылу Абраровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9118,92 +9248,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-генеральный директор общества с ограниченной ответственностью "ГЕРОФАРМ"</w:t>
+заместитель директора Департамента регулирования обращения лекарственных средств и медицинских изделий Министерства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+здравоохранения Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Суханова Мария Михайловна</w:t>
+Кошарская Алиса Аркадьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9231,223 +9379,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника Управления организации государственного контроля и регистрации медицинских изделий Федеральной службы по надзору в сфере здравоохранения</w:t>
+начальник отдела нормативно-правового регулирования Департамента развития фармацевтической и медицинской промышленности Министерства промышленности и торговли Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сытенко Илья Сергеевич</w:t>
-[...71 lines deleted...]
-заместитель начальника отдела отраслевого регулирования в ЕАЭС Департамента евразийской интеграции Министерства экономического развития Российской Федерации</w:t>
+Кравцова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ольга Григорьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель директора Департамента фармацевтической и медицинской промышленности Министерства промышленности и торговли Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Анна Геннадьевна</w:t>
+              <w:t>
+Лядова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Валерия Евгеньевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9475,110 +9641,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель испытательного лабораторного центра, заведующая отделом подготовки кадров высшей квалификации федерального бюджетного учреждения науки "Санкт-Петербургский научно-исследовательский институт эпидемиологии и микробиологии имени Пастера" Федеральной службы по надзору в сфере защиты прав потребителей и благополучия человека</w:t>
+заместитель директора Департамента регулирования обращения лекарственных средств и медицинских изделий Министерства здравоохранения Российской Федерации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Мария Александровна</w:t>
+              <w:t>
+Манзенюк Игорь Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9606,110 +9754,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника Управления организации государственного контроля и регистрации медицинских изделий Федеральной службы по надзору в сфере здравоохранения</w:t>
+помощник директора по научной работе федерального бюджетного учреждения науки "Центральный научно-исследовательский институт эпидемиологии" Федеральной службы по надзору в сфере защиты прав потребителей и благополучия человека</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Георгий Евгеньевич</w:t>
+              <w:t>
+Павлюков Дмитрий Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9737,110 +9867,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления организации государственного контроля и регистрации медицинских изделий Федеральной службы по надзору в сфере здравоохранения</w:t>
+заместитель руководителя Федеральной службы по надзору в сфере здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Павел Владимирович</w:t>
+              <w:t>
+Пика Татьяна Олеговна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9868,110 +9980,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора по инновациям федерального бюджетного учреждения науки "Государственный научный центр прикладной микробиологии и биотехнологии" Федеральной службы по надзору в сфере защиты прав потребителей и благополучия человека</w:t>
+начальник отдела регистрации медицинских изделий в рамках Евразийского экономического союза Управления организации государственного контроля и регистрации медицинских изделий Федеральной службы по надзору в сфере здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Ирина Ивановна</w:t>
+              <w:t>
+Родионов Петр Петрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9999,110 +10093,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник отдела регулирования обращения медицинских изделий Департамента регулирования обращения лекарственных средств и медицинских изделий Министерства здравоохранения Российской Федерации</w:t>
+генеральный директор общества с ограниченной ответственностью "ГЕРОФАРМ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Антон Игоревич</w:t>
+              <w:t>
+Суханова Мария Михайловна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10130,152 +10206,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника отдела регулирования обращения медицинских изделий Департамента регулирования обращения лекарственных средств и медицинских изделий Министерства здравоохранения Российской Федерации;</w:t>
+заместитель начальника Управления организации государственного контроля и регистрации медицинских изделий Федеральной службы по надзору в сфере здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-От Евразийской экономической комиссии</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Афиногенова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анна Геннадьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+руководитель испытательного лабораторного центра, заведующая отделом подготовки кадров высшей квалификации федерального бюджетного учреждения науки "Санкт-Петербургский научно-исследовательский институт эпидемиологии и микробиологии имени Пастера" Федеральной службы по надзору в сфере защиты прав потребителей и благополучия человека</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Королькова </w:t>
-[...17 lines deleted...]
-Ольга Сергеевна</w:t>
+Мигеева </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мария Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10303,92 +10468,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора Департамента антимонопольного регулирования;</w:t>
+заместитель начальника Управления организации государственного контроля и регистрации медицинских изделий Федеральной службы по надзору в сфере здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Натальченко Максим Александрович</w:t>
+              <w:t xml:space="preserve">
+Соколов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Георгий Евгеньевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10416,92 +10599,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-советник отдела адвокатирования предпринимательства Департамента развития предпринимательской деятельности</w:t>
+начальник Управления организации государственного контроля и регистрации медицинских изделий Федеральной службы по надзору в сфере здравоохранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Орманова Гульмира Абуталиповна</w:t>
+              <w:t xml:space="preserve">
+Соловьев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павел Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10529,92 +10730,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-советник отдела координации работ в сфере обращения лекарственных средств и медицинских изделий Департамента технического регулирования и аккредитации;</w:t>
+заместитель директора по инновациям федерального бюджетного учреждения науки "Государственный научный центр прикладной микробиологии и биотехнологии" Федеральной службы по надзору в сфере защиты прав потребителей и благополучия человека</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Павлова Мария Александровна </w:t>
+Моногарова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ирина Ивановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10642,92 +10861,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника отдела правовой экспертизы решений Комиссии Правового департамента;</w:t>
+начальник отдела регулирования обращения медицинских изделий Департамента регулирования обращения лекарственных средств и медицинских изделий Министерства здравоохранения Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Подколзина Юлия Юрьевна</w:t>
+              <w:t xml:space="preserve">
+Шевелев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Антон Игоревич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10755,110 +10992,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-советник отдела политики в области конкуренции, правового обеспечения и методологии Департамента конкурентной политики и политики в области государственных закупок;</w:t>
+заместитель начальника отдела регулирования обращения медицинских изделий Департамента регулирования обращения лекарственных средств и медицинских изделий Министерства здравоохранения Российской Федерации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Александр Сергеевич</w:t>
+              <w:t>
+Белов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дмитрий Леонидович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10886,92 +11123,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-консультант отдела промышленных субсидий Департамента промышленной политики;</w:t>
+заместитель исполнительного директора Национальной ассоциации производителей фармацевтической продукции и медицинских изделий "АПФ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щекин Дмитрий Александрович</w:t>
+Ильченко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алексей Алексеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10999,221 +11254,959 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника отдела координации работ в сфере обращения лекарственных средств и медицинских изделий Департамента технического регулирования и аккредитации".</w:t>
+начальник отдела отраслевого регулирования в ЕАЭС Департамента евразийской интеграции Министерства экономического развития Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...119 lines deleted...]
-советник отдела координации работ по созданию и развитию интегрированной информационной системы Департамента информационных технологий;</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От Евразийской экономической комиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Натальченко Максим Александрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+советник отдела адвокатирования предпринимательства Департамента развития предпринимательской деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орманова Гульмира Абуталиповна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+советник отдела координации работ в сфере обращения лекарственных средств и медицинских изделий Департамента технического регулирования и аккредитации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Павлова Мария Александровна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель начальника отдела правовой экспертизы решений Комиссии Правового департамента;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подколзина Юлия Юрьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+советник отдела политики в области конкуренции, правового обеспечения и методологии Департамента конкурентной политики и политики в области государственных закупок;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Птушкин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Александр Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+консультант отдела взаимодействия по вопросам промышленной политики Департамента промышленной политики;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щекин Дмитрий Александрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель начальника отдела координации работ в сфере обращения лекарственных средств и медицинских изделий Департамента технического регулирования и аккредитации".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Клыковский </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Леонид Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+советник отдела координации работ по созданию и развитию интегрированной информационной системы Департамента информационных технологий;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
 Еликбаев </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Куаныш Нурланович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11262,50 +12255,181 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 помощник члена Коллегии (Министра) по экономике и финансовой политике;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исаев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бакытбек Аскербекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель директора Департамента антимонопольного регулирования;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -11337,55 +12461,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>