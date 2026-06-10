--- v0 (2026-03-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="77215ac" w14:textId="77215ac">
+    <w:p w14:paraId="4022dce" w14:textId="4022dce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -873,50 +873,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 10.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1808,69 +1828,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вежновец</w:t>
-[...17 lines deleted...]
-Иван Валерьевич</w:t>
+Тишенков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дмитрий Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1898,128 +1918,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель Министра антимонопольного регулирования и торговли Республики Беларусь</w:t>
-[...17 lines deleted...]
- </w:t>
+заместитель начальника главного управления экономики и финансов – начальник планово-экономического управления Белорусского государственного концерна по нефти и химии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тишенков</w:t>
-[...17 lines deleted...]
-Дмитрий Юрьевич</w:t>
+Черноусов Виталий Алексеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2047,92 +2031,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника главного управления экономики и финансов – начальник планово-экономического управления Белорусского государственного концерна по нефти и химии</w:t>
+начальник отдела переработки нефти главного управления производства и сбыта нефтепродуктов Белорусского государственного концерна по нефти и химии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Черноусов Виталий Алексеевич</w:t>
+Вежновец Иван Валерьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2160,92 +2144,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник отдела переработки нефти главного управления производства и сбыта нефтепродуктов Белорусского государственного концерна по нефти и химии</w:t>
+первый заместитель Министра антимонопольного регулирования и торговли Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вежновец Иван Валерьевич</w:t>
+Тишенков Дмитрий Юрьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2273,92 +2257,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-первый заместитель Министра антимонопольного регулирования и торговли Республики Беларусь</w:t>
+начальник главного управления экономики и финансов Белорусского государственного концерна по нефти и химии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Тишенков Дмитрий Юрьевич</w:t>
+              <w:t xml:space="preserve">
+Завальников </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Владимир Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2386,110 +2388,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник главного управления экономики и финансов Белорусского государственного концерна по нефти и химии</w:t>
+начальник управления газообеспечения и маркетинга государственного производственного объединения по топливу и газификации "Белтопгаз"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Владимир Владимирович</w:t>
+              <w:t>
+Урбанович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Александр Геннадьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2517,110 +2519,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник управления газообеспечения и маркетинга государственного производственного объединения по топливу и газификации "Белтопгаз"</w:t>
+заместитель начальника управления – начальник отдела по взаимодействию с зарубежными партнерами управления внешнеэкономического сотрудничества государственного производственного объединения электроэнергетики "Белэнерго"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Александр Геннадьевич</w:t>
+              <w:t xml:space="preserve">
+Ховрин </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сергей Валерьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2648,110 +2650,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника управления – начальник отдела по взаимодействию с зарубежными партнерами управления внешнеэкономического сотрудничества государственного производственного объединения электроэнергетики "Белэнерго"</w:t>
+начальник экономического управления государственного производственного объединения по топливу и газификации "Белтопгаз"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Сергей Валерьевич</w:t>
+              <w:t>
+Шедько</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юлия Анатольевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2779,110 +2781,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник экономического управления государственного производственного объединения по топливу и газификации "Белтопгаз"</w:t>
+заместитель начальника управления экономики государственного производственного объединения электроэнергетики "Белэнерго"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шедько</w:t>
-[...17 lines deleted...]
-Юлия Анатольевна</w:t>
+Василевская Наталья Валерьяновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2910,51 +2894,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника управления экономики государственного производственного объединения электроэнергетики "Белэнерго"</w:t>
+первый заместитель Министра антимонопольного регулирования и торговли Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3893,69 +3877,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Косымбаев</w:t>
-[...17 lines deleted...]
-Тимур Ернатулы</w:t>
+Булатбаев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нурлан Нурмухамбетович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3984,127 +3968,109 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заместитель председателя Комитета по регулированию естественных монополий Министерства национальной экономики Республики Казахстан</w:t>
-            </w:r>
-[...16 lines deleted...]
- </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Нурлан Нурмухамбетович</w:t>
+              <w:t xml:space="preserve">
+Жунусов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райымбек Серикович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4132,110 +4098,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель председателя Комитета по регулированию естественных монополий Министерства национальной экономики Республики Казахстан</w:t>
+главный менеджер департамента интеграции и международного сотрудничества акционерного общества "Национальная компания "Казахстан темир жолы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Кайрат Каирович</w:t>
+          <w:bookmarkStart w:name="z8" w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ибраев</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="5"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алмаз Болатович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4263,110 +4249,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель управления развития индустриального и инфраструктурного сотрудничества Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
+исполнительный директор объединения юридических лиц "Казахстанская ассоциация организаций нефтегазового и энергетического комплекса "KAZENERGY"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Райымбек Серикович</w:t>
+              <w:t>
+Жагпаров Жаслан Базарбекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4394,130 +4362,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный менеджер департамента интеграции и международного сотрудничества акционерного общества "Национальная компания "Казахстан темир жолы"</w:t>
+заместитель генерального директора Союза транспортников Казахстана "KAZLOGISTICS"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z8" w:id="5"/>
-[...52 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кульназаров Канат Темирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4545,92 +4475,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-исполнительный директор объединения юридических лиц "Казахстанская ассоциация организаций нефтегазового и энергетического комплекса "KAZENERGY"</w:t>
+заместитель председателя Комитета по регулированию естественных монополий Министерства национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жагпаров Жаслан Базарбекович</w:t>
+              <w:t xml:space="preserve">
+Мукашева Сабина Сериковна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4658,92 +4588,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель генерального директора Союза транспортников Казахстана "KAZLOGISTICS"</w:t>
+эксперт департамента экономической интеграции Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кульназаров Канат Темирович</w:t>
+Байматов Темирлан Назарович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4771,92 +4701,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель председателя Комитета по регулированию естественных монополий Министерства национальной экономики Республики Казахстан</w:t>
+руководитель управления развития индустриального и инфраструктурного сотрудничества Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мукашева Сабина Сериковна </w:t>
+              <w:t>
+Байтукенова Анар Абдуллаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4884,51 +4814,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-эксперт департамента экономической интеграции Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
+заместитель председателя Комитета по регулированию естественных монополий Министерства национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5666,69 +5596,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Турсунбаев </w:t>
-[...17 lines deleted...]
-Бахтияр Турдубаевич</w:t>
+Усубакунов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дастан Абдылдаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5756,51 +5686,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор дирекции по управлению безопасности полетов и контролю качества открытого акционерного общества "Международный аэропорт "Манас"</w:t>
+заместитель генерального директора государственного предприятия "Национальная компания "Кыргыз темир жолу"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5815,69 +5745,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Усубакунов </w:t>
-[...17 lines deleted...]
-Дастан Абдылдаевич</w:t>
+Кожомбердиева </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акылай Тураровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5905,128 +5835,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель генерального директора государственного предприятия "Национальная компания "Кыргыз темир жолу"</w:t>
-[...17 lines deleted...]
- </w:t>
+начальник Управления антимонопольной политики, развития конкуренции и ценообразования Министерства экономики и коммерции Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Кубанычбек Казакбаевич</w:t>
+              <w:t>
+Оморов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыргак Кенешович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6054,110 +5966,130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник финансово-экономического отдела открытого акционерного общества "Международный аэропорт "Манас"</w:t>
+начальник Управления регулируемых сфер Службы антимонопольного регулирования при Министерстве экономики и коммерции Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Акылай Тураровна</w:t>
+          <w:bookmarkStart w:name="z28" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орозбаев</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Женалы Байсалович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6185,110 +6117,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления антимонопольной политики, развития конкуренции и ценообразования Министерства экономики и коммерции Кыргызской Республики</w:t>
+заместитель председателя Службы антимонопольного регулирования при Министерстве экономики и коммерции Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Сыргак Кенешович</w:t>
+              <w:t xml:space="preserve">
+Шералиев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Баялы Абасбекович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6316,130 +6248,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления регулируемых сфер Службы антимонопольного регулирования при Министерстве экономики и коммерции Кыргызской Республики</w:t>
+заместитель председателя правления открытого акционерного общества "Кыргызпочтасы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="6"/>
-[...52 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шустикова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лариса Юрьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6467,110 +6379,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель председателя Службы антимонопольного регулирования при Министерстве экономики и коммерции Кыргызской Республики</w:t>
+заведующая отделом регулирования естественных монополий и рынков доминантных структур управления регулируемых сфер Службы антимонопольного регулирования при Министерстве экономики и коммерции Кыргызской Республики;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Баялы Абасбекович </w:t>
+              <w:t>
+Маматов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Замирбек Адахамжанович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6598,110 +6510,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель председателя правления открытого акционерного общества "Кыргызпочтасы"</w:t>
+начальник управления тарифного и ценового регулирования Департамента по регулированию топливно-энергетического комплекса при Министерстве энергетики Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шустикова</w:t>
-[...17 lines deleted...]
-Лариса Юрьевна</w:t>
+Артельбекова Венера Алкановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6729,110 +6623,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заведующая отделом регулирования естественных монополий и рынков доминантных структур управления регулируемых сфер Службы антимонопольного регулирования при Министерстве экономики и коммерции Кыргызской Республики;</w:t>
+начальник финансово-экономического отдела открытого акционерного общества "Международный аэропорт "Манас"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Маматов</w:t>
-[...17 lines deleted...]
-Замирбек Адахамжанович</w:t>
+Атамбеков Манас Эмилбекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6860,51 +6736,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник управления тарифного и ценового регулирования Департамента по регулированию топливно-энергетического комплекса при Министерстве энергетики Кыргызской Республики</w:t>
+директор дирекции по управлению безопасности полетов и контролю качества открытого акционерного общества "Международный аэропорт "Манас"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7222,68 +7098,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Королев</w:t>
-[...16 lines deleted...]
-              <w:t>Виталий Геннадьевич</w:t>
+Мамин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Илья Русланович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7311,700 +7187,700 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель руководителя Федеральной антимонопольной службы</w:t>
+заместитель начальника Управления регулирования топливно-энергетического комплекса и химической промышленности Федеральной антимонопольной службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...89 lines deleted...]
-заместитель начальника Управления регулирования топливно-энергетического комплекса и химической промышленности Федеральной антимонопольной службы</w:t>
+              <w:t xml:space="preserve">
+Рамазанов Нух Керимович </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:strike/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель начальника Управления регулирования топливно-энергетического комплекса и химической промышленности Федеральной антимонопольной службы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...101 lines deleted...]
-заместитель начальника Управления регулирования топливно-энергетического комплекса и химической промышленности Федеральной антимонопольной службы;</w:t>
+              <w:t>
+Цышевская</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елена Витальевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления регулирования топливно-энергетического комплекса и химической промышленности Федеральной антимонопольной службы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Елена Витальевна</w:t>
+          <w:bookmarkStart w:name="z13" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Авшарян</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Альберт Каренович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...32 lines deleted...]
-начальник Управления регулирования топливно-энергетического комплекса и химической промышленности Федеральной антимонопольной службы;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель начальника Правового управления Федеральной антимонопольной службы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z13" w:id="7"/>
-[...52 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крюкова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екатерина Руслановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...68 lines deleted...]
- </w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ведущий консультант отдела контроля взимания таможенных платежей при декларировании отдельных категорий товаров Главного управления федеральных таможенных доходов и тарифного регулирования Федеральной таможенной службы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Екатерина Руслановна</w:t>
+              <w:t xml:space="preserve">
+Бабошина </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алина Олеговна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8032,109 +7908,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ведущий консультант отдела контроля взимания таможенных платежей при декларировании отдельных категорий товаров Главного управления федеральных таможенных доходов и тарифного регулирования Федеральной таможенной службы;</w:t>
+начальник отдела цифровой трансформации и обеспечения деятельности коллегиальных органов Управления регулирования электроэнергетики Федеральной антимонопольной службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>Алина Олеговна</w:t>
+              <w:t>
+Белик Анастасия Борисовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8162,92 +8021,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник отдела цифровой трансформации и обеспечения деятельности коллегиальных органов Управления регулирования электроэнергетики Федеральной антимонопольной службы</w:t>
+начальник отдела антимонопольного контроля оптового рынка электроэнергии Управления регулирования электроэнергетики Федеральной антимонопольной службы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Герасименко Анастасия Борисовна</w:t>
+Магазинов Геннадий Геннадьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8275,51 +8134,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник отдела антимонопольного контроля оптового рынка электроэнергии Управления регулирования электроэнергетики Федеральной антимонопольной службы;</w:t>
+заместитель руководителя Федеральной антимонопольной службы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -8393,55 +8252,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>