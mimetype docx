--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="61286ae" w14:textId="61286ae">
+    <w:p w14:paraId="75af4e4" w14:textId="75af4e4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -791,50 +791,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 14.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -996,70 +1016,69 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Гагик</w:t>
+              <w:t xml:space="preserve">
+Ананян </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гагик Грантович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1077,87 +1096,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-член Государственного совета по статистике Республики Армения</w:t>
+заместитель президента Статистического комитета Республики Армения, член Государственного совета по статистике Республики Армения;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Матевосян Вардан Галустович</w:t>
+              <w:t xml:space="preserve">
+Матевосян </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вардан Галустович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1174,52 +1210,70 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-заместитель начальника Управления таможенной статистики и учета доходов Комитета государственных доходов Республики Армения </w:t>
+              <w:t>
+заместитель начальника Департамента управления таможенными рисками и статистики Комитета государственных доходов Республики Армения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1556,70 +1610,69 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Аида Норайровна</w:t>
+              <w:t xml:space="preserve">
+Мартиросян </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аида Норайровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1637,51 +1690,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления информационных ресурсов и технологий Статистического комитета Республики Армения</w:t>
+член Государственного совета по статистике Республики Армения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1956,52 +2027,69 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Биленко Алла Валерьевна</w:t>
+              <w:t xml:space="preserve">
+Биленко </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алла Валерьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2019,87 +2107,123 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Главного управления координации и развития статистической системы Национального статистического комитета Республики Беларусь</w:t>
+заместитель Председателя Национального статистического комитета Республики Беларусь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Судник Александр Александрович</w:t>
+Великий</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дмитрий Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2117,105 +2241,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Главного управления бюджетной политики Министерства финансов Республики Беларусь</w:t>
+начальник Главного управления платежного баланса и банковской статистики Национального банка Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Великий</w:t>
-[...17 lines deleted...]
-Дмитрий Владимирович</w:t>
+Мицкевич Ярослав Сергеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2233,87 +2339,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Главного управления платежного баланса и банковской статистики Национального банка Республики Беларусь</w:t>
+заместитель директора Департамента – начальник управления координации внешнеэкономической деятельности Департамента внешнеэкономической деятельности Министерства иностранных дел Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мицкевич Ярослав Сергеевич</w:t>
+Кашаева Наталья Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2331,105 +2437,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора Департамента – начальник управления координации внешнеэкономической деятельности Департамента внешнеэкономической деятельности Министерства иностранных дел Республики Беларусь</w:t>
+заместитель начальника Главного управления – начальник отдела информационного взаимодействия и таможенной статистики Главного управления информационных технологий Государственного таможенного комитета Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Василевская</w:t>
-[...17 lines deleted...]
-Жанна Николаевна</w:t>
+Кондратенко Елена Григорьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2447,87 +2535,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель Председателя Национального статистического комитета Республики Беларусь</w:t>
+начальник Главного управления международного сотрудничества и распространения статистической информации Национального статистического комитета Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Зубович Алексей Иванович</w:t>
+              <w:t xml:space="preserve">
+Космач </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сергей Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2545,87 +2650,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Главного управления макроэкономического анализа и прогнозирования Министерства экономики Республики Беларусь</w:t>
+начальник Главного управления бюджетной политики Министерства финансов Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Кашаева Наталья Владимировна</w:t>
+              <w:t xml:space="preserve">
+Максимова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Татьяна Валентиновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2643,87 +2765,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника Главного управления – начальник отдела информационного взаимодействия и таможенной статистики Главного управления информационных технологий Государственного таможенного комитета Республики Беларусь</w:t>
+начальник Главного управления координации и развития статистической системы Национального статистического комитета Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Кондратенко Елена Григорьевна</w:t>
+              <w:t xml:space="preserve">
+Синельникова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Елена Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2741,51 +2880,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Главного управления международного сотрудничества и распространения статистической информации Национального статистического комитета Республики Беларусь</w:t>
+начальник Главного управления макроэкономического анализа и прогнозирования Министерства экономики Республики Беларусь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3241,52 +3398,69 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Караулова Гульмира Сайлаубековна</w:t>
+              <w:t xml:space="preserve">
+Караулова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гульмира Сайлаубековна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3304,105 +3478,123 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор Департамента статистики услуг и энергетики Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+заместитель руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Джаркинбаев</w:t>
-[...17 lines deleted...]
-Жасер Азимханович</w:t>
+Накипбеков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асет Ерикович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3420,105 +3612,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+и.о. директора Департамента национальных счетов Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Накипбеков</w:t>
-[...17 lines deleted...]
-Асет Ерикович</w:t>
+Серикбаева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Майра Тлеугабыловна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3536,104 +3727,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-и.о. директора Департамента национальных счетов Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+руководитель управления анализа и статистики Департамента анализа, статистики и управления рисками Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серикбаева</w:t>
-[...16 lines deleted...]
-              <w:t>Майра Тлеугабыловна</w:t>
+Чабина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наталья Юрьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3651,104 +3842,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель управления анализа и статистики Департамента анализа, статистики и управления рисками Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
+заместитель директора Департамента статистики финансового рынка Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чабина</w:t>
-[...16 lines deleted...]
-              <w:t>Наталья Юрьевна</w:t>
+Джакамбаева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Корлан Сагындыковна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3802,68 +3993,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Джакамбаева</w:t>
-[...16 lines deleted...]
-              <w:t>Корлан Сагындыковна</w:t>
+Накипбеков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Асет Ерикович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3881,104 +4072,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора Департамента статистики финансового рынка Национального Банка Республики Казахстан</w:t>
+директор Департамента национальных счетов Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Накипбеков</w:t>
-[...16 lines deleted...]
-              <w:t>Асет Ерикович</w:t>
+Оксенойт Георгий Константинович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3996,87 +4170,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор Департамента национальных счетов Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+начальник Управления международной статистики Федеральной службы государственной статистики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оксенойт Георгий Константинович</w:t>
+Ханжигитов Нурлан Еркенович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4094,87 +4268,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления международной статистики Федеральной службы государственной статистики</w:t>
+директор Департамента социальной и демографической статистики Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ускенбаев Азат Бекболатович</w:t>
+Шауенова Асель Саукымбеккызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4192,87 +4366,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор Департамента платежного баланса Национального Банка Республики Казахстан</w:t>
+директор Департамента статистики производства и окружающей среды Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ханжигитов Нурлан Еркенович</w:t>
+Ербатыров Кайрат Каирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4290,87 +4482,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор Департамента социальной и демографической статистики Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+руководитель управления развития индустриального и инфраструктурного сотрудничества Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шауенова Асель Саукымбеккызы</w:t>
+Данишев Альнур Берикович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4387,106 +4579,88 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
- </w:t>
+              <w:t xml:space="preserve">
+управляющий директор – директор департамента экономической интеграции Национальной палаты предпринимателей Республики Казахстан "Атамекен" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ербатыров Кайрат Каирович</w:t>
+Досумов Данияр Нуржанович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4503,88 +4677,88 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-руководитель управления развития индустриального и инфраструктурного сотрудничества Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
+              <w:t xml:space="preserve">
+заместитель директора Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ерназарова Зайфун Алтынбековна</w:t>
+Мукатов Бексултан Кариполлаулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4602,87 +4776,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор Департамента отчетности и статистики государственных финансов Министерства финансов Республики Казахстан</w:t>
+заместитель директора департамента экономической интеграции Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Данишев Альнур Берикович</w:t>
+Саинов Акежан Кажыгалиулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4699,88 +4873,105 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-управляющий директор – директор департамента экономической интеграции Национальной палаты предпринимателей Республики Казахстан "Атамекен" </w:t>
+              <w:t>
+главный эксперт управления развития торговли Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Досумов Данияр Нуржанович</w:t>
+Исабекова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аида Жарасовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4797,88 +4988,105 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-заместитель директора Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан </w:t>
+              <w:t>
+директор Департамента статистики производства и окружающей среды Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мукатов Бексултан Кариполлаулы</w:t>
+              <w:t xml:space="preserve">
+Айгозина </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гульжихан Кайратовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4896,87 +5104,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора департамента экономической интеграции Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
+директор Департамента статистики услуг и энергетики Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Саинов Акежан Кажыгалиулы</w:t>
+Оспанов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нурлан Кыдырбекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4994,256 +5219,239 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный эксперт управления развития торговли Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
+заместитель директора Департамента платежного баланса Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-директор Департамента статистики производства и окружающей среды Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-От Кыргызской Республики</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Джуматаева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гульнура Муратовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель председателя Социального фонда Кыргызской Республики при Кабинете Министров Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абдекиров</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Алмаз Тынчтыкбекович </w:t>
+Керималиева Назира Керималиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5261,104 +5469,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Главного управления экономической политики Министерства экономики и коммерции Кыргызской Республики</w:t>
+первый заместитель председателя Национального статистического комитета Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тойчубекова</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Сайра Тойчубековна </w:t>
+Козубеков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азат Айбекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5376,104 +5584,121 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный специалист отдела торговой политики и развития экспорта Управления торговой политики Министерства экономики и коммерции Кыргызской Республики</w:t>
+заместитель председателя Национального банка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кыргызской Республики;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>Гульнура Муратовна</w:t>
+              <w:t xml:space="preserve">
+Акматбеков </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Чынгыз Акматбекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5491,87 +5716,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель председателя Социального фонда Кыргызской Республики при Кабинете Министров Кыргызской Республики</w:t>
+начальник Управления макроэкономической политики Министерства экономики и коммерции Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Абдырахманов Медер Иманмадиевич</w:t>
+              <w:t xml:space="preserve">
+Алиев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айбек Аскербекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5624,52 +5866,69 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Керималиева Назира Керималиевна</w:t>
+              <w:t xml:space="preserve">
+Осмонкариева </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анара Сабырбековна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5686,105 +5945,122 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-первый заместитель председателя Национального статистического комитета Кыргызской Республики</w:t>
+              <w:t xml:space="preserve">
+начальник отдела таможенной статистики и классификации </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по ТН ВЭД Главного управления таможенных доходов Государственной таможенной службы при Кабинете Министров Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>Азат Айбекович</w:t>
+              <w:t xml:space="preserve">
+Сейдибакасова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айпери Нурбековна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5801,69 +6077,52 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>Кыргызской Республики;</w:t>
+              <w:t xml:space="preserve">
+главный специалист Управления торговой политики Министерства экономики и коммерции Кыргызской Республики </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5990,51 +6249,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зарубина Елена Владимировна</w:t>
+Никитина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Светлана Юрьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6052,87 +6329,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления национальных счетов Федеральной службы государственной статистики</w:t>
+начальник Управления статистики населения и здравоохранения Федеральной службы государственной статистики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Константинов Андрей Евгеньевич</w:t>
+Обычайко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екатерина Эдуардовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6150,105 +6445,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Аналитического управления Федеральной таможенной службы</w:t>
+заместитель начальника Управления статистики сельского хозяйства и окружающей природной среды Федеральной службы государственной статистики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Никитина</w:t>
-[...17 lines deleted...]
-Светлана Юрьевна</w:t>
+Савгирова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саглар Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6266,105 +6561,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления статистики населения и здравоохранения Федеральной службы государственной статистики</w:t>
+начальник отдела учета и отчетности Департамента государственного долга и государственных финансовых активов Министерства финансов Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Екатерина Эдуардовна</w:t>
+              <w:t xml:space="preserve">
+Сивец </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Светлана Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6382,87 +6676,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника Управления статистики сельского хозяйства и окружающей природной среды Федеральной службы государственной статистики</w:t>
+заместитель директора Департамента бюджетной методологии Министерства финансов Российской Федерации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оксенойт Георгий Константинович</w:t>
+Кривенец Анна Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6480,221 +6774,185 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления статистики зарубежных стран и международных статистических проектов Федеральной службы государственной статистики</w:t>
+начальник Управления бюджетного учета и отчетности – главный бухгалтер Федерального казначейства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Савгирова</w:t>
-[...79 lines deleted...]
-начальник отдела учета и отчетности Департамента государственного долга и государственных финансовых активов Министерства финансов Российской Федерации</w:t>
+Дудорова Ольга Юрьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления статистики образования, науки и инноваций Федеральной службы государственной статистики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сивец</w:t>
-[...17 lines deleted...]
-Светлана Викторовна</w:t>
+Ивин Владимир Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6712,87 +6970,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора Департамента бюджетной методологии и финансовой отчетности в государственном секторе Министерства финансов Российской Федерации</w:t>
+заместитель руководителя Федеральной таможенной службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кривенец Анна Николаевна</w:t>
+Кулиев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Азрет Пахватдинович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6810,87 +7086,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления бюджетного учета и отчетности – главный бухгалтер Федерального казначейства</w:t>
+начальник отдела методологии формирования информации по статистике государственных финансов и финансовой отчетности государственного сектора Департамента бюджетной методологии и финансовой отчетности в государственном секторе Министерства финансов Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Фролова Елена Борисовна</w:t>
+              <w:t xml:space="preserve">
+Сафарова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наталья Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6908,185 +7201,203 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления статистики уровня жизни и обследований домашних хозяйств Федеральной службы государственной статистики</w:t>
+заместитель директора Департамента бюджетной методологии Министерства финансов Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дудорова Ольга Юрьевна</w:t>
-[...61 lines deleted...]
-начальник Управления статистики образования, науки и инноваций Федеральной службы государственной статистики</w:t>
+Бобкова Наталья Александровна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления статистики рыночных услуг Федеральной службы государственной статистики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ивин Владимир Владимирович</w:t>
+Васильева Галина Геннадиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7103,106 +7414,122 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-заместитель руководителя Федеральной таможенной службы</w:t>
+              <w:t xml:space="preserve">
+директор Департамента статистики </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Центрального банка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кулиев</w:t>
-[...17 lines deleted...]
-Азрет Пахватдинович </w:t>
+Зотова Алла Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7220,105 +7547,87 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник отдела методологии формирования информации по статистике государственных финансов и финансовой отчетности государственного сектора Департамента бюджетной методологии и финансовой отчетности в государственном секторе Министерства финансов Российской Федерации</w:t>
+начальник Управления статистики труда Федеральной службы государственной статистики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сафарова</w:t>
-[...17 lines deleted...]
-Наталья Александровна </w:t>
+Тимофеев Денис Евгеньевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7336,87 +7645,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель директора Департамента бюджетной методологии и финансовой отчетности в государственном секторе Министерства финансов Российской Федерации;</w:t>
+начальник Управления координации и развития статистического учета Федеральной службы государственной статистики;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Бобкова Наталья Александровна</w:t>
+              <w:t xml:space="preserve">
+Алексеев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кирилл Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7434,87 +7760,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления статистики рыночных услуг Федеральной службы государственной статистики</w:t>
+начальник Управления национальных счетов Федеральной службы государственной статистики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Васильева Галина Геннадиевна</w:t>
+              <w:t xml:space="preserve">
+Афонин </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Михаил Михайлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7531,122 +7874,105 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...34 lines deleted...]
-              <w:t>Российской Федерации</w:t>
+              <w:t>
+начальник Управления статистики цен Федеральной службы государственной статистики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Зотова Алла Владимировна</w:t>
+              <w:t xml:space="preserve">
+Душечкин </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Артем Вячеславович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7664,87 +7990,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления статистики труда Федеральной службы государственной статистики</w:t>
+заместитель начальника Управления статистики предприятий Федеральной службы государственной статистики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Тимофеев Денис Евгеньевич</w:t>
+              <w:t xml:space="preserve">
+Илюшечкина </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Валентина Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7762,51 +8105,511 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления координации и развития статистического учета Федеральной службы государственной статистики;</w:t>
+заместитель начальника Главного управления – начальник службы таможенной статистики Главного управления "Аналитический центр" Федеральной таможенной службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Козлов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иван Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Главного управления "Аналитический центр" Федеральной таможенной службы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Матюшев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Илья Игоревич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления международной статистики Федеральной службы государственной статистики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шевердова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Галина Евгеньевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления статистики уровня жизни и обследований домашних хозяйств Федеральной службы государственной статистики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Яковлева </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Светлана Львовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления разработки таблиц "затраты – выпуск" Федеральной службы государственной статистики;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7838,55 +8641,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8212,31 +9015,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>