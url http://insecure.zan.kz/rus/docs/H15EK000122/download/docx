--- v0 (2025-10-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8a4dc54" w14:textId="8a4dc54">
+    <w:p w14:paraId="8fb87a4" w14:textId="8fb87a4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4398,131 +4398,225 @@
         </w:rPr>
         <w:t>
       дипломатическим представительствам и консульским учреждениям, международным (межгосударственным) организациям, пользующимся привилегиями и иммунитетами в соответствии с общепризнанными принципами и нормами международного права, сотрудникам этих представительств (учреждений, организаций), а также членам их семей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) электронный паспорт оформляется уполномоченным органом (организацией), зарегистрированным на территории государства-члена, в отношении транспортного средства (шасси), принадлежащего лицу, зарегистрированному (в том числе временно) на территории этого государства-члена;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z68" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт д) предусматривается изменение решением Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       д) при оформлении электронного паспорта транспортного средства (шасси) уполномоченным органом (организацией) проводится идентификация транспортного средства (шасси);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z69" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) в случае обнаружения признаков сокрытия, подделки, изменения, уничтожения идентификационной маркировки, нанесенной на транспортное средство (шасси) организацией-изготовителем, либо в случае выявления несоответствия транспортного средства (шасси) представленным сведениям уполномоченным органом (организацией) электронный паспорт не оформляется и осуществляется информирование компетентных органов своего государства-члена в соответствии с законодательством этого государства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z69" w:id="82"/>
-[...15 lines deleted...]
-      е) в случае обнаружения признаков сокрытия, подделки, изменения, уничтожения идентификационной маркировки, нанесенной на транспортное средство (шасси) организацией-изготовителем, либо в случае выявления несоответствия транспортного средства (шасси) представленным сведениям уполномоченным органом (организацией) электронный паспорт не оформляется и осуществляется информирование компетентных органов своего государства-члена в соответствии с законодательством этого государства;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ж) при оформлении электронного паспорта транспортного средства, предусмотренного подпунктом "в" настоящего пункта, уполномоченным органом (организацией) осуществляется фотографирование такого транспортного средства, в том числе его идентификационной маркировки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z70" w:id="83"/>
-[...15 lines deleted...]
-      ж) при оформлении электронного паспорта транспортного средства, предусмотренного подпунктом "в" настоящего пункта, уполномоченным органом (организацией) осуществляется фотографирование такого транспортного средства, в том числе его идентификационной маркировки.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Оформление электронного паспорта машины осуществляется с учетом следующих особенностей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z71" w:id="84"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="85"/>
+    <w:bookmarkStart w:name="z72" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4547,109 +4641,109 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного союза "О безопасности машин и оборудования" (ТР ТС 010/2011), принятого Решением Комиссии Таможенного союза от 18 октября 2011 г. № 823 (далее – ТР ТС 010/2011), или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>технического регламента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного союза "О безопасности сельскохозяйственных и лесохозяйственных тракторов и прицепов к ним" (ТР ТС 031/2012), принятого Решением Совета Евразийской экономической комиссии от 20 июля 2012 г. № 60 (далее – ТР ТС 031/2012), или одобрения типа транспортного средства (шасси), или свидетельства о безопасности конструкции транспортного средства в соответствии с требованиями ТР ТС 018/2011 (в отношении транспортных средств, имеющих максимальную конструктивную скорость 25 км/ч и более, но менее или равную 50 км/ч), или документа об оценке соответствия обязательным требованиям, установленным международными договорами и актами, составляющими право Союза, или законодательством государства-члена, выданного в отношении машины, являющейся объектом технического регулирования одного из указанных технических регламентов, до дня вступления в силу соответствующего технического регламента;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 31 декабря 2026 г. включительно в отношении отдельных машин, которые не предназначены для эксплуатации на автомобильных дорогах общего пользования или передвижение которых по автомобильным дорогам общего пользования допускается при оформлении в соответствии с законодательством государства-члена специального разрешения, которые не являются объектом технического регулирования ТР ТС 010/2011, ТР ТС 018/2011 и ТР ТС 031/2012 (самоходные наземные аэродромные машины, самоходные лесные мульчеры, ратраки, внедорожные большегрузные транспортные средства), допускается оформление электронного паспорта при отсутствии документа об оценке соответствия требованиям одного из указанных технических регламентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) при оформлении электронного паспорта конечной машины, изготовленной на базе транспортного средства (шасси) или другой машины, уполномоченным органом (организацией) илиорганизацией-изготовителем в раздел "Дополнительная информация" электронного паспорта вносятся сведения о последнем базовом транспортном средстве (шасси, машине) и номер его электронного паспорта (при наличии). При этом электронному паспорту транспортного средства (шасси, машины), на базе которого изготовлена конечная машина, присваивается статус "погашенный";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:p>
-[...33 lines deleted...]
-      б) при оформлении электронного паспорта конечной машины, изготовленной на базе транспортного средства (шасси) или другой машины, уполномоченным органом (организацией) илиорганизацией-изготовителем в раздел "Дополнительная информация" электронного паспорта вносятся сведения о последнем базовом транспортном средстве (шасси, машине) и номер его электронного паспорта (при наличии). При этом электронному паспорту транспортного средства (шасси, машины), на базе которого изготовлена конечная машина, присваивается статус "погашенный";</w:t>
+    <w:bookmarkStart w:name="z74" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) электронный паспорт машины оформляется уполномоченным органом (организацией) при отсутствии документа, указанного в подпункте "а" настоящего пункта, в отношении машины:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z74" w:id="87"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зарегистрированной в органе регистрации до даты начала применения электронных паспортов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4698,110 +4792,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 53 Договора о Евразийском экономическом союзе от 29 мая 2014 года и не истекли сроки переходных положений указанных технических регламентов, установленные Евразийской экономической комиссией для этого государства-члена;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ввозимой (ввезенной) физическим лицом на таможенную территорию Союза для личного пользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="88"/>
+    <w:bookmarkStart w:name="z17" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ввозимой (ввезенной) на таможенную территорию Союза и принадлежащей дипломатическим представительствам и консульским учреждениям, международным (межгосударственным) организациям, пользующимся привилегиями и иммунитетами в соответствии с общепризнанными принципами и нормами международного права, сотрудникам этих представительств (учреждений, организаций), а также членам их семей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z75" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) в случае обнаружения признаков сокрытия, подделки, изменения, уничтожения идентификационной маркировки, нанесенной на машину организацией-изготовителем, либо в случае выявления несоответствия машины представленным сведениям уполномоченным органом (организацией) электронный паспорт не оформляется и осуществляется информирование компетентных органов своего государства-члена в соответствии с законодательством этого государства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z75" w:id="89"/>
-[...15 lines deleted...]
-      г) в случае обнаружения признаков сокрытия, подделки, изменения, уничтожения идентификационной маркировки, нанесенной на машину организацией-изготовителем, либо в случае выявления несоответствия машины представленным сведениям уполномоченным органом (организацией) электронный паспорт не оформляется и осуществляется информирование компетентных органов своего государства-члена в соответствии с законодательством этого государства;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) уполномоченным органом (организацией) при оформлении электронного паспорта осуществляется фотографирование машины, в том числе ее идентификационной маркировки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z76" w:id="90"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4880,51 +4974,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="91"/>
+    <w:bookmarkStart w:name="z77" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Электронные паспорта на транспортные средства (шасси, машины), выпущенные в обращение до даты начала применения электронных паспортов, оформляются уполномоченным органом (организацией) в объеме сведений, не менее указанных соответственно в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4939,209 +5033,209 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Порядку. При этом уполномоченным органом (организацией) в раздел "Административная информация" электронного паспорта вносятся сведения об основаниях оформления электронного паспорта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z78" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Внесение изменений (корректировка технических ошибок) в электронный паспорт осуществляется администратором в отношении:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z78" w:id="92"/>
-[...15 lines deleted...]
-      23. Внесение изменений (корректировка технических ошибок) в электронный паспорт осуществляется администратором в отношении:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) сведений, внесенных уполномоченным органом (организацией), за исключением года изготовления, сведений о цвете, идентификационном (заводском) номере транспортного средства (шасси) или идентификационном номере машины и (или) о документе, подтверждающем соответствие транспортного средства (шасси, машины) обязательным требованиям безопасности, об основных компонентах (двигатель, шасси, рама, кузов, кабина), – на основании заявления такого уполномоченного органа (организации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) сведений, внесенных организацией-изготовителем, за исключением года изготовления, сведений о цвете, идентификационном (заводском) номере транспортного средства (шасси) или идентификационном номере машины и (или) о документе, подтверждающем соответствие транспортного средства (шасси, машины) обязательным требованиям безопасности, – на основании заявления такой организации-изготовителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:p>
-[...33 lines deleted...]
-      б) сведений, внесенных организацией-изготовителем, за исключением года изготовления, сведений о цвете, идентификационном (заводском) номере транспортного средства (шасси) или идентификационном номере машины и (или) о документе, подтверждающем соответствие транспортного средства (шасси, машины) обязательным требованиям безопасности, – на основании заявления такой организации-изготовителя;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) сведений о государственной регистрации, цвете, а также о внесенных в конструкцию транспортного средства (машины) изменениях – на основании заявления органа регистрации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z80" w:id="94"/>
-[...15 lines deleted...]
-      в) сведений о государственной регистрации, цвете, а также о внесенных в конструкцию транспортного средства (машины) изменениях – на основании заявления органа регистрации;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) сведений о таможенных документах и ограничениях – на основании заявления таможенного органа государства-члена;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z81" w:id="95"/>
-[...15 lines deleted...]
-      г) сведений о таможенных документах и ограничениях – на основании заявления таможенного органа государства-члена;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) сведений об утилизационном сборе – на основании заявления органа (организации) государства-члена, уполномоченного на взимание утилизационного сбора в соответствии с законодательством этого государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z82" w:id="96"/>
-[...15 lines deleted...]
-      д) сведений об утилизационном сборе – на основании заявления органа (организации) государства-члена, уполномоченного на взимание утилизационного сбора в соответствии с законодательством этого государства.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. После получения администратором заявления о внесении изменений такие изменения вносятся в электронный паспорт. Доступ к актуализированным сведениям, содержащимся в электронном паспорте, обеспечивается не позднее 24 часов с момента получения администратором заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z83" w:id="97"/>
-[...15 lines deleted...]
-      24. После получения администратором заявления о внесении изменений такие изменения вносятся в электронный паспорт. Доступ к актуализированным сведениям, содержащимся в электронном паспорте, обеспечивается не позднее 24 часов с момента получения администратором заявления.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Администратором обеспечивается бессрочное хранение в системах электронных паспортов сведений, содержащихся в электронных паспортах, вне зависимости от их статуса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z84" w:id="98"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5284,92 +5378,92 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 14.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="99"/>
+    <w:bookmarkStart w:name="z86" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сведений, указываемых в выписке электронного паспорта</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>транспортного средства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Идентификационный номер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5820,92 +5914,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и электронных паспортов самоходных машин и других</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>видов техники</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="100"/>
+    <w:bookmarkStart w:name="z88" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сведений, указываемых в выписке электронного паспорта</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>самоходной машины и других видов техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Идентификационный номер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6360,80 +6454,80 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 14.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="101"/>
+    <w:bookmarkStart w:name="z90" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сведений, указываемых в электронном паспорте транспортного средства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вид электронного паспорта: электронный паспорт транспортного средства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9086,80 +9180,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и электронных паспортов самоходных машин и других</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>видов техники</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="102"/>
+    <w:bookmarkStart w:name="z92" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сведений, указываемых в электронном паспорте шасси транспортного средства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вид электронного паспорта: электронный паспорт шасси транспортного средства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11192,92 +11286,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и электронных паспортов самоходных машин и других</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>видов техники</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="103"/>
+    <w:bookmarkStart w:name="z94" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сведений, указываемых в электронном паспорте</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>самоходной машины и других видов техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вид электронного паспорта: электронный паспорт самоходной машины (другого вида техники).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13856,51 +13950,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и электронных паспортов самоходных машин и других</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>видов техники</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="104"/>
+    <w:bookmarkStart w:name="z96" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -13909,51 +14003,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>транспортных средств (электронных паспортов шасси транспортных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>средств) и электронных паспортов самоходных машин и других видов техники</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Информационное обеспечение систем электронных паспортов транспортных средств (электронных паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники (далее – электронные паспорта) является средством для решения следующих задач:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14830,130 +14924,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Правила сопряжения процедур электронного обмена данными в системах электронных паспортов с процедурами электронного обмена данными на национальном уровне устанавливаются в соответствии с законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Участники систем электронных паспортов взаимодействуют с системами электронных паспортов через национального оператора, а в государстве-члене, на территории которого зарегистрирован администратор, – через администратора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="105"/>
+    <w:bookmarkStart w:name="z274" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Трансграничный обмен между национальным оператором и администратором осуществляется с использованием интегрированной </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z275" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информационной системы Евразийского экономического союза в рамках реализации общего процесса в соответствии с требованиями к порядку информационного взаимодействия между национальными операторами систем электронных паспортов транспортных средств (электронных паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники и администратором систем электронных паспортов транспортных средств (электронных паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники, составу сведений, подлежащих обмену, условиям и срокам представления сведений, утверждаемыми Коллегией Евразийской экономической комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z275" w:id="106"/>
-[...15 lines deleted...]
-      информационной системы Евразийского экономического союза в рамках реализации общего процесса в соответствии с требованиями к порядку информационного взаимодействия между национальными операторами систем электронных паспортов транспортных средств (электронных паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники и администратором систем электронных паспортов транспортных средств (электронных паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники, составу сведений, подлежащих обмену, условиям и срокам представления сведений, утверждаемыми Коллегией Евразийской экономической комиссии.</w:t>
+    <w:bookmarkStart w:name="z276" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      До начала указанного трансграничного обмена информационное взаимодействие национальных операторов с администратором осуществляется путем построения защищенного канала связи на основе технических средств, обеспечивающих предотвращение актуальных угроз безопасности информации согласно моделям угроз безопасности информации и действий нарушителя в каналах передачи данных между интеграционным и национальными сегментами интегрированной информационной системы Евразийского экономического союза, а также между национальными сегментами интегрированной информационной системы Евразийского экономического союза. При указанном информационном взаимодействии электронная цифровая подпись применяется в соответствии с порядком, определяемым в соглашении между национальным оператором и администратором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z276" w:id="107"/>
-[...15 lines deleted...]
-      До начала указанного трансграничного обмена информационное взаимодействие национальных операторов с администратором осуществляется путем построения защищенного канала связи на основе технических средств, обеспечивающих предотвращение актуальных угроз безопасности информации согласно моделям угроз безопасности информации и действий нарушителя в каналах передачи данных между интеграционным и национальными сегментами интегрированной информационной системы Евразийского экономического союза, а также между национальными сегментами интегрированной информационной системы Евразийского экономического союза. При указанном информационном взаимодействии электронная цифровая подпись применяется в соответствии с порядком, определяемым в соглашении между национальным оператором и администратором.</w:t>
+    <w:bookmarkStart w:name="z277" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае недоступности интегрированной информационной системы Евразийского экономического союза или невозможности обмена сведениями в течение 3 минут информация передается по защищенному каналу связи, указанному в абзаце третьем настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z277" w:id="108"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15340,1098 +15434,1098 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 14.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="109"/>
+    <w:bookmarkStart w:name="z98" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  ПРАВИЛА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оформления электронных паспортов транспортных средств</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(электронных паспортов шасси транспортных средств)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z99" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Оформление электронных паспортов транспортных средств (электронных паспортов шасси транспортных средств) (далее – электронный паспорт) осуществляется посредством заполнения разделов и полей электронного паспорта.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z99" w:id="110"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Доступ к заполнению электронного паспорта осуществляется в различных режимах в зависимости от выбранных и подтвержденных уполномоченным органом (организацией) государства – члена Евразийского экономического союза или организацией – изготовителем транспортных средств (шасси транспортных средств), осуществляющими оформление электронных паспортов, включенными в единый реестр уполномоченных органов (организаций) государств – членов Евразийского экономического союза и организаций – изготовителей транспортных средств (шасси транспортных средств), самоходных машин и других видов техники, осуществляющих оформление паспортов (электронных паспортов) транспортных средств (шасси транспортных средств), самоходных машин и других видов техники (далее соответственно – уполномоченные органы (организации), организации-изготовители, государство-член), полномочий и содержания документов, подтверждающих соответствие транспортного средства (шасси транспортного средства) (далее – транспортное средство (шасси)) требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>технического регламента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного союза "О безопасности колесных транспортных средств" (ТР ТС 018/2011), принятого Решением Комиссии Таможенного союза от 9 декабря 2011 г. № 877 (далее – ТР ТС 018/2011).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="111"/>
+    <w:bookmarkStart w:name="z100" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В разделе "Вид электронного паспорта: электронный паспорт транспортного средства" ("Вид электронного паспорта: электронный паспорт шасси транспортного средства") в соответствии с выбранными уполномоченным органом (организацией) или организацией-изготовителем полномочиями указывается вид электронного паспорта – "Электронный паспорт транспортного средства" или "Электронный паспорт шасси транспортного средства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z101" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z101" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В разделе "Номер электронного паспорта транспортного средства" ("Номер электронного паспорта шасси транспортного средства") указывается уникальный номер электронного паспорта транспортного средства или уникальный номер электронного паспорта шасси транспортного средства, сформированный в системах электронных паспортов автоматически в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядка функционирования систем электронных паспортов транспортных средств (электронных паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники, утвержденного Решением Коллегии Евразийской экономической комиссии от 20 г. № (далее – Порядок).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z102" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В разделе "Статус электронного паспорта транспортного средства" ("Статус электронного паспорта шасси транспортного средства") указывается один из статусов электронного паспорта:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z102" w:id="113"/>
-[...15 lines deleted...]
-      4. В разделе "Статус электронного паспорта транспортного средства" ("Статус электронного паспорта шасси транспортного средства") указывается один из статусов электронного паспорта:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "незавершенный";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "действующий";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "аннулированный";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "погашенный";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "утилизированное транспортное средство" – для транспортного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "утилизированное шасси" – для шасси.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В разделе "Идентификационные признаки транспортного средства" ("Идентификационные признаки шасси транспортного средства") указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:p>
-[...127 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="115"/>
+    <w:bookmarkStart w:name="z104" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в поле "идентификационный номер" – идентификационный номер, присвоенный транспортному средству (шасси) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением № 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к ТР ТС 018/2011.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для транспортных средств (шасси), выпущенных в обращение до даты начала применения электронных паспортов, в данном поле допускается указывать идентификационный номер, не соответствующий требованиям приложения № 7 к ТР ТС 018/2011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия идентификационного номера в данном поле указывается заводской номер транспортного средства (шасси);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="116"/>
+    <w:bookmarkStart w:name="z105" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в поле "категория транспортного средства в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конвенцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о дорожном движении от 8 ноября 1968 года" – категория транспортного средства А, В, С, D или прицеп в соответствии с Конвенцией о дорожном движении от 8 ноября 1968 года.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оформлении электронного паспорта шасси транспортного средства данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "номер двигателя" – номер двигателя, присвоенный организацией-изготовителем.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При оформлении электронного паспорта шасси транспортного средства данное поле не используется;</w:t>
-[...18 lines deleted...]
-      3) в поле "номер двигателя" – номер двигателя, присвоенный организацией-изготовителем.</w:t>
+      В случае отсутствия номера двигателя в данном поле делается запись "отсутствует".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении прицепов и шасси в комплектации без двигателя данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в поле "номер шасси (рамы)" – номер шасси (рамы), присвоенный и нанесенный организацией-изготовителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:p>
-[...51 lines deleted...]
-      4) в поле "номер шасси (рамы)" – номер шасси (рамы), присвоенный и нанесенный организацией-изготовителем;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в поле "номер кузова (кабины, прицепа)" – номер кузова (кабины, прицепа), присвоенный и нанесенный организацией-изготовителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z108" w:id="119"/>
-[...15 lines deleted...]
-      5) в поле "номер кузова (кабины, прицепа)" – номер кузова (кабины, прицепа), присвоенный и нанесенный организацией-изготовителем;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в поле "сведения об идентификационном номере устройства вызова экстренных оперативных служб" – идентификационный номер устройства вызова экстренных оперативных служб.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z109" w:id="120"/>
-[...15 lines deleted...]
-      6) в поле "сведения об идентификационном номере устройства вызова экстренных оперативных служб" – идентификационный номер устройства вызова экстренных оперативных служб.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия информации в данном поле делается запись "отсутствует";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в поле "цвет кузова (кабины, прицепа)" – один из следующих основных цветов, нанесенный на наружные поверхности кузова (кабины, прицепа) транспортного средства (шасси): белый, желтый, коричневый, красный, оранжевый, фиолетовый, синий, зеленый, черный, серый.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае отсутствия информации в данном поле делается запись "отсутствует";</w:t>
-[...18 lines deleted...]
-      7) в поле "цвет кузова (кабины, прицепа)" – один из следующих основных цветов, нанесенный на наружные поверхности кузова (кабины, прицепа) транспортного средства (шасси): белый, желтый, коричневый, красный, оранжевый, фиолетовый, синий, зеленый, черный, серый.</w:t>
+      Наряду с основным цветом допускается дополнительно указывать оттенок цвета или цвет в соответствии со спецификацией</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации-изготовителя транспортного средства (шасси).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нанесения на наружные поверхности кузова (кабины, прицепа) транспортного средства (шасси) нескольких цветов в данном поле делается запись "комбинированный" или "многоцветный"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (с указанием не более 3 названий основных цветов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в поле "месяц и год изготовления" – месяц и год изготовления транспортного средства (шасси) (месяц – словом, год – четырьмя арабскими цифрами).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:p>
-[...87 lines deleted...]
-      8) в поле "месяц и год изготовления" – месяц и год изготовления транспортного средства (шасси) (месяц – словом, год – четырьмя арабскими цифрами).</w:t>
+    <w:bookmarkStart w:name="z112" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В разделе "Сведения о транспортном средстве" ("Сведения о шасси транспортного средства") указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z112" w:id="123"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="124"/>
+    <w:bookmarkStart w:name="z113" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в поле "документ, подтверждающий соответствие обязательным требованиям безопасности" – регистрационный номер и дата внесения записи об одобрении типа транспортного средства (одобрении типа шасси), свидетельстве о безопасности конструкции транспортного средства в Единый реестр выданных одобрений типа транспортного средства, одобрений типа шасси, свидетельств о безопасности конструкции транспортного средства и зарегистрированных уведомлений об отмене документа, удостоверяющего соответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>технического регламента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного союза "О безопасности колесных транспортных средств" (ТР ТС 018/2011), предусмотренный Решением Коллегии Евразийской экономической комиссии от 2 декабря 2014 г. № 225, а также наименование органа по сертификации, оформившего одобрение типа транспортного средства (одобрение типа шасси), или испытательной лаборатории (центра), оформившей свидетельство о безопасности конструкции транспортного средства, или номер и дата оформления документа об оценке соответствия обязательным требованиям, установленным законодательством государства-члена, выданного в отношении транспортного средства (шасси), являющегося объектом технического регулирования ТР ТС 018/2011, до дня вступления в силу ТР ТС 018/2011, а также наименование органа (организации), оформившего такой документ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, определенных подпунктом "в" пункта 20 Порядка,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в данном поле делается запись "отсутствует" и указываются наименование и реквизиты документа, подтверждающего указанные случаи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в поле "марка" – марка транспортного средства (шасси), присвоенная организацией-изготовителем.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случаях, определенных подпунктом "в" пункта 20 Порядка,</w:t>
-[...36 lines deleted...]
-      2) в поле "марка" – марка транспортного средства (шасси), присвоенная организацией-изготовителем.</w:t>
+      В случае отсутствия у транспортного средства (шасси) марки в данном поле делается запись "отсутствует";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "коммерческое наименование" – коммерческое наименование транспортного средства (шасси), присвоенное организацией-изготовителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае отсутствия у транспортного средства (шасси) марки в данном поле делается запись "отсутствует";</w:t>
-[...18 lines deleted...]
-      3) в поле "коммерческое наименование" – коммерческое наименование транспортного средства (шасси), присвоенное организацией-изготовителем.</w:t>
+      В случае отсутствия у транспортного средства (шасси) коммерческого наименования в данном поле делается запись "отсутствует";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в поле "тип" – тип транспортного средства (шасси), присвоенный организацией-изготовителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:p>
-[...33 lines deleted...]
-      4) в поле "тип" – тип транспортного средства (шасси), присвоенный организацией-изготовителем;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в поле "марка, модель и тип базового шасси, номер и дата оформления паспорта шасси транспортного средства (электронного паспорта шасси транспортного средства)" – марка, модель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z117" w:id="128"/>
-[...15 lines deleted...]
-      5) в поле "марка, модель и тип базового шасси, номер и дата оформления паспорта шасси транспортного средства (электронного паспорта шасси транспортного средства)" – марка, модель</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (при наличии), тип шасси, используемого в качестве базового при производстве конечного транспортного средства, номер и дата оформления паспорта шасси транспортного средства (электронного паспорта шасси транспортного средства) (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае изготовления транспортного средства на базе другого транспортного средства данное поле не используется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оформлении электронного паспорта шасси транспортного средства данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в поле "марка, модель и тип базового транспортного средства, номер и дата оформления паспорта транспортного средства (электронного паспорта транспортного средства)" – марка, модель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (при наличии), тип шасси, используемого в качестве базового при производстве конечного транспортного средства, номер и дата оформления паспорта шасси транспортного средства (электронного паспорта шасси транспортного средства) (при наличии).</w:t>
-[...17 lines deleted...]
-      В случае изготовления транспортного средства на базе другого транспортного средства данное поле не используется.</w:t>
+      (при наличии) и тип транспортного средства, используемого в качестве базового при производстве конечного транспортного средства, номер и дата выдачи паспорта транспортного средства (электронного паспорта транспортного средства) (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае изготовления конечного транспортного средства на базе шасси данное поле не используется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оформлении электронного паспорта шасси транспортного средства данное поле не используется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="129"/>
-[...15 lines deleted...]
-      6) в поле "марка, модель и тип базового транспортного средства, номер и дата оформления паспорта транспортного средства (электронного паспорта транспортного средства)" – марка, модель</w:t>
+    <w:bookmarkStart w:name="z119" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в поле "модификация" – модификация, представляющая тип транспортного средства (шасси).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:p>
-[...72 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия у транспортного средства (шасси) модификации данное поле не используется;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16444,714 +16538,714 @@
         </w:rPr>
         <w:t xml:space="preserve">
       8) в поле "категория в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>техническим регламентом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного союза "О безопасности колесных транспортных средств" (ТР ТС 018/2011), принятым Решением Комиссии Таможенного союза от 9 декабря 2011 г. № 877" – категория, к которой относится транспортное средство (шасси) в соответствии с приложением № 1 к ТР ТС 018/2011 и которая присваивается организацией-изготовителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="131"/>
+    <w:bookmarkStart w:name="z120" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в поле "экологический класс" – экологический класс транспортного средства (шасси).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении транспортных средств категорий L, О и шасси</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без двигателя данное поле не используется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если экологический класс транспортного средства (шасси) не определен, в данном поле делается запись "не определен";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в поле "вариант изготовления" – один из следующих вариантов изготовления шасси:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В отношении транспортных средств категорий L, О и шасси</w:t>
-[...54 lines deleted...]
-      10) в поле "вариант изготовления" – один из следующих вариантов изготовления шасси:</w:t>
+      шасси с кабиной и двигателем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автобусное шасси без кузова для автобусов рамной конструкции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автобусное шасси без кузова для автобусов каркасной конструкции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      грузовое шасси без кабины для изготовления транспортных средств со специальной кабиной;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      грузовое шасси с частично собранной кабиной (без задней стенки);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шасси с передней частью кабины для изготовления автомобилей-домов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      передняя часть шасси без кабины для изготовления автомобилей-домов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шасси прицепа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оформлении электронного паспорта транспортного средства данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в поле "изготовитель и его адрес" – наименование организации-изготовителя, ее местонахождение (адрес юридического лица), фактический адрес (для юридического лица) или место жительства (для физического лица, зарегистрированного в качестве индивидуального предпринимателя). В случае если изготовителем является транснациональная компания, имеющая несколько сборочных заводов, в том числе расположенных в разных странах, указывается наименование организации, заявленной в качестве изготовителя при оценке соответствия, ее местонахождение (адрес юридического лица), фактический адрес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:p>
-[...177 lines deleted...]
-      11) в поле "изготовитель и его адрес" – наименование организации-изготовителя, ее местонахождение (адрес юридического лица), фактический адрес (для юридического лица) или место жительства (для физического лица, зарегистрированного в качестве индивидуального предпринимателя). В случае если изготовителем является транснациональная компания, имеющая несколько сборочных заводов, в том числе расположенных в разных странах, указывается наименование организации, заявленной в качестве изготовителя при оценке соответствия, ее местонахождение (адрес юридического лица), фактический адрес;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) в поле "представитель изготовителя и его адрес" – наименование представителя иностранного изготовителя в соответствующем государстве-члене, сведения о его государственной регистрации в качестве юридического лица в соответствии с законодательством этого государства-члена, местонахождение (адрес юридического лица), фактический адрес, номера телефона и факса, адрес электронной почты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z123" w:id="134"/>
-[...15 lines deleted...]
-      12) в поле "представитель изготовителя и его адрес" – наименование представителя иностранного изготовителя в соответствующем государстве-члене, сведения о его государственной регистрации в качестве юридического лица в соответствии с законодательством этого государства-члена, местонахождение (адрес юридического лица), фактический адрес, номера телефона и факса, адрес электронной почты.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия информации о представителе изготовителя в данном поле делается запись "отсутствует";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) в поле "сборочный завод и его адрес" – полное наименование организации, осуществляющей сборочное производство продукции организации-изготовителя и уполномоченной этой организацией-изготовителем на оформление электронных паспортов на собранную ею продукцию (далее – сборочный завод), ее место нахождения (адрес юридического лица) и адрес (адреса) места осуществления деятельности по изготовлению продукции (в случае если адреса различаются) – для юридического лица и его филиалов, которые изготавливают продукцию, или фамилия, имя и отчество (при наличии), место жительства и адрес (адреса) места осуществления деятельности по изготовлению продукции (в случае если адреса различаются) – для физического лица, зарегистрированного в качестве индивидуального предпринимателя. В случае если изготовителем является транснациональная компания, имеющая несколько сборочных заводов, в том числе расположенных в разных странах, указывается наименование организации, являющейся сборочным заводом в отношении данного транспортного средства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      13) в поле "сборочный завод и его адрес" – полное наименование организации, осуществляющей сборочное производство продукции организации-изготовителя и уполномоченной этой организацией-изготовителем на оформление электронных паспортов на собранную ею продукцию (далее – сборочный завод), ее место нахождения (адрес юридического лица) и адрес (адреса) места осуществления деятельности по изготовлению продукции (в случае если адреса различаются) – для юридического лица и его филиалов, которые изготавливают продукцию, или фамилия, имя и отчество (при наличии), место жительства и адрес (адреса) места осуществления деятельности по изготовлению продукции (в случае если адреса различаются) – для физического лица, зарегистрированного в качестве индивидуального предпринимателя. В случае если изготовителем является транснациональная компания, имеющая несколько сборочных заводов, в том числе расположенных в разных странах, указывается наименование организации, являющейся сборочным заводом в отношении данного транспортного средства.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными решениями Коллегии Евразийской экономической комиссии от 13.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 14.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       7. В разделе "Описание маркировки транспортного средства" ("Описание маркировки шасси транспортного средства") указывается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:p>
-[...97 lines deleted...]
-       7. В разделе "Описание маркировки транспортного средства" ("Описание маркировки шасси транспортного средства") указывается:</w:t>
+    <w:bookmarkStart w:name="z125" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в поле "место расположения таблички изготовителя" – описание места расположения на транспортном средстве (шасси) таблички организации-изготовителя, достаточное для ее обнаружения на транспортном средстве (шасси).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z125" w:id="137"/>
-[...15 lines deleted...]
-      1) в поле "место расположения таблички изготовителя" – описание места расположения на транспортном средстве (шасси) таблички организации-изготовителя, достаточное для ее обнаружения на транспортном средстве (шасси).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия на транспортном средстве (шасси) таблички организации-изготовителя в данном поле делается запись "отсутствует";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в поле "место расположения идентификационного номера транспортного средства" ("место расположения идентификационного номера шасси транспортного средства") – описание всех мест расположения на транспортном средстве (шасси) идентификационного номера, достаточное для его обнаружения на транспортном средстве (шасси);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:p>
-[...33 lines deleted...]
-      2) в поле "место расположения идентификационного номера транспортного средства" ("место расположения идентификационного номера шасси транспортного средства") – описание всех мест расположения на транспортном средстве (шасси) идентификационного номера, достаточное для его обнаружения на транспортном средстве (шасси);</w:t>
+    <w:bookmarkStart w:name="z127" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "структура и содержание идентификационного номера транспортного средства" ("структура и содержание идентификационного номера шасси транспортного средства") – символы идентификационного номера с указанием значения каждого символа (сочетания символов), составляющих идентификационный номер транспортного средства (шасси).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z127" w:id="139"/>
-[...15 lines deleted...]
-      3) в поле "структура и содержание идентификационного номера транспортного средства" ("структура и содержание идентификационного номера шасси транспортного средства") – символы идентификационного номера с указанием значения каждого символа (сочетания символов), составляющих идентификационный номер транспортного средства (шасси).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае указания в поле "идентификационный номер" заводского номера транспортного средства (шасси) данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в поле "место расположения номера двигателя" – описание места расположения номера двигателя, достаточное для его обнаружения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае указания в поле "идентификационный номер" заводского номера транспортного средства (шасси) данное поле не используется;</w:t>
-[...18 lines deleted...]
-      4) в поле "место расположения номера двигателя" – описание места расположения номера двигателя, достаточное для его обнаружения.</w:t>
+      В случае отсутствия номера двигателя в данном поле делается запись "отсутствует".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении прицепов и шасси в комплектации без двигателя данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в поле "структура и содержание номера двигателя" – структура символов номера двигателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия номера двигателя в данном поле делается запись "отсутствует".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отношении прицепов и шасси в комплектации без двигателя данное поле не используется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="141"/>
-[...15 lines deleted...]
-      5) в поле "структура и содержание номера двигателя" – структура символов номера двигателя.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В разделе "Общие характеристики транспортного средства" ("Общие характеристики шасси транспортного средства") информация об общих характеристиках транспортного средства (шасси) вносится уполномоченным органом (организацией) или организацией-изготовителем на основании документа, подтверждающего соответствие требованиям ТР ТС 018/2011.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:p>
-[...54 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Поля раздела "Общие характеристики транспортного средства" ("Общие характеристики шасси транспортного средства") электронного паспорта, оформляемого на основании одобрения типа транспортного средства (шасси), заполняются в соответствии со сведениями, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17260,1034 +17354,1034 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядка, поля пункта 7 перечня сведений, указываемых в электронном паспорте транспортного средства (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение № 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Порядку), оформляются в объеме, предусмотренном настоящими Правилами для оформления электронного паспорта на основании свидетельства о безопасности конструкции транспортного средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="143"/>
+    <w:bookmarkStart w:name="z131" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В разделе "Общий вид транспортного средства" ("Общий вид шасси транспортного средства") приводится чертеж в проекциях транспортного средства (шасси) в соответствии с одобрением типа транспортного средства (шасси).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае оформления электронного паспорта на единичное транспортное средство в данном поле приводятся фотографии транспортного средства спереди, сбоку (с двух сторон), сзади.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В разделе "Дополнительная информация" указываются (при наличии):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:p>
-[...33 lines deleted...]
-      10. В разделе "Дополнительная информация" указываются (при наличии):</w:t>
+    <w:bookmarkStart w:name="z133" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченным органом (организацией): регистрационный номер и дата внесения записи об одобрении типа транспортного средства (шасси), на основании которого оформлено свидетельство о безопасности конструкции транспортного средства, – в случае оформления электронного паспорта транспортного средства на основании свидетельства о безопасности конструкции транспортного средства, выданного на основании одобрения типа транспортного средства (шасси).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z133" w:id="145"/>
-[...15 lines deleted...]
-      1) уполномоченным органом (организацией): регистрационный номер и дата внесения записи об одобрении типа транспортного средства (шасси), на основании которого оформлено свидетельство о безопасности конструкции транспортного средства, – в случае оформления электронного паспорта транспортного средства на основании свидетельства о безопасности конструкции транспортного средства, выданного на основании одобрения типа транспортного средства (шасси).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае оформления электронного паспорта шасси транспортного средства данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченным органом (организацией): о необходимости оформления специального разрешения для передвижения транспортного средства (шасси) по территории государств-членов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:p>
-[...33 lines deleted...]
-      2) уполномоченным органом (организацией): о необходимости оформления специального разрешения для передвижения транспортного средства (шасси) по территории государств-членов;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организацией-изготовителем или уполномоченным органом (организацией): об имеющейся возможности использования на дорогах общего пользования без ограничений или с ограничениями из-за превышения нормативов по габаритам и осевым массам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z135" w:id="147"/>
-[...15 lines deleted...]
-      3) организацией-изготовителем или уполномоченным органом (организацией): об имеющейся возможности использования на дорогах общего пользования без ограничений или с ограничениями из-за превышения нормативов по габаритам и осевым массам;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организацией-изготовителем или уполномоченным органом (организацией): об имеющихся ограничениях возможности использования шасси на дорогах общего пользования (в случаях оформления электронного паспорта шасси транспортного средства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z136" w:id="148"/>
-[...15 lines deleted...]
-      4) организацией-изготовителем или уполномоченным органом (организацией): об имеющихся ограничениях возможности использования шасси на дорогах общего пользования (в случаях оформления электронного паспорта шасси транспортного средства);</w:t>
+    <w:bookmarkStart w:name="z137" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организацией-изготовителем или уполномоченным органом (организацией): о возможности использования транспортного средства в качестве маршрутного транспортного средства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z137" w:id="149"/>
-[...15 lines deleted...]
-      5) организацией-изготовителем или уполномоченным органом (организацией): о возможности использования транспортного средства в качестве маршрутного транспортного средства;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организацией-изготовителем или уполномоченным органом (организацией): об исполнении гарантийных обязательств (при наличии) с указанием сведений о замененных номерных агрегатах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z138" w:id="150"/>
-[...15 lines deleted...]
-      6) организацией-изготовителем или уполномоченным органом (организацией): об исполнении гарантийных обязательств (при наличии) с указанием сведений о замененных номерных агрегатах;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организацией-изготовителем или уполномоченным органом (организацией): иная информация (при наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z139" w:id="151"/>
-[...15 lines deleted...]
-      7) организацией-изготовителем или уполномоченным органом (организацией): иная информация (при наличии).</w:t>
+    <w:bookmarkStart w:name="z140" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В разделе "Административная информация" указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z140" w:id="152"/>
-[...15 lines deleted...]
-      11. В разделе "Административная информация" указываются:</w:t>
+    <w:bookmarkStart w:name="z141" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в поле "сведения о производстве транспортного средства с применением льготного режима" ("сведения о производстве шасси транспортного средства с применением льготного режима") – запись "модель транспортного средства произведена в льготном режиме" с указанием льготного режима (в случае изготовления транспортного средства (шасси) с применением льготного режима).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z141" w:id="153"/>
-[...15 lines deleted...]
-      1) в поле "сведения о производстве транспортного средства с применением льготного режима" ("сведения о производстве шасси транспортного средства с применением льготного режима") – запись "модель транспортного средства произведена в льготном режиме" с указанием льготного режима (в случае изготовления транспортного средства (шасси) с применением льготного режима).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если в целях реализации решений, принятых органами Евразийского экономического союза (далее – Союз), в законодательстве государств-членов установлены ограничения, действующие в отношении транспортного средства (шасси), в данном поле указываются соответствующие ограничения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае изготовления транспортного средства (шасси) без применения льготного режима данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в поле "сведения об идентификационном номере аппаратуры спутниковой навигации" – идентификационный номер аппаратуры спутниковой навигации ГЛОНАСС или ГЛОНАСС совместно с иными глобальными навигационными спутниковыми системами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае если в целях реализации решений, принятых органами Евразийского экономического союза (далее – Союз), в законодательстве государств-членов установлены ограничения, действующие в отношении транспортного средства (шасси), в данном поле указываются соответствующие ограничения.</w:t>
-[...36 lines deleted...]
-      2) в поле "сведения об идентификационном номере аппаратуры спутниковой навигации" – идентификационный номер аппаратуры спутниковой навигации ГЛОНАСС или ГЛОНАСС совместно с иными глобальными навигационными спутниковыми системами.</w:t>
+      В случае отсутствия информации в данном поле делается запись "отсутствует";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "сведения об идентификационном номере технического средства контроля соблюдения водителем режима движения, труда и отдыха" – сведения об идентификационном номере технического средства контроля за соблюдением водителем режима движения, труда и отдыха (тахографа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае отсутствия информации в данном поле делается запись "отсутствует";</w:t>
-[...18 lines deleted...]
-      3) в поле "сведения об идентификационном номере технического средства контроля соблюдения водителем режима движения, труда и отдыха" – сведения об идентификационном номере технического средства контроля за соблюдением водителем режима движения, труда и отдыха (тахографа).</w:t>
+      В случае отсутствия технического средства контроля за соблюдением водителем режима движения, труда и отдыха (тахографа) в данном поле делается запись "отсутствует";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в поле "сведения об основаниях оформления электронного паспорта" – основание оформления электронного паспорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае отсутствия технического средства контроля за соблюдением водителем режима движения, труда и отдыха (тахографа) в данном поле делается запись "отсутствует";</w:t>
-[...18 lines deleted...]
-      4) в поле "сведения об основаниях оформления электронного паспорта" – основание оформления электронного паспорта.</w:t>
+      Данное поле используется в случае, когда в 6-м знаке уникального номера электронного паспорта указывается код основания оформления электронного паспорта – 4;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в поле "страна вывоза транспортного средства" ("страна вывоза шасси транспортного средства") – страна, с территории которой вывезено транспортное средство (шасси).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Данное поле используется в случае, когда в 6-м знаке уникального номера электронного паспорта указывается код основания оформления электронного паспорта – 4;</w:t>
-[...18 lines deleted...]
-      5) в поле "страна вывоза транспортного средства" ("страна вывоза шасси транспортного средства") – страна, с территории которой вывезено транспортное средство (шасси).</w:t>
+      В случае производства транспортного средства (шасси) на территории Союза данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в поле "страна происхождения (изготовления) транспортного средства" ("страна происхождения (изготовления) шасси транспортного средства") – наименование страны происхождения (изготовления) транспортного средства (шасси), которая определяется в порядке, установленном законодательством государства-члена, и в соответствии с международными договорами и актами, составляющими право Союза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:p>
-[...33 lines deleted...]
-      6) в поле "страна происхождения (изготовления) транспортного средства" ("страна происхождения (изготовления) шасси транспортного средства") – наименование страны происхождения (изготовления) транспортного средства (шасси), которая определяется в порядке, установленном законодательством государства-члена, и в соответствии с международными договорами и актами, составляющими право Союза;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в поле "серия, номер таможенного приходного ордера, номер таможенной декларации" – серия и номер таможенного приходного ордера или номер таможенной декларации, оформленных на транспортное средство (шасси).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z147" w:id="159"/>
-[...15 lines deleted...]
-      7) в поле "серия, номер таможенного приходного ордера, номер таможенной декларации" – серия и номер таможенного приходного ордера или номер таможенной декларации, оформленных на транспортное средство (шасси).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия сведений в данном поле делается запись "отсутствует".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае производства (изготовления) транспортного средства (шасси) на территории Союза данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в поле "сведения об уплате утилизационного сбора" – запись "утилизационный сбор уплачен. Государство – член Евразийского экономического союза (наименование государства-члена, на территории которого осуществлена уплата утилизационного или иного аналогичного сбора, предусмотренного законодательством этого государства)" (если законодательством государства-члена предусмотрено взимание утилизационного сбора) или "утилизационный сбор не уплачивается. Государство – член Евразийского экономического союза (наименование государства-члена)" (если законодательством государства-члена не предусмотрено взимание утилизационного или иного аналогичного сбора);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:p>
-[...14 lines deleted...]
-      В случае отсутствия сведений в данном поле делается запись "отсутствует".</w:t>
+    <w:bookmarkStart w:name="z149" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в поле "таможенные ограничения" – ограничения по пользованию и (или) распоряжению транспортными средствами (шасси) в соответствии с условиями заявленной таможенной процедуры или в соответствии с условиями, установленными для отдельных категорий товаров, не подлежащих в соответствии с международными договорами и актами, составляющими право Союза, помещению под таможенные процедуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия указанных ограничений в данном поле делается запись "отсутствуют".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае производства (изготовления) транспортного средства (шасси) на территории Союза данное поле не используется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="160"/>
-[...35 lines deleted...]
-      9) в поле "таможенные ограничения" – ограничения по пользованию и (или) распоряжению транспортными средствами (шасси) в соответствии с условиями заявленной таможенной процедуры или в соответствии с условиями, установленными для отдельных категорий товаров, не подлежащих в соответствии с международными договорами и актами, составляющими право Союза, помещению под таможенные процедуры.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в поле "наименование организации (органа), оформившей электронный паспорт" – полное наименование уполномоченного органа (организации) или организации-изготовителя, оформивших электронный паспорт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:p>
-[...51 lines deleted...]
-      10) в поле "наименование организации (органа), оформившей электронный паспорт" – полное наименование уполномоченного органа (организации) или организации-изготовителя, оформивших электронный паспорт;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в поле "дата оформления электронного паспорта" – дата присвоения в системах электронных паспортов электронному паспорту статуса "действующий";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z151" w:id="163"/>
-[...15 lines deleted...]
-      11) в поле "дата оформления электронного паспорта" – дата присвоения в системах электронных паспортов электронному паспорту статуса "действующий";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) в поле "территория, на которой допускается регистрация транспортного средства" – запись "Евразийский экономический союз" (если произведенное транспортное средство соответствует требованиям, установленным решениями органов Союза и предъявляемым при производстве таких транспортных средств для их свободного обращения) или "ограниченная территория" (если произведенное транспортное средство не соответствует требованиям, установленным решениями органов Союза и предъявляемым при производстве таких транспортных средств для их свободного обращения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данное поле заполняется в случае, если в поле "сведения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о производстве транспортного средства с применением льготного режима" была произведена запись "модель транспортного средства произведена в льготном режиме".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данное поле используется в соответствии с законодательством государства-члена в случае, если была произведена запись "ограниченная территория" и в законодательстве государства-члена, в  котором предполагается регистрация транспортного средства, в целях реализации решений органов Союза установлены ограничения, действующие в отношении регистрации транспортных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В разделе "Информация изготовителя" организацией-изготовителем указываются сведения о базовом оборудовании транспортного средства (шасси), а также иная дополнительная информация о транспортном средстве (шасси).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:p>
-[...87 lines deleted...]
-      12. В разделе "Информация изготовителя" организацией-изготовителем указываются сведения о базовом оборудовании транспортного средства (шасси), а также иная дополнительная информация о транспортном средстве (шасси).</w:t>
+    <w:bookmarkStart w:name="z153" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В разделе "Сведения о государственной регистрации транспортного средства" на основании сведений, представляемых органами, осуществляющими государственную регистрацию транспортных средств (далее – органы регистрации), указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z153" w:id="165"/>
-[...15 lines deleted...]
-      13. В разделе "Сведения о государственной регистрации транспортного средства" на основании сведений, представляемых органами, осуществляющими государственную регистрацию транспортных средств (далее – органы регистрации), указываются:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в поле "государство – член Евразийского экономического союза, в котором осуществлены регистрационные действия" – наименование государства-члена, в котором осуществлены регистрационные действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z154" w:id="166"/>
-[...15 lines deleted...]
-      1) в поле "государство – член Евразийского экономического союза, в котором осуществлены регистрационные действия" – наименование государства-члена, в котором осуществлены регистрационные действия;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в поле "вид собственника (владельца)" – вид собственника (владельца): юридическое или физическое лицо;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z155" w:id="167"/>
-[...15 lines deleted...]
-      2) в поле "вид собственника (владельца)" – вид собственника (владельца): юридическое или физическое лицо;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "регистрационное действие" – наименование регистрационного действия, совершенного в отношении транспортного средства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z156" w:id="168"/>
-[...15 lines deleted...]
-      3) в поле "регистрационное действие" – наименование регистрационного действия, совершенного в отношении транспортного средства;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в поле "дата регистрационного действия" – дата совершения регистрационного действия в отношении транспортного средства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z157" w:id="169"/>
-[...15 lines deleted...]
-      4) в поле "дата регистрационного действия" – дата совершения регистрационного действия в отношении транспортного средства;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в поле "регион нахождения собственника (владельца)" – наименование региона государства-члена, на территории которого зарегистрирован собственник (владелец).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z158" w:id="170"/>
-[...15 lines deleted...]
-      5) в поле "регион нахождения собственника (владельца)" – наименование региона государства-члена, на территории которого зарегистрирован собственник (владелец).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оформлении электронного паспорта шасси транспортного средства данный раздел не используется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В разделе "Сведения о внесенных изменениях" указывается информация об изменениях, внесенных в конструкцию транспортного средства и отражаемых в регистрационных документах транспортного средства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z160" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в поле "изменения типа, назначения транспортного средства" – новый тип, новое назначение транспортного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z161" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в поле "характеристики, значения которых указываются в регистрационных документах транспортного средства" – новые характеристики, значения которых указываются в регистрационных документах транспортного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z162" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "номер свидетельства о соответствии транспортного средства с внесенными в его конструкцию изменениями требованиям безопасности" – номер свидетельства о соответствии транспортного средства с внесенными в его конструкцию изменениями требованиям безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оформлении электронного паспорта шасси транспортного средства данный раздел не используется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="171"/>
-[...75 lines deleted...]
-      3) в поле "номер свидетельства о соответствии транспортного средства с внесенными в его конструкцию изменениями требованиям безопасности" – номер свидетельства о соответствии транспортного средства с внесенными в его конструкцию изменениями требованиям безопасности.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Электронные паспорта транспортных средств (шасси транспортных средств), выпущенных в обращение до начала применения электронных паспортов, оформляются уполномоченным органом (организацией) на основании данных, содержащихся в регистрационных или идентификационных документах, а также на основании справочных материалов и результатов осмотра, проводимого уполномоченным органом (организацией).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18392,101 +18486,101 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и электронных паспортов самоходных машин и других</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>видов техники</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z164" w:id="176"/>
+    <w:bookmarkStart w:name="z164" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРАВИЛА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оформления электронного паспорта самоходной машины и других видов техники</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z165" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Оформление электронного паспорта самоходной машины и других видов техники (далее соответственно – электронный паспорт, машина) осуществляется заполнением его разделов и полей в системах электронных паспортов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z165" w:id="177"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="178"/>
+    <w:bookmarkStart w:name="z166" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Доступ к заполнению электронного паспорта осуществляется в различных режимах в зависимости от выбранных и подтвержденных уполномоченным органом (организацией) государства – члена Евразийского экономического союза или организацией – изготовителем машины, включенными в единый реестр уполномоченных органов (организаций) государств – членов Евразийского экономического союза и организаций – изготовителей транспортных средств (шасси транспортных средств), самоходных машин и других видов техники, осуществляющих оформление паспортов (электронных паспортов) транспортных средств (шасси транспортных средств), самоходных машин и других видов техники (далее соответственно – государство-член, Союз, уполномоченный орган (организация), организация-изготовитель), полномочий и сведений, содержащихся в документах, подтверждающих соответствие машины требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18521,849 +18615,849 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного союза "О безопасности машин и оборудования" (ТР ТС 010/2011), принятого Решением Комиссии Таможенного союза от 18 октября 2011 г. № 823 (далее – ТР ТС 010/2011), или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>технического регламента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного союза "О безопасности колесных транспортных средств" (ТР ТС 018/2011), принятого Решением Комиссии Таможенного союза от 9 декабря 2011 г. № 877 (далее – ТР ТС 018/2011).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 14.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В разделе "Вид электронного паспорта:" уполномоченным органом (организацией) или организацией-изготовителем, делается запись "электронный паспорт самоходной машины (другого вида техники)".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="180"/>
+    <w:bookmarkStart w:name="z168" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В разделе "Номер электронного паспорта самоходной машины (другого вида техники)" указывается уникальный номер электронного паспорта машины, сформированный в системах электронных паспортов автоматически в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядка функционирования систем электронных паспортов транспортных средств (электронных паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники, утвержденного Решением Коллегии Евразийской экономической комиссии от 20 г. № (далее – Порядок).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z169" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В разделе "Статус электронного паспорта самоходной машины другого вида техники)" указывается один из следующих статусов электронного паспорта:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z169" w:id="181"/>
-[...15 lines deleted...]
-      5. В разделе "Статус электронного паспорта самоходной машины другого вида техники)" указывается один из следующих статусов электронного паспорта:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "незавершенный";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "действующий";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "аннулированный";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "погашенный";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "утилизированная самоходная машина (другой вид техники)".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В разделе "Идентификационные признаки самоходной машины (другого вида техники)":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:p>
-[...105 lines deleted...]
-      6. В разделе "Идентификационные признаки самоходной машины (другого вида техники)":</w:t>
+    <w:bookmarkStart w:name="z171" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в поле "идентификационный номер" – порядковый производственный номер машины, присвоенный организацией-изготовителем, а в случае, если в соответствии с маркировкой на машину нанесен идентификационный номер (VIN) или идентификационный номер (PIN), указывается соответствующее условное обозначение, присвоенное машине. В случае выпуска машины на базе серийно выпускаемых тракторов или иных машин с изменением их наименования в данном поле через знак разделителя "/" указываются производственный номер машины, присвоенный организацией-изготовителем, и производственный номер базового трактора или иной машины (при условии сохранения номера базовой машины на самой машине или на маркировочной табличке);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z171" w:id="183"/>
-[...15 lines deleted...]
-      1) в поле "идентификационный номер" – порядковый производственный номер машины, присвоенный организацией-изготовителем, а в случае, если в соответствии с маркировкой на машину нанесен идентификационный номер (VIN) или идентификационный номер (PIN), указывается соответствующее условное обозначение, присвоенное машине. В случае выпуска машины на базе серийно выпускаемых тракторов или иных машин с изменением их наименования в данном поле через знак разделителя "/" указываются производственный номер машины, присвоенный организацией-изготовителем, и производственный номер базового трактора или иной машины (при условии сохранения номера базовой машины на самой машине или на маркировочной табличке);</w:t>
+    <w:bookmarkStart w:name="z172" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в поле "наименование, определяемое назначением самоходной машины (другого вида техники)" – характеристика машины, определяемая ее конструктивными особенностями и назначением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z172" w:id="184"/>
-[...15 lines deleted...]
-      2) в поле "наименование, определяемое назначением самоходной машины (другого вида техники)" – характеристика машины, определяемая ее конструктивными особенностями и назначением;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "категория в соответствии с Правилами оформления электронного паспорта самоходной машины и других видов техники (приложение № 8 к Порядку функционирования систем электронных паспортов транспортных средств (электронных паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники)" – указывается категория машины, которая определяется в соответствии со следующими параметрами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z173" w:id="185"/>
-[...15 lines deleted...]
-      3) в поле "категория в соответствии с Правилами оформления электронного паспорта самоходной машины и других видов техники (приложение № 8 к Порядку функционирования систем электронных паспортов транспортных средств (электронных паспортов шасси транспортных средств) и электронных паспортов самоходных машин и других видов техники)" – указывается категория машины, которая определяется в соответствии со следующими параметрами:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      категория "A" – автомототранспортные средства, не предназначенные для движения по автомобильным дорогам общего пользования либо имеющие максимальную конструктивную скорость 50 км/ч и менее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I – внедорожные мототранспортные средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      II – внедорожные автотранспортные средства, разрешенная максимальная масса которых не превышает 3 500 кг и число сидячих мест которых, помимо сиденья водителя, не превышает 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      III – внедорожные автотранспортные средства, разрешенная максимальная масса которых превышает 3 500 килограммов (за исключением относящихся к категории "A IV");</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IV – внедорожные автотранспортные средства, предназначенные для перевозки пассажиров и имеющие, помимо сиденья водителя, более 8 сидячих мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      категория "B" – гусеничные и колесные машины с двигателем мощностью до 25,7 кВт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      категория "C" – колесные машины с двигателем мощностью от 25,7 до 110,3 кВт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      категория "D" – колесные машины с двигателем мощностью свыше 110,3 кВт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      категория "E" – гусеничные машины с двигателем мощностью свыше 25,7 кВт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      категория "F" – самоходные сельскохозяйственные машины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении прицепов в данном поле указывается категория машины, с которой агрегатируется прицеп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в поле "номер двигателя (двигателей)" – присвоенный организацией-изготовителем номер двигателя (двигателей). В случае если в конструкции машины имеется несколько двигателей, их номера указываются через знак разделителя "/".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      категория "A" – автомототранспортные средства, не предназначенные для движения по автомобильным дорогам общего пользования либо имеющие максимальную конструктивную скорость 50 км/ч и менее:</w:t>
-[...198 lines deleted...]
-      4) в поле "номер двигателя (двигателей)" – присвоенный организацией-изготовителем номер двигателя (двигателей). В случае если в конструкции машины имеется несколько двигателей, их номера указываются через знак разделителя "/".</w:t>
+      В отношении прицепов в данном поле делается запись "отсутствует";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в поле "номер кузова (кабины, прицепа, рамы)" – идентификационный номер кузова (кабины, в том числе кабины оператора, прицепа, рамы), присвоенный и нанесенный организацией-изготовителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:p>
-[...33 lines deleted...]
-      5) в поле "номер кузова (кабины, прицепа, рамы)" – идентификационный номер кузова (кабины, в том числе кабины оператора, прицепа, рамы), присвоенный и нанесенный организацией-изготовителем;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в поле "номер коробки передач" – идентификационный номер коробки передач машины, присвоенный и нанесенныйорганизацией-изготовителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z176" w:id="188"/>
-[...15 lines deleted...]
-      6) в поле "номер коробки передач" – идентификационный номер коробки передач машины, присвоенный и нанесенныйорганизацией-изготовителем;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в поле "номер основного ведущего моста" –идентификационный номер основного ведущего моста машины, присвоенный и нанесенный организацией-изготовителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z177" w:id="189"/>
-[...15 lines deleted...]
-      7) в поле "номер основного ведущего моста" –идентификационный номер основного ведущего моста машины, присвоенный и нанесенный организацией-изготовителем.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае применения в конструкции машины нескольких ведущих мостов идентификационные номера указываются через знак разделителя "/";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в поле "тип движителя" – вид движителя, примененный в конструкции машины: колесный, гусеничный, полугусеничный, вальцовый, лыжно-гусеничный, санный и др.;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:p>
-[...33 lines deleted...]
-      8) в поле "тип движителя" – вид движителя, примененный в конструкции машины: колесный, гусеничный, полугусеничный, вальцовый, лыжно-гусеничный, санный и др.;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в поле "цвет кузова (кабины)" – один из следующих основных цветов, нанесенный на наружные поверхности кузова (кабины) машины: белый, желтый, коричневый, красный, оранжевый, фиолетовый, синий, зеленый, черный, серый.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z179" w:id="191"/>
-[...15 lines deleted...]
-      9) в поле "цвет кузова (кабины)" – один из следующих основных цветов, нанесенный на наружные поверхности кузова (кабины) машины: белый, желтый, коричневый, красный, оранжевый, фиолетовый, синий, зеленый, черный, серый.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наряду с основным цветом допускается дополнительно указывать оттенок цвета или цвет в соответствии со спецификацией</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации-изготовителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нанесения на наружные поверхности кузова (кабины, прицепа) машины нескольких цветов в данном поле делается запись "комбинированный" или "многоцветный" (с указанием названий не более 3 основных цветов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в поле "месяц и год изготовления" – месяц и год изготовления машины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наряду с основным цветом допускается дополнительно указывать оттенок цвета или цвет в соответствии со спецификацией</w:t>
-[...54 lines deleted...]
-      10) в поле "месяц и год изготовления" – месяц и год изготовления машины.</w:t>
+      В случае выпуска машины на базе серийно выпускаемых тракторов и иных машин с изменением их наименования в данном поле указываются месяц и год выпуска базового трактора или иной машины.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В разделе "Сведения о самоходной машине (другом виде техники)" указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:p>
-[...33 lines deleted...]
-      7. В разделе "Сведения о самоходной машине (другом виде техники)" указываются:</w:t>
+    <w:bookmarkStart w:name="z182" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в поле "документ, подтверждающий соответствие обязательным требованиям безопасности" указывается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z182" w:id="194"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       регистрационный номер и дата внесения записи о сертификате соответствия или декларации о соответствии машины требованиям ТР ТС 031/2012 или ТР ТС 010/2011 в Единый реестр выданных сертификатов соответствия и зарегистрированных деклараций о соответствии, предусмотренный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19472,277 +19566,277 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 21 Порядка, в данном поле делается запись "отсутствует" с обязательным указанием в поле "Дополнительная информация" электронного паспорта с учетом требований законодательства государства-члена записи "не предназначено для эксплуатации на автомобильных дорогах общего пользования" или "передвижение по автомобильным дорогам общего пользования осуществляется по специальному разрешению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, определенных подпунктом "в" пункта 21 Порядка, в данном поле делается запись "отсутствует" и указываются наименование и реквизиты документа, подтверждающего указанные обстоятельства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="195"/>
+    <w:bookmarkStart w:name="z183" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в поле "марка" – марка машины, присвоенная организацией-изготовителем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия у транспортного средства (шасси) марки в данном поле делается запись "отсутствует";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "коммерческое наименование" – коммерческое наименование машины, присвоенное организацией-изготовителем.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия у транспортного средства (шасси) марки в данном поле делается запись "отсутствует";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="196"/>
-[...15 lines deleted...]
-      3) в поле "коммерческое наименование" – коммерческое наименование машины, присвоенное организацией-изготовителем.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в поле "тип" – тип машины, присвоенный организацией-изготовителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:p>
-[...33 lines deleted...]
-      4) в поле "тип" – тип машины, присвоенный организацией-изготовителем;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в поле "шасси":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z186" w:id="198"/>
-[...15 lines deleted...]
-      5) в поле "шасси":</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "марка, модель и тип базового шасси транспортного средства, номер и дата оформления паспорта шасси транспортного средства (электронного паспорта шасси транспортного средства)" – марка, модель (при наличии) и тип шасси, используемого в качестве базового при производстве конечной машины, номер и дата оформления паспорта шасси транспортного средства (электронного паспорта шасси транспортного средства) (при наличии). Данное поле заполняется в случае изготовления машины на базе шасси другой организации-изготовителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае изготовления машины на базе транспортного средства данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "марка, модель и тип базового транспортного средства, номер и дата оформления паспорта транспортного средства (электронного паспорта транспортного средства)" – марка, модель (при наличии) и тип транспортного средства, используемого в качестве базового при производстве конечного транспортного средства, номер и дата выдачи паспорта транспортного средства (электронного паспорта транспортного средства) (при наличии). Данное поле заполняется в случае изготовления машины на базе транспортного средства другой организации-изготовителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае изготовления конечной машины на базе шасси данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "марка, модель базовой самоходной машины (другого вида техники), номер и дата оформления паспорта самоходной машины (другого вида техники) (электронного паспорта самоходной машины (другого вида техники))" – марка и модель (при наличии) машины другого изготовителя, используемой в качестве базовой при производстве конечной машины, номер и дата выдачи паспорта машины (электронного паспорта машины) (при наличии). Данное поле заполняется в случае изготовления машины на базе машины другой организации-изготовителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в поле "модификация" – модификация машины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:p>
-[...109 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="200"/>
+    <w:bookmarkStart w:name="z188" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) в поле "категория в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19777,549 +19871,549 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного союза "О безопасности машин и оборудования" (ТР ТС 010/2011), принятым Решением Комиссии Таможенного союза от 18 октября 2011 г. № 823, или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>техническим регламентом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного союза "О безопасности колесных транспортных средств" (ТР ТС 018/2011), принятым Решением Комиссии Таможенного союза от 9 декабря 2011 г. № 877" – категория тракторов и прицепов к ним согласно классификации тракторов и прицепов по категориям и типам в соответствии с ТР ТС 031/2012, ТР ТС 018/2011 или в соответствии с классификацией, установленной в стандартах для различных видов техники в рамках ТР ТС 010/2011 (при наличии). Данное поле заполняется в случае соответствия машины одной из категорий, указанных в ТР ТС 031/2012, ТР ТС 018/2011 или в стандартах для различных видов техники в рамках ТР ТС 010/2011;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в поле "изготовитель и его адрес" – полное наименование организации-изготовителя, его местонахождение (адрес юридического лица), фактический адрес (для юридического лица) или место жительства – для физического лица, зарегистрированного в качестве индивидуального предпринимателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если изготовителем является транснациональная компания, имеющая несколько сборочных заводов, в том числе расположенных в разных странах, указывается наименование организации, заявленной в качестве изготовителя при оценке соответствия, ее местонахождение (адрес юридического лица) и фактический адрес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 14.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В разделе "Описание маркировки самоходной машины (другого вида техники)" указываются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:p>
-[...113 lines deleted...]
-      8. В разделе "Описание маркировки самоходной машины (другого вида техники)" указываются:</w:t>
+    <w:bookmarkStart w:name="z190" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в поле "место расположения таблички изготовителя" – описание места расположения таблички организации-изготовителя на машине, достаточное для ее обнаружения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z190" w:id="202"/>
-[...15 lines deleted...]
-      1) в поле "место расположения таблички изготовителя" – описание места расположения таблички организации-изготовителя на машине, достаточное для ее обнаружения;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в поле "место расположения идентификационного номера самоходной машины (другого вида техники)" – описание мест расположения идентификационного (заводского) номера машины на машине, достаточное для его обнаружения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z191" w:id="203"/>
-[...15 lines deleted...]
-      2) в поле "место расположения идентификационного номера самоходной машины (другого вида техники)" – описание мест расположения идентификационного (заводского) номера машины на машине, достаточное для его обнаружения;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "структура и содержание идентификационного номера самоходной машины (другого вида техники)" – символы идентификационного номера машины с указанием значения каждого символа (сочетаний символов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z192" w:id="204"/>
-[...15 lines deleted...]
-      3) в поле "структура и содержание идентификационного номера самоходной машины (другого вида техники)" – символы идентификационного номера машины с указанием значения каждого символа (сочетаний символов);</w:t>
+    <w:bookmarkStart w:name="z193" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в поле "место расположения номера двигателя" – описание места расположения на двигателе машины его номера, достаточное для его обнаружения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z193" w:id="205"/>
-[...15 lines deleted...]
-      4) в поле "место расположения номера двигателя" – описание места расположения на двигателе машины его номера, достаточное для его обнаружения.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия номера двигателя в данном поле делается запись "отсутствует";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в поле "структура и содержание номера двигателя" – структура символов номера двигателя машины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае отсутствия номера двигателя в данном поле делается запись "отсутствует";</w:t>
-[...18 lines deleted...]
-      5) в поле "структура и содержание номера двигателя" – структура символов номера двигателя машины.</w:t>
+      В случае отсутствия номера двигателя данное поле не используется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В разделе "Общие характеристики самоходной машины (другого вида техники)" в зависимости от вида движителя указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:p>
-[...33 lines deleted...]
-      9. В разделе "Общие характеристики самоходной машины (другого вида техники)" в зависимости от вида движителя указываются:</w:t>
+    <w:bookmarkStart w:name="z196" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в поле "количество осей/колес" – общее количество осей и колес машины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z196" w:id="208"/>
-[...15 lines deleted...]
-      1) в поле "количество осей/колес" – общее количество осей и колес машины.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данном поле дополнительно указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество и расположение колес со сдвоенными шинами (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество и расположение управляемых осей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведущие оси (количество, расположение и привод);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тормозные оси (количество и расположение).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для машин с гусеничным движителем данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в поле "схема компоновки" – схема компоновки машины с указанием расположения кабины (кабина над двигателем, капотная, вагонная и др.), конструкции рамы (рама блочная, хребтового типа, лонжеронная, шарнирная и др.).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В данном поле дополнительно указываются:</w:t>
-[...108 lines deleted...]
-      2) в поле "схема компоновки" – схема компоновки машины с указанием расположения кабины (кабина над двигателем, капотная, вагонная и др.), конструкции рамы (рама блочная, хребтового типа, лонжеронная, шарнирная и др.).</w:t>
+      Данное поле заполняется в случае изготовления машины на базе транспортных средств (шасси транспортных средств), прошедших оценку соответствия требованиям ТР ТС 018/2011 в форме одобрения типа. Допускается заполнение данного поля по усмотрению организации-изготовителя в отношении машин, произведенных ими не на базе транспортных средств (шасси транспортных средств);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "положение и размещение приводного двигателя (двигателей)" – положение и размещение приводного двигателя (переднее, заднее, продольное, поперечное и др.).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Данное поле заполняется в случае изготовления машины на базе транспортных средств (шасси транспортных средств), прошедших оценку соответствия требованиям ТР ТС 018/2011 в форме одобрения типа. Допускается заполнение данного поля по усмотрению организации-изготовителя в отношении машин, произведенных ими не на базе транспортных средств (шасси транспортных средств);</w:t>
-[...18 lines deleted...]
-      3) в поле "положение и размещение приводного двигателя (двигателей)" – положение и размещение приводного двигателя (переднее, заднее, продольное, поперечное и др.).</w:t>
+      При наличии в конструкции машины 2 и более приводных двигателей через знак разделителя "/" указываются положение и размещение каждого из них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в поле "тип кузова/количество дверей" – тип кузова в зависимости от исполнения (закрытый, открытый или грузопассажирский) и количество дверей машины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данное поле используется в отношении машины, предназначенной для перевозки пассажиров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20332,168 +20426,168 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Данное поле заполняется в случае, предусмотренном абзацем вторым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="212"/>
+    <w:bookmarkStart w:name="z200" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в поле "положение рулевого колеса" – положение рулевого колеса (органов рулевого управления) машины относительно продольной оси (справа, слева или посередине);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z201" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в поле "сведения о наличии реверсивного места оператора" делается запись "да" или "нет" – в зависимости от наличия (отсутствия) в конструкции машины реверсивного места оператора;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z201" w:id="213"/>
-[...15 lines deleted...]
-      6) в поле "сведения о наличии реверсивного места оператора" делается запись "да" или "нет" – в зависимости от наличия (отсутствия) в конструкции машины реверсивного места оператора;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в поле "исполнение загрузочного пространства" – исполнение загрузочного пространства машины (при наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z202" w:id="214"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данное поле заполняется в случае, предусмотренном абзацем вторым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="215"/>
+    <w:bookmarkStart w:name="z203" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в поле "пассажировместимость" – пассажировместимость при максимальной разрешенной массе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данное поле используется в отношении машины, предназначенной для перевозки пассажиров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20506,398 +20600,398 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Данное поле заполняется в случае, предусмотренном абзацем вторым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="216"/>
+    <w:bookmarkStart w:name="z204" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в поле "габаритные размеры в транспортном положении" – длина, ширина и высота машины в транспортном положении (мм);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z205" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в поле "база" – база гусеничной машины или база колесной машины (мм).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z205" w:id="217"/>
-[...15 lines deleted...]
-      10) в поле "база" – база гусеничной машины или база колесной машины (мм).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      База гусеничной машины – расстояние между осями ведущего и направляющего колеса гусеничного движителя, для колесного трактора – расстояние между осями передних и задних колес. При сдвоенном заднем мосту центр задних колес определяется линией, проходящей посередине между осями колес этого моста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в поле "колея" – каждое значение размера колеи (мм) для машин с изменяемой колеей на каждой оси (измеряется между средними плоскостями одинарных или сдвоенных колес).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      База гусеничной машины – расстояние между осями ведущего и направляющего колеса гусеничного движителя, для колесного трактора – расстояние между осями передних и задних колес. При сдвоенном заднем мосту центр задних колес определяется линией, проходящей посередине между осями колес этого моста;</w:t>
-[...18 lines deleted...]
-      11) в поле "колея" – каждое значение размера колеи (мм) для машин с изменяемой колеей на каждой оси (измеряется между средними плоскостями одинарных или сдвоенных колес).</w:t>
+      Для машин с постоянным значением колеи данное поле заполняется значением размера колеи для каждой оси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      За размер колеи гусеничного трактора принимается расстояние между двумя плоскостями, проходящими через середины зубьев ведущих колес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) в поле "дорожный просвет" – дорожный просвет машины (мм) (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:p>
-[...51 lines deleted...]
-      12) в поле "дорожный просвет" – дорожный просвет машины (мм) (при наличии);</w:t>
+    <w:bookmarkStart w:name="z208" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) в поле "снаряженная (эксплуатационная) масса самоходной машины (другого вида техники)" – масса машины в рабочем состоянии (кг), включая устройство защиты при опрокидывании, охлаждающую жидкость, смазочные материалы, топливо (бак, наполненный не менее чем на 90 процентов номинальной вместимости), инструменты и оператора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z208" w:id="220"/>
-[...15 lines deleted...]
-      13) в поле "снаряженная (эксплуатационная) масса самоходной машины (другого вида техники)" – масса машины в рабочем состоянии (кг), включая устройство защиты при опрокидывании, охлаждающую жидкость, смазочные материалы, топливо (бак, наполненный не менее чем на 90 процентов номинальной вместимости), инструменты и оператора;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) в поле "технически допустимая максимальная масса самоходной машины (другого вида техники)" – максимальная масса машины (кг), установленная организацией-изготовителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z209" w:id="221"/>
-[...15 lines deleted...]
-      14) в поле "технически допустимая максимальная масса самоходной машины (другого вида техники)" – максимальная масса машины (кг), установленная организацией-изготовителем;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) в поле "технически допустимая максимальная масса, приходящаяся на каждую из осей самоходной машины (другого вида техники), начиная с передней оси" – масса (кг), соответствующая максимально допустимой статической вертикальной нагрузке, передаваемой осью (группой осей) на опорную поверхность, обусловленная конструкцией оси (группы осей) и транспортного средства (шасси транспортного средства), установленная его организацией-изготовителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z210" w:id="222"/>
-[...15 lines deleted...]
-      15) в поле "технически допустимая максимальная масса, приходящаяся на каждую из осей самоходной машины (другого вида техники), начиная с передней оси" – масса (кг), соответствующая максимально допустимой статической вертикальной нагрузке, передаваемой осью (группой осей) на опорную поверхность, обусловленная конструкцией оси (группы осей) и транспортного средства (шасси транспортного средства), установленная его организацией-изготовителем;</w:t>
+    <w:bookmarkStart w:name="z211" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) в поле "технически допустимая статическая вертикальная нагрузка в точке сцепки тягово-сцепного устройства" – технически допустимая статическая вертикальная нагрузка в точке сцепки тягово-сцепного устройства (кг).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z211" w:id="223"/>
-[...15 lines deleted...]
-      16) в поле "технически допустимая статическая вертикальная нагрузка в точке сцепки тягово-сцепного устройства" – технически допустимая статическая вертикальная нагрузка в точке сцепки тягово-сцепного устройства (кг).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия тягово-сцепного устройства данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) в поле "полезная нагрузка" – полезная нагрузка машины (кг);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:p>
-[...33 lines deleted...]
-      17) в поле "полезная нагрузка" – полезная нагрузка машины (кг);</w:t>
+    <w:bookmarkStart w:name="z213" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) в поле "технически допустимая общая масса самоходной машины (другого вида техники) и прицепа" – технически допустимая общая масса машины и прицепа (кг).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z213" w:id="225"/>
-[...15 lines deleted...]
-      18) в поле "технически допустимая общая масса самоходной машины (другого вида техники) и прицепа" – технически допустимая общая масса машины и прицепа (кг).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если буксировка прицепа не предусмотрена конструкцией машины, в поле делается запись "буксировка не предусмотрена";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) в поле "технически допустимая буксируемая масса" – технически допустимая буксируемая масса (кг) машины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если буксировка прицепа не предусмотрена конструкцией машины, в поле делается запись "буксировка не предусмотрена";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="226"/>
-[...15 lines deleted...]
-      19) в поле "технически допустимая буксируемая масса" – технически допустимая буксируемая масса (кг) машины.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) в поле "описание гибридной самоходной машины (другого вида техники)" – описание конструкции гибридной машины: предусмотрены (не предусмотрены) подзарядка от внешнего источника, режимы работы (двигатель внутреннего сгорания, электрический двигатель или совмещенный двигатель), краткое описание режима работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данное поле заполняется в случае, предусмотренном абзацем вторым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20910,300 +21004,300 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия гибридного привода данное поле не используется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="228"/>
+    <w:bookmarkStart w:name="z216" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) в поле "двигатель внутреннего сгорания (марка, тип)" – марка, торговое наименование, установленное изготовителем, тип (двигатель внутреннего сгорания, электрический двигатель, примененный в конструкции машины), количество и принцип действия двигателя (принудительное зажигание, воспламенение от сжатия, непосредственный впрыск, впрыскивание в предкамеру, двухтактный двигатель, четырехтактный двигатель);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "количество и расположение цилиндров" – количество и расположение цилиндров двигателя (рядное, V-образное);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "рабочий объем цилиндров" – рабочий объем цилиндров двигателя внутреннего сгорания (см</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "максимальная мощность" – номинальная мощность двигателя внутреннего сгорания (кВт) с указанием числа оборотов двигателя в минуту, при которых достигается максимальная мощность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "максимальный крутящий момент" – максимальный крутящий момент, развиваемый двигателем внутреннего сгорания (Н/м) с указанием числа оборотов двигателя в минуту, при которых достигается максимальный крутящий момент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) в поле "топливо" – основной вид топлива (дизельное, бензин, сжиженный нефтяной газ и др.) или через знак разделителя "/" каждый вид топлива для многотопливных двигателей;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:p>
-[...107 lines deleted...]
-      22) в поле "топливо" – основной вид топлива (дизельное, бензин, сжиженный нефтяной газ и др.) или через знак разделителя "/" каждый вид топлива для многотопливных двигателей;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) в поле "система питания (тип)" – конструктивные особенности (тип) системы питания двигателя машины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z218" w:id="230"/>
-[...15 lines deleted...]
-      23) в поле "система питания (тип)" – конструктивные особенности (тип) системы питания двигателя машины.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данное поле заполняется в случае, предусмотренном абзацем вторым подпункта 2 настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) в поле "блок управления (маркировка)" – маркировка блока управления двигателем машины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:p>
-[...33 lines deleted...]
-      24) в поле "блок управления (маркировка)" – маркировка блока управления двигателем машины;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) в поле "система зажигания (тип)" – тип системы зажигания двигателя машины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z220" w:id="232"/>
-[...15 lines deleted...]
-      25) в поле "система зажигания (тип)" – тип системы зажигания двигателя машины;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) в поле "система выпуска и нейтрализации отработавших газов" – краткое описание системы выпуска и нейтрализации отработавших газов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z221" w:id="233"/>
-[...15 lines deleted...]
-      26) в поле "система выпуска и нейтрализации отработавших газов" – краткое описание системы выпуска и нейтрализации отработавших газов;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) в поле "электродвигатель электромашины (марка, тип)" –марка и тип электрического двигателя, краткая характеристика (постоянного или переменного тока, для переменного тока – синхронный или асинхронный, количество фаз).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z222" w:id="234"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данное поле заполняется в случае, предусмотренном абзацем вторым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21252,70 +21346,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в поле "рабочее напряжение" – рабочее напряжение электрического двигателя машины (В);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в поле "максимальная 30-минутная мощность" – максимальная полезная мощность системы электротяги при постоянном токе (кВт), которую система тяги может обеспечивать в среднем в течение 30-минутного периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="235"/>
+    <w:bookmarkStart w:name="z223" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) в поле "устройство накопления энергии" – краткое описание конструкции устройства накопления энергии (батарея, конденсатор или маховик/генератор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данное поле заполняется в случае, предусмотренном абзацем вторым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21364,128 +21458,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в поле "место расположения" – место расположения устройства накопления энергии;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в поле "запас хода" – запас хода машины (км), приводимой в движение электрическим приводом (согласно приложению № 7 к Правилам Европейской экономической комиссии Организации Объединенных Наций № 101, принимаемым на основании Соглашения о принятии единообразных технических предписаний для колесных транспортных средств, предметов оборудования и частей, которые могут быть установлены и/или использованы на колесных транспортных средствах, и об условиях взаимного признания официальных утверждений, выдаваемых на основе этих предписаний, заключенного в г. Женеве 20 марта 1958 года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="236"/>
+    <w:bookmarkStart w:name="z224" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) в поле "другие приводные двигатели или комбинации двигателей" – марка, торговое наименование, установленное изготовителем, и тип двигателя (двигатель внутреннего сгорания, электрический двигатель, примененный в конструкции машины), а также количество двигателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z225" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) в поле "номинальное напряжение" – номинальное напряжение электрической системы машины;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z225" w:id="237"/>
-[...15 lines deleted...]
-      30) в поле "номинальное напряжение" – номинальное напряжение электрической системы машины;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) в поле "трансмиссия (тип, схема)" – описание типа (механическая, электрическая, гидравлическая и др.) и схемы трансмиссии машины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) в поле "электромашина (марка, тип)" – марка и тип применяемой в трансмиссии электромашины, описание каждой электромашины: основная функция (двигатель или генератор), краткая характеристика (постоянного или переменного тока, для переменного тока – синхронный или асинхронный, количество фаз).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Данное поле заполняется в случае, предусмотренном абзацем вторым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21534,426 +21628,426 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в поле "рабочее напряжение" – рабочее напряжение электромашины (В);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в поле "максимальная 30-минутная мощность" – максимальная полезная мощность системы электротяги трансмиссии при постоянном токе (кВт), которую система тяги может обеспечивать в среднем в течение 30-минутного периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="239"/>
+    <w:bookmarkStart w:name="z227" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) в поле "коробка передач (марка, тип)" – марка и тип коробки передач машины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "число передач" – количество передач коробки передач вперед и назад через знак разделителя "/";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "передаточные числа" – передаточные числа ступеней коробки передач;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) в поле "раздаточная коробка (тип, маркировка)" – тип и маркировка раздаточной коробки;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в поле "число передач" – количество передач коробки передач вперед и назад через знак разделителя "/";</w:t>
-[...36 lines deleted...]
-      34) в поле "раздаточная коробка (тип, маркировка)" – тип и маркировка раздаточной коробки;</w:t>
+      в поле "число передач" – количество передач раздаточной коробки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "передаточные числа" – передаточные числа ступеней раздаточной коробки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) в поле "главная передача (тип, маркировка)" – тип и маркировка главной передачи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в поле "число передач" – количество передач раздаточной коробки;</w:t>
-[...36 lines deleted...]
-      35) в поле "главная передача (тип, маркировка)" – тип и маркировка главной передачи;</w:t>
+      в поле "передаточное число" – передаточное число главной передачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "передаточное число промежуточной передачи" – передаточное число промежуточной передачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) в поле "вал отбора мощности" – число, тип, расположение, частота вращения и отношение к частоте вращения двигателя вала отбора мощности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:p>
-[...51 lines deleted...]
-      36) в поле "вал отбора мощности" – число, тип, расположение, частота вращения и отношение к частоте вращения двигателя вала отбора мощности;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) в поле "подвеска":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z231" w:id="243"/>
-[...15 lines deleted...]
-      37) в поле "подвеска":</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "передняя (описание)" – описание конструкции передней подвески;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "задняя (описание)" – описание конструкции задней подвески;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) в поле "рулевое управление (описание, расположение)" – описание, тип (ручное, с усилителем, силовым приводом или объемным гидроприводом) и расположение рулевого управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:p>
-[...51 lines deleted...]
-      38) в поле "рулевое управление (описание, расположение)" – описание, тип (ручное, с усилителем, силовым приводом или объемным гидроприводом) и расположение рулевого управления;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) в поле "тормозные системы":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z233" w:id="245"/>
-[...15 lines deleted...]
-      39) в поле "тормозные системы":</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "рабочая (описание)" – описание конструкции рабочей тормозной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "запасная (описание)" – описание конструкции запасной тормозной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "стояночная (описание)" – описание конструкции стояночной тормозной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в поле "вспомогательная (износостойкая) (описание)" – описание конструкции вспомогательной (износостойкой) тормозной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) в поле "шины" приводятся следующие сведения о всех типах шин, допускаемых к применению организацией-изготовителем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:p>
-[...90 lines deleted...]
-    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в поле "размерность" – обозначения размеров применяемых шин;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22020,791 +22114,791 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в поле "максимальные размеры на ведущих колесах" – максимальный размер шин на ведущих колесах, разрешенный к применению организацией-изготовителем (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в поле "максимальные допустимые размеры на осях с тормозной системой" – максимальные допустимые размеры шин, применяемые на осях с тормозной системой (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="247"/>
+    <w:bookmarkStart w:name="z235" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) в поле "максимальная скорость" – максимально разрешенная скорость машины (км/ч);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z236" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) в поле "дополнительные характеристики" – характеристики машины в соответствии с ее функциональным назначением и перечнем основных параметров в соответствии со стандартами для различных видов техники в рамках ТР ТС 010/2011 (при наличии).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z236" w:id="248"/>
-[...15 lines deleted...]
-      42) в поле "дополнительные характеристики" – характеристики машины в соответствии с ее функциональным назначением и перечнем основных параметров в соответствии со стандартами для различных видов техники в рамках ТР ТС 010/2011 (при наличии).</w:t>
+    <w:bookmarkStart w:name="z237" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В разделе "Общий вид самоходной машины (другого вида техники)" указываются изображения общих видов машины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z237" w:id="249"/>
-[...15 lines deleted...]
-      10. В разделе "Общий вид самоходной машины (другого вида техники)" указываются изображения общих видов машины.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае оформления электронного паспорта уполномоченным органом (организацией) в данное поле могут вноситься фотографии общих видов машины спереди, сбоку (с двух сторон) и сзади.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z238" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В разделе "Дополнительная информация" указываются сведения об исполнении гарантийных обязательств, а также иная информация (при наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:p>
-[...33 lines deleted...]
-      11. В разделе "Дополнительная информация" указываются сведения об исполнении гарантийных обязательств, а также иная информация (при наличии).</w:t>
+    <w:bookmarkStart w:name="z239" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В разделе "Административная информация" указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z239" w:id="251"/>
-[...15 lines deleted...]
-      12. В разделе "Административная информация" указываются:</w:t>
+    <w:bookmarkStart w:name="z240" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в поле "сведения о производстве самоходной машины (другого вида техники) с применением льготного режима" – запись "модель самоходной машины и других видов техники произведена в льготном режиме" (с указанием льготного режима).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z240" w:id="252"/>
-[...15 lines deleted...]
-      1) в поле "сведения о производстве самоходной машины (другого вида техники) с применением льготного режима" – запись "модель самоходной машины и других видов техники произведена в льготном режиме" (с указанием льготного режима).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если в целях реализации решений, принятых органами Союза, в законодательстве государств-членов установлены ограничения, действующие в отношении машины, в данном поле указываются соответствующие ограничения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае изготовления машины без применения льготного режима данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в поле "сведения об идентификационном номере аппаратуры спутниковой навигации" – идентификационный номер аппаратуры спутниковой навигации Глобальной навигационной спутниковой системы (совместно с иными глобальными навигационными спутниковыми системами).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае если в целях реализации решений, принятых органами Союза, в законодательстве государств-членов установлены ограничения, действующие в отношении машины, в данном поле указываются соответствующие ограничения.</w:t>
-[...36 lines deleted...]
-      2) в поле "сведения об идентификационном номере аппаратуры спутниковой навигации" – идентификационный номер аппаратуры спутниковой навигации Глобальной навигационной спутниковой системы (совместно с иными глобальными навигационными спутниковыми системами).</w:t>
+      В случае отсутствия сведений в данном поле делается запись "отсутствует";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z242" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "сведения об идентификационном номере устройства вызова экстренных оперативных служб" – идентификационный номер устройства вызова экстренных оперативных служб.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия сведений в данном поле делается запись "отсутствует";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="254"/>
-[...15 lines deleted...]
-      3) в поле "сведения об идентификационном номере устройства вызова экстренных оперативных служб" – идентификационный номер устройства вызова экстренных оперативных служб.</w:t>
+    <w:bookmarkStart w:name="z243" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в поле "сведения об основаниях оформления электронного паспорта самоходной машины (другого вида техники)" – основание оформления электронного паспорта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:p>
-[...33 lines deleted...]
-      4) в поле "сведения об основаниях оформления электронного паспорта самоходной машины (другого вида техники)" – основание оформления электронного паспорта;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в поле "страна вывоза самоходной машины (другого вида техники)" – страна, с территории которой вывезена машина.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z244" w:id="256"/>
-[...15 lines deleted...]
-      5) в поле "страна вывоза самоходной машины (другого вида техники)" – страна, с территории которой вывезена машина.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае производства машины на территории Союза данное поле не используется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в поле "страна происхождения (изготовления) самоходной машины (другого вида техники)" – наименование страны происхождения машины, которая определяется в порядке, установленном законодательством государства-члена, и в соответствии с международными договорами и актами, составляющими право Союза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z246" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в поле "серия, номер таможенного приходного ордера, номер таможенной декларации" – серия и номер таможенного приходного ордера или номер таможенной декларации, оформленных на машину.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия сведений в данном поле делается запись "отсутствует".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае производства машины на территории Союза данное поле не используется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="257"/>
-[...35 lines deleted...]
-      7) в поле "серия, номер таможенного приходного ордера, номер таможенной декларации" – серия и номер таможенного приходного ордера или номер таможенной декларации, оформленных на машину.</w:t>
+    <w:bookmarkStart w:name="z247" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в поле "сведения об уплате утилизационного сбора" – запись "утилизационный сбор уплачен. Государство – член Евразийского экономического союза (наименование государства-члена, на территории которого осуществлена уплата утилизационного  или иного аналогичного сбора, предусмотренного законодательством этого государства)" (если законодательством государства-члена предусмотрено взимание утилизационного сбора) или "утилизационный сбор не уплачивается. Государство – член Евразийского экономического союза (наименование государства-члена)" (если законодательством государства-члена не предусмотрено взимание утилизационного или иного аналогичного сбора);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:p>
-[...14 lines deleted...]
-      В случае отсутствия сведений в данном поле делается запись "отсутствует".</w:t>
+    <w:bookmarkStart w:name="z248" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в поле "таможенные ограничения" – ограничения по пользованию и (или) распоряжению машиной в соответствии с условиями заявленной таможенной процедуры или условиями, установленными для отдельных категорий товаров, не подлежащих в соответствии с международными договорами и актами, составляющими право Союза, помещению под таможенные процедуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия указанных ограничений в данном поле делается запись "отсутствуют".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае производства машины на территории Союза данное поле не используется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z247" w:id="259"/>
-[...35 lines deleted...]
-      9) в поле "таможенные ограничения" – ограничения по пользованию и (или) распоряжению машиной в соответствии с условиями заявленной таможенной процедуры или условиями, установленными для отдельных категорий товаров, не подлежащих в соответствии с международными договорами и актами, составляющими право Союза, помещению под таможенные процедуры.</w:t>
+    <w:bookmarkStart w:name="z249" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в поле "наименование организации (органа), оформившей электронный паспорт самоходной машины (другого вида техники)" – полное наименование организации, оформившей электронный паспорт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:p>
-[...51 lines deleted...]
-      10) в поле "наименование организации (органа), оформившей электронный паспорт самоходной машины (другого вида техники)" – полное наименование организации, оформившей электронный паспорт;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в поле "дата оформления электронного паспорта самоходной машины (другого вида техники)" – дата присвоения электронному паспорту в системах электронных паспортов статуса "действующий".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z250" w:id="262"/>
-[...15 lines deleted...]
-      11) в поле "дата оформления электронного паспорта самоходной машины (другого вида техники)" – дата присвоения электронному паспорту в системах электронных паспортов статуса "действующий".</w:t>
+    <w:bookmarkStart w:name="z251" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В разделе "Информация изготовителя" организацией-изготовителем указываются сведения о базовом оборудовании машины, а также иная дополнительная информация о машине.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z251" w:id="263"/>
-[...15 lines deleted...]
-      13. В разделе "Информация изготовителя" организацией-изготовителем указываются сведения о базовом оборудовании машины, а также иная дополнительная информация о машине.</w:t>
+    <w:bookmarkStart w:name="z252" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В разделе "Сведения о государственной регистрации самоходной машины (другого вида техники)" на основании сведений, представляемых органами, осуществляющими государственную регистрацию машин, указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z252" w:id="264"/>
-[...15 lines deleted...]
-      14. В разделе "Сведения о государственной регистрации самоходной машины (другого вида техники)" на основании сведений, представляемых органами, осуществляющими государственную регистрацию машин, указываются:</w:t>
+    <w:bookmarkStart w:name="z253" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в поле "государство – член Евразийского экономического союза, в котором осуществлены регистрационные действия" – наименование государства-члена, в котором осуществлены регистрационные действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z253" w:id="265"/>
-[...15 lines deleted...]
-      1) в поле "государство – член Евразийского экономического союза, в котором осуществлены регистрационные действия" – наименование государства-члена, в котором осуществлены регистрационные действия;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в поле "вид собственника (владельца)" – вид собственника (владельца): юридическое или физическое лицо;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z254" w:id="266"/>
-[...15 lines deleted...]
-      2) в поле "вид собственника (владельца)" – вид собственника (владельца): юридическое или физическое лицо;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "регистрационное действие" – наименование регистрационного действия, совершенного в отношении машины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z255" w:id="267"/>
-[...15 lines deleted...]
-      3) в поле "регистрационное действие" – наименование регистрационного действия, совершенного в отношении машины;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в поле "дата регистрационного действия" – дата совершения регистрационного действия в отношении машины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z256" w:id="268"/>
-[...15 lines deleted...]
-      4) в поле "дата регистрационного действия" – дата совершения регистрационного действия в отношении машины;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в поле "регион нахождения собственника (владельца)" – наименование региона государства-члена, на территории которого зарегистрирован собственник (владелец).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z257" w:id="269"/>
-[...15 lines deleted...]
-      5) в поле "регион нахождения собственника (владельца)" – наименование региона государства-члена, на территории которого зарегистрирован собственник (владелец).</w:t>
+    <w:bookmarkStart w:name="z258" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В разделе "Сведения об изменениях, внесенных в конструкцию самоходной машины (другого вида техники)" указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z258" w:id="270"/>
-[...15 lines deleted...]
-      15. В разделе "Сведения об изменениях, внесенных в конструкцию самоходной машины (другого вида техники)" указываются:</w:t>
+    <w:bookmarkStart w:name="z259" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в поле "изменения, внесенные в конструкцию" – описания изменений, внесенных в конструкцию (тип и марка устанавливаемых компонентов, способ монтажа и др.), новое назначение (специализация) машины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z259" w:id="271"/>
-[...15 lines deleted...]
-      1) в поле "изменения, внесенные в конструкцию" – описания изменений, внесенных в конструкцию (тип и марка устанавливаемых компонентов, способ монтажа и др.), новое назначение (специализация) машины;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в поле "характеристики" – характеристики машины и их новые значения из числа указанных в электронном паспорте с учетом изменений, внесенных в конструкцию машины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z260" w:id="272"/>
-[...15 lines deleted...]
-      2) в поле "характеристики" – характеристики машины и их новые значения из числа указанных в электронном паспорте с учетом изменений, внесенных в конструкцию машины;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в поле "лицо, выдавшее заключение о возможности и порядке внесения изменений в конструкцию" – наименование юридического лица, выдавшего заключение о возможности и порядке внесения изменений в конструкцию машины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z261" w:id="273"/>
-[...15 lines deleted...]
-      3) в поле "лицо, выдавшее заключение о возможности и порядке внесения изменений в конструкцию" – наименование юридического лица, выдавшего заключение о возможности и порядке внесения изменений в конструкцию машины;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в поле "лицо, внесшее изменения в конструкцию" – наименование юридического лица, внесшего изменения в конструкцию машины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z262" w:id="274"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="275"/>
+    <w:bookmarkStart w:name="z263" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В случаях, определенных подпунктом "в" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22819,51 +22913,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядка, электронные паспорта заполняются уполномоченным органом (организацией) в объеме сведений, не менее указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении № 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Порядку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>