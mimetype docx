--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8fb87a4" w14:textId="8fb87a4">
+    <w:p w14:paraId="d418e6d" w14:textId="d418e6d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -22963,55 +22963,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23337,31 +23337,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>