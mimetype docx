--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c255519" w14:textId="c255519">
+    <w:p w14:paraId="85a6fcd" w14:textId="85a6fcd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -266,378 +266,503 @@
         <w:t xml:space="preserve">
       2. Одобрить принятые производителями по перечню согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению № 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ценовые обязательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Департаменту защиты внутреннего рынка Евразийской экономической комиссии:</w:t>
+      2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Установить, что антидемпинговая пошлина, предусмотренная настоящим Решением, не взимается в отношении указанных в пункте 1 настоящего Решения труб, изготавливаемых производителями, указанными в перечне, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением № 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Решению, при наличии у декларанта такого товара на дату регистрации декларации на товары сертификата производителя по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению № 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, подписанного уполномоченным сотрудником соответствующего производителя и заверенного печатью такого производителя, и при заявлении сведений о таком сертификате в декларации на товары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Решению;</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Решение дополнено пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с решением Коллегии Евразийской экономической комиссии от 17.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее 27.04.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осуществлять контроль за исполнением ценовых обязательств, предусмотренных настоящим Решением.</w:t>
-[...80 lines deleted...]
-      4. Государственным органам государств - членов Евразийского экономического союза, уполномоченным в сфере таможенного дела:</w:t>
+      3. Департаменту защиты внутреннего рынка Евразийской экономической комиссии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      обеспечить взимание антидемпинговой пошлины, предусмотренной настоящим Решением, руководствуясь как кодами ТН ВЭД ЕАЭС, так и наименованием товара;</w:t>
+        <w:t xml:space="preserve">
+      направить государственным органам государств - членов Евразийского экономического союза, уполномоченным в сфере таможенного дела, образцы подписей уполномоченных сотрудников и оттисков печатей производителей, указанных в перечне, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением № 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Решению;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t>, подписанного уполномоченным сотрудником соответствующего производителя и заверенного печатью такого производителя.</w:t>
+        <w:t>
+      осуществлять контроль за исполнением ценовых обязательств, предусмотренных настоящим Решением.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 08.06.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 08.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 63 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Настоящее Решение вступает в силу по истечении 30 календарных дней с даты его официального опубликования.</w:t>
+      4. Государственным органам государств - членов Евразийского экономического союза, уполномоченным в сфере таможенного дела:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить взимание антидемпинговой пошлины, предусмотренной настоящим Решением, руководствуясь как кодами ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 08.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 63 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 17.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее 27.04.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящее Решение вступает в силу по истечении 30 календарных дней с даты его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -979,135 +1104,136 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2210"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8731"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Наименование товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1359" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8731" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1143,208 +1269,209 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="174"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стальные бесшовные трубы, применяемые для бурения и эксплуатации нефтяных и газовых скважин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Tianjin Pipe Corporation (No. 396, Jintang Road, Dongli District, Tianjin, China)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1372,342 +1499,342 @@
               <w:t>
 (10 Dalixincun, Hengyang City, Hunan Province, China); Hengyang Valin MPM Co, Ltd.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (10 Dalixincun, Hengyang City, Hunan Province, China)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hunting Energy Services (Wuxi) Co. Ltd. (Lot No. 48, Phase 5, Shuo Fang Industrial Park, New District, Jiangsu Province, 214142 Wuxi City, China)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12,23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Shanghai Hilong Drill Pipe Co, Ltd. (No. 1825-1, Luodong Road, Baoshan District, Shanghai, China); Nantong Hilong Steel Tube Co, Ltd. (Xinghong Town, Sanchang Town, Haimen City, Jiangsu Province, China); Shanghai Tube-Cote Petroleum Pipe Coating Co, Ltd. (No. 669 Jinle Road, Yuepu Industrial Zone, Baoshan District, Shanghai 200941, China)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1753,160 +1880,160 @@
               <w:t>
 Pan Gang Group Chengdu Steel &amp; Vanadium Co., Ltd. (Tuanjie Nanlu 268, Qingbaijiang District, Chengdu, Sichuan, China);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Baoji Petroleum Steel Pipe Co., Ltd. (No. 1, Binhe Road, Baoji City, Shaanxi Province, China)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23,18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="174" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11418" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прочие</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2306,112 +2433,113 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1292"/>
-        <w:gridCol w:w="11008"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1292" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11008" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2447,98 +2575,99 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11228"/>
-        <w:gridCol w:w="1072"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11228" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Tianjin Pipe Corporation (No. 396, Jintang Road, Dongli District, Tianjin, China)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2553,87 +2682,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № ДЗВР-160конф/А016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11228" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Hengyang Valin Steel Tube Co., Ltd. (10 Dalixincun, Hengyang City, Hunan Province, China)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2648,87 +2777,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № ДЗВР-15Эконф/А016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11228" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3. Hengyang Valin MPM Co., Ltd. (10 Dalixincun, Hengyang City, Hunan Province, China) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2743,87 +2872,87 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № ДЗВР-153конф/А016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11228" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4. Hunting Energy Services (Wuxi) Co. Ltd. (Lot No. 48, Phase 5, Shuo Fang Industrial Park, New District, Jiangsu Province, 214142 Wuxi City, China) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1072" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3024,287 +3153,440 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 августа 2015 г. № 101</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>(в редакции Решения Коллегии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Евразийской экономической комиссии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 17 февраля 2026 г. № 17)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сертификат производителя</w:t>
+        <w:t xml:space="preserve"> СЕРТИФИКАТ ПРОИЗВОДИТЕЛЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции решения Коллегии Евразийской экономической комиссии от 17.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования, но не ранее 27.04.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4899"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1347"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Производитель, принявший обязательства (наименование, адрес)</w:t>
+1. Производитель (наименование, адрес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Порядковый номер и дата выдачи сертификата</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Экспортер (наименование, адрес)</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...3 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...11 lines deleted...]
-              <w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СЕРТИФИКАТ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПРОИЗВОДИТЕЛЯ
 </w:t>
-            </w:r>
-[...36 lines deleted...]
-              <w:t>ПРОИЗВОДИТЕЛЯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -3359,51 +3641,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Импортер - резидент государства - члена Евразийского экономического союза (наименование, место нахождения)</w:t>
+5. Импортер – резидент государства –</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+члена Евразийского экономического союза (наименование, адрес)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3455,357 +3773,525 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Код ТН ВЭД ЕАЭС</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-8. Номер транспортного средства</w:t>
+              <w:t xml:space="preserve">
+8. Номер транспортного средства </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-9.Сведения о товаре</w:t>
+              <w:t xml:space="preserve">
+9. Сведения о товаре </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4899" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание товара, другие</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+примечания (указываются разновидности товара в соответствии с обязательствами)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вес нетто (тонн)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Описание товара, другие примечания (указываются разновидности товара в соответствии с обязательствами)</w:t>
-[...70 lines deleted...]
-              <w:t>
 Цена (долларов США)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость (долларов США)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4899" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3829,381 +4315,608 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10. Я, нижеподписавшийся, подтверждаю что продажа с целью экспорта на таможенную Евразийского экономического союза товаров, указанных в пункте 9 настоящего сертификата, совершается с соблюдением принятых обязательств. Я подтверждаю, что информация, изложенная в настоящем сертификате, является полной и точной.</w:t>
-[...89 lines deleted...]
-Действителен в течение 90 календарных дней с даты выдачи</w:t>
+10. Я, нижеподписавшийся, подтверждаю, что продажа с целью экспорта на таможенную территорию Евразийского экономического союза товаров, указанных в пункте 9 настоящего сертификата, совершается с соблюдением принятых обязательств. Я подтверждаю, что сведения, указанные в настоящем сертификате, являются полными и точными.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+              </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(дата)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________ ___________________ ____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+          </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>должность)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                            </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ис</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ь</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                       </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>Ф.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>И</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(М.П.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Примечания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечания:</w:t>
+      1. Сертификат заполняется печатным способом на русском языке, за исключением пунктов 1 и 3 сертификата, заполняемых на русском или английском языке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Пункты 1 и 3 сертификата заполняются на английском языке. Остальные пункты сертификата заполняются на русском языке.</w:t>
+      2. Срок действия сертификата составляет 90 календарных дней со дня его выдачи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В пункте 4 сертификата указывается страна назначения в соответствии с классификатором стран мира, утверждаемым Евразийской экономической комиссией.</w:t>
+      3. В пункте 4 сертификата указывается страна назначения в соответствии с классификатором стран мира, утверждаемым Евразийской экономической комиссией.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В пункте 6 сертификата указываются дата и номер инвойса, выставленного в адрес первого независимого покупателя товара в соответствии со схемой продаж, предусмотренной обязательством.</w:t>
+      4. В пункте 6 сертификата указываются номер и дата инвойса, используемого при таможенном декларировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В пункте 8 сертификата указывается регистрационный номер транспортного средства, посредством которого осуществляется ввоз товара на таможенную территорию Евразийского экономического союза.</w:t>
+      5. В пункте 8 сертификата указывается регистрационный номер транспортного средства, которым ввозится товар на таможенную территорию Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. В пункте 9 сертификата указываются цифрами цена товара за тонну и стоимость товара, фактически уплаченная или подлежащая уплате первым независимым покупателем товара в соответствии со схемой продаж, предусмотренной обязательством.</w:t>
+      6. В пункте 9 сертификата указываются цифрами цена товара за тонну и стоимость товара, фактически уплаченная или подлежащая уплате покупателем товара в соответствии со схемой продаж, предусмотренной обязательствами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Оригинал сертификата представляется при таможенном декларировании товара таможенному органу соответствующего государства - члена Евразийского экономического союза. Представление сертификата производителя после регистрации таможенным органом таможенной декларации не допускается.</w:t>
+      7. Исправления и (или) дополнения вносятся в сертификат путем зачеркивания ошибочной информации и надпечатывания откорректированных сведений, которые заверяются печатью производителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Исправления и (или) дополнения вносятся в сертификат путем зачеркивания ошибочной информации и надпечатывания или внесения от руки откорректированных сведений, которые заверяются печатью производителя. В сертификате производителя не допускается наличие подчисток, а также исправлений и (или) дополнений, не заверенных в установленном порядке.</w:t>
+      8. В сертификате не допускается использование факсимиле подписей лиц, а также наличие подчисток, исправлений и (или) дополнений, не заверенных в порядке, указанном в пункте 7 настоящих примечаний.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Сертификат признается недействительным в том числе в следующих случаях:</w:t>
+      9. Сертификат признается недействительным в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       срок действия сертификата истек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сведения, указанные в сертификате, не соответствуют заявленным в таможенной декларации и (или) не позволяют провести однозначную идентификацию товара;</w:t>
+      форма сертификата не соответствует форме, предусмотренной настоящим приложением, и (или) сертификат не заполнен в соответствии с требованиями пунктов 1 – 8 настоящих примечаний;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в представленном сертификате имеются подчистки и (или) не заверенные в установленном порядке исправления и (или) дополнения;</w:t>
+      сведения, указанные в сертификате, не соответствуют сведениям, заявленным в декларации на товары, и (или) не позволяют провести однозначную идентификацию товара;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проставленные в сертификате подпись и (или) печать не соответствуют образцам подписей и (или) оттисков печати, имеющимся в наличии у таможенного органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4229,55 +4942,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>