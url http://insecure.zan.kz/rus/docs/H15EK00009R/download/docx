--- v0 (2025-12-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="53b1cef" w14:textId="53b1cef">
+    <w:p w14:paraId="7dc417c" w14:textId="7dc417c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1179,11585 +1179,9817 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 07.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза).</w:t>
+        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 От Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Улиханян Ашот Леваевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начальник Управления по тарифной политике Комиссии по регулированию общественных услуг Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z8" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нранян Ара Рудикович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 член Комиссии по регулированию общественных услуг Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Степанян Заруи Ваановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начальник отдела международного сотрудничества Комиссии по регулированию общественных услуг Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абраамян Ованнес Григорьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начальник отдела развития региональных энергетических рынков Департамента энергетики Министерства территориального управления и инфраструктур Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Месропян Месроп Ваникович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 председатель Комиссии по регулированию общественных услуг Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Симонян Армен Оганесович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заместитель Министра территориального управления и инфраструктур Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 От Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Воронов</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Евгений Олегович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 генеральный директор государственного производственного объединения "Белэнерго"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ковалев Денис Васильевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заместитель генерального директора по оперативной работе ‒ главный диспетчер государственного производственного объединения электроэнергетики "Белэнерго"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Медведок Артем Станиславович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начальник Управления стратегического развития и внешнего инвестиционного сотрудничества Министерства энергетики Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Панченко Андрей Васильевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 генеральный директор государственного производственного объединения электроэнергетики "Белэнерго"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-первый заместитель Министра антимонопольного регулирования и торговли Республики Беларусь</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z13" w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бибиков Денис Владимирович</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления топливно-энергетического комплекса, нефтехимии и жилищно-коммунального хозяйства Министерства антимонопольного регулирования и торговли Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...102 lines deleted...]
-начальник Управления топливно-энергетического комплекса, нефтехимии и жилищно-коммунального хозяйства Министерства антимонопольного регулирования и торговли Республики Беларусь</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Крутой </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дмитрий Николаевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+первый заместитель Министра экономики Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-          <w:bookmarkStart w:name="z9" w:id="8"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Федоров</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Шершень </w:t>
-[...108 lines deleted...]
-заместитель генерального директора государственного производственного объединения электроэнергетики "Белэнерго" </w:t>
+Алексей Васильевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель начальника Главного управления экономики топливно-энергетического комплекса – начальник Управления экономики энергетики Министерства экономики Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Крутой </w:t>
-[...29 lines deleted...]
-            </w:tcBorders>
+Шатерник </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Владимир Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-первый заместитель Министра экономики Республики Беларусь</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генеральный директор Республиканского унитарного предприятия электроэнергетики "Гродноэнерго"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-заместитель начальника Главного управления экономики топливно-энергетического комплекса – начальник Управления экономики энергетики Министерства экономики Республики Беларусь</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аношенко Константин Борисович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель Министра энергетики Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-генеральный директор Республиканского унитарного предприятия электроэнергетики "Гродноэнерго"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Василевская</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наталья Валерьяновна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+первый заместитель Министра антимонопольного регулирования  и торговли Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-заместитель Министра энергетики Республики Беларусь</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Горбачев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сергей Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель генерального директора государственного производственного объединения электроэнергетики "Белэнерго"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 От Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Абилгазы </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талгат Абилгазиевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 заместитель директора Департамента электроэнергетики Министерства энергетики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нурмаганбетов Жандос Демесинович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-председатель объединения юридических лиц "Казахстанская ассоциация энергоремонтных, проектных, инжиниринговых компаний и производителей энергетического оборудования"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генеральный директор объединения юридических лиц "Казахстанская ассоциация организаций нефтегазового и энергетического комплекса "KAZENERGY"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Темирханов Талгат Кенесович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-генеральный директор объединения юридических лиц "Казахстанская ассоциация организаций нефтегазового и энергетического комплекса "KAZENERGY"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+председатель объединения юридических лиц "Казахстанская Электроэнергетическая Ассоциация"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оспан Берден Ерболулы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-председатель объединения юридических лиц "Казахстанская Электроэнергетическая Ассоциация"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+руководитель управления развития электроэнергетики и интеграции Департамента развития электроэнергетики Министерства энергетики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перфилов Олег Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...45 lines deleted...]
-              <w:t>электроэнергетики и энергосбережения (Казахэнергоэкспертиза)"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель председателя правления акционерного общества "Центрально-Азиатская Электроэнергетическая Корпорация"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шакенов Даурен Тулегенович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-председатель объединения юридических лиц "Ассоциация возобновляемой энергетики Казахстана"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+управляющий директор по развитию рынка и торговой системы акционерного общества "Казахстанская компания по управлению электрическими сетями" ("KEGOC")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-начальник отдела по работе с энергопроизводящими организациями департамента рынка электроэнергии товарищества с ограниченной ответственностью "Расчетно-финансовый центр по поддержке возобновляемых источников энергии"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Борангали</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айбек Тлеккабылович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+советник генерального директора Казахстанской ассоциации организаций нефтегазового и энергетического комплекса "KAZENERGY"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-руководитель управления развития электроэнергетики и интеграции Департамента развития электроэнергетики Министерства энергетики Республики Казахстан</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Джаксалиев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бахытжан Мухамбеткалиевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вице-министр энергетики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-заместитель председателя правления акционерного общества "Центрально-Азиатская Электроэнергетическая Корпорация"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жантасов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Темирлан Бекетович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+руководитель управления по вопросам формирования Единого экономического пространства Департамента международной экономической интеграции Министерства национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
- </w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Саткалиев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алмасадам Майданович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+председатель правления акционерного общества "Самрук-Энерго"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-управляющий директор по развитию рынка и торговой системы акционерного общества "Казахстанская компания по управлению электрическими сетями" ("KEGOC")</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абсаттарова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маржан Несипбековна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+руководитель управления Комитета по регулированию естественных монополий и защите конкуренции Министерства национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-советник генерального директора Казахстанской ассоциации организаций нефтегазового и энергетического комплекса "KAZENERGY"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жунусова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дана Бейсеновна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+член правления, заместитель председателя правления Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-вице-министр энергетики Республики Казахстан</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Досумов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данияр Нуржанович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ заместитель директора Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-руководитель управления по вопросам формирования Единого экономического пространства Департамента международной экономической интеграции Министерства национальной экономики Республики Казахстан</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ивченко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елена Дмитриевна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента развития электроэнергетики Министерства энергетики Республики Казахстан управляющий директор по развитию, продажам и изменениям акционерного общества "Самрук-Энерго"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-председатель правления акционерного общества "Самрук-Энерго"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абсаттарова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маржан Несипбековна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента топливно-энергетического комплекса Агентства по защите и развитию конкуренции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-руководитель управления Комитета по регулированию естественных монополий и защите конкуренции Министерства национальной экономики Республики Казахстан</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данишев ‒</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алнур Берикович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+управляющий директор – директор Департамента экономической интеграции Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-член правления, заместитель председателя правления Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дюсенов ‒</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ержан Абаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор департамента "Развитие рынка и продажи" акционерного общества "Самрук-Энерго"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...132 lines deleted...]
- заместитель директора Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Керимкулов ‒</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нуржан Нурмуханович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+управляющий директор по системным услугам и развитию НЭС акционерного общества "Казахстанская компания по управлению электрическими сетями" ("KEGOC")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...132 lines deleted...]
-директор Департамента развития электроэнергетики Министерства энергетики Республики Казахстан управляющий директор по развитию, продажам и изменениям акционерного общества "Самрук-Энерго"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарынбаев ‒</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дамир Серикович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+исполнительный директор по развитию энергетической отрасли объединения юридических лиц "Казахстанская ассоциация организаций нефтегазового</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и энергетического комплекса "KAZENERGY"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...114 lines deleted...]
-директор Департамента топливно-энергетического комплекса Агентства по защите и развитию конкуренции Республики Казахстан</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тукенов ‒</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асет Салимжанович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+главный менеджер департамента анализа рынка и законодательных инициатив акционерного общества "Казахстанская компания по управлению электрическими сетями" ("KEGOC")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...132 lines deleted...]
- </w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ахметов Дархан Тлекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор департамента анализа рынка и законодательных инициатив акционерного общества "Казахстанская компания по управлению электрическими сетями" ("KEGOC")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...114 lines deleted...]
-директор департамента "Развитие рынка и продажи" акционерного общества "Самрук-Энерго"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хайрушев Жакып Галиевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+управляющий директор – директор департамента энергетики и жилищно-коммунального хозяйства Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...114 lines deleted...]
-руководитель управления развития индустриального и инфраструктурного сотрудничества Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есимханов Сунгат Куатович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вице-министр энергетики Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...114 lines deleted...]
-руководитель управления электроэнергетики и угля Департамента топливно-энергетического комплекса Агентства по защите и развитию конкуренции Республики Казахстан</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мусин Асылжан Бакытулы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента развития электроэнергетики Министерства энергетики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...114 lines deleted...]
-управляющий директор по системным услугам и развитию НЭС акционерного общества "Казахстанская компания по управлению электрическими сетями" ("KEGOC")</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Байматов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Темирлан Назарович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+руководитель управления развития индустриального и инфраструктурного сотрудничества Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...114 lines deleted...]
-генеральный директор товарищества с ограниченной ответственностью "Расчетно-финансовый центр по поддержке возобновляемых источников энергии"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дарибаев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айдос Нагимадинович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+председатель правления акционерного общества "КОРЭМ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...131 lines deleted...]
-              <w:t xml:space="preserve"> и энергетического комплекса "KAZENERGY"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жаркенов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тимур Зеилович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель председателя правления Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...114 lines deleted...]
-главный менеджер департамента анализа рынка и законодательных инициатив акционерного общества "Казахстанская компания по управлению электрическими сетями" ("KEGOC")</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иманова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Макпал Кайратовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+главный менеджер по работе с энергопроизводящими организациями департамента рынка электроэнергии товарищества с ограниченной ответственностью "Расчетно-финансовый центр по поддержке возобновляемых источников энергии"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...114 lines deleted...]
-заместитель начальника службы балансов акционерного общества "Казахстанская компания по управлению электрическими сетями" ("KEGOC")</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шайханов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Темирлан Назарович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генеральный директор товарищества с ограниченной ответственностью "Расчетно-финансовый центр по поддержке возобновляемых источников энергии"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-директор департамента анализа рынка и законодательных инициатив акционерного общества "Казахстанская компания по управлению электрическими сетями" ("KEGOC")</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+от Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...58 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z20" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асанканов Эрмек</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-управляющий директор – директор департамента энергетики и жилищно-коммунального хозяйства Национальной палаты предпринимателей Республики Казахстан "Атамекен"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+начальник Управления электроэнергетики Государственного комитета промышленности, энергетики и недропользования Кыргызской Республики </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-руководитель управления развития электроэнергетики и интеграции Департамента развития электроэнергетики Министерства энергетики Республики Казахстан</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жумабаев Максат Искендербекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник управления по внешнеэкономической деятельности и системным услугам открытого акционерного общества "Национальная электрическая сеть Кыргызстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мозговая Алла Александровна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...46 lines deleted...]
- </w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+начальник отдела по продаже электрической энергии управления по внешнеэкономической деятельности </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и системным услугам открытого акционерного общества "Национальная электрическая сеть Кыргызстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-директор Департамента развития электроэнергетики Министерства энергетики Республики Казахстан</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Усеков Нурдин Насрединович</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+начальник отдела по покупке электрической энергии управления по внешнеэкономической деятельности </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и системным услугам открытого акционерного общества "Национальная электрическая сеть Кыргызстана";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шалпыков Эрлан Муратбекович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-главный эксперт управления развития электроэнергетики и интеграции Департамента развития электроэнергетики Министерства энергетики Республики Казахстан</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+начальник отдела по ВИЭ управления по внешнеэкономической деятельности </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и системным услугам открытого акционерного общества "Национальная электрическая сеть Кыргызстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-заместитель директора Департамента развития электроэнергетики Министерства энергетики Республики Казахстан</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оморов Азамат Каныбекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель председателя Государственного комитета промышленности, энергетики и недропользования Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-от Кыргызской Республики</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z46" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Умарова Уулча Ибрагимовна</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заведующая административно-управленческим отделом Службы по энергетическому надзору при Министерстве энергетики Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...42 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаныбеков Бапа Раевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-начальник Управления электроэнергетики Государственного комитета промышленности, энергетики и недропользования Кыргызской Республики </w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генеральный директор открытого акционерного общества "Кыргызский Энергетический Расчетный Центр"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-заместитель начальника отдела по внешнеэкономической деятельности и системным услугам открытого акционерного общества "Национальная электрическая сеть Кыргызстана"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z35" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абдимомунов Чынгыз Алишерович</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель начальника по оперативной части центральной диспетчерской службы открытого акционерного общества "Национальная электрическая сеть Кыргызстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...58 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абдырасулов Улан Токтобаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-начальник отдела по внешнеэкономической деятельности и системным услугам открытого акционерного общества "Национальная электрическая сеть Кыргызстана"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник центральной диспетчерской службы открытого акционерного общества "Национальная электрическая сеть Кыргызстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...120 lines deleted...]
-начальник сектора покупки электроэнергии отдела внешнеэкономической деятельности и системным услугам открытого акционерного общества "Национальная электрическая сеть Кыргызстана";</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Усенова Назгуль Жоробековна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель Министра энергетики Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еликбаев Талай Маратбекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-начальник сектора экспорта энергии отдела реализации энергии открытого акционерного общества "Электрические станции" </w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела балансов и перетоков электроэнергии открытого акционерного общества "Национальная электрическая сеть Кыргызстана"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-заместитель председателя Государственного комитета промышленности, энергетики и недропользования Кыргызской Республики</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Женишбеков Омурбек Женишбекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления электроэнергетики Министерства энергетики Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...60 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z16" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жаныбаев </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тилебалды Оторбекович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-заведующая административно-управленческим отделом Службы по энергетическому надзору при Министерстве энергетики Кыргызской Республики</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+первый заместитель генерального директора открытого акционерного общества "Кыргызский энергетический расчетный центр"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-генеральный директор открытого акционерного общества "Кыргызский Энергетический Расчетный Центр"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Садыков </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рустам Гусейнович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела договоров и мониторинга открытого акционерного общества "Кыргызский энергетический расчетный центр"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...102 lines deleted...]
-заместитель начальника по оперативной части центральной диспетчерской службы открытого акционерного общества "Национальная электрическая сеть Кыргызстана"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z18" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Эгемберди </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уулу Бектеналы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления электроэнергетики Министерства энергетики Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-начальник центральной диспетчерской службы открытого акционерного общества "Национальная электрическая сеть Кыргызстана"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-заместитель Министра энергетики Кыргызской Республики</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Айметов Рустем Рафаэльевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+начальник департамента взаимодействия с клиентами и рынком публичного акционерного общества "Федеральная сетевая компания Единой энергетической системы" (ПАО "ФСК ЕЭС") </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-начальник отдела балансов и перетоков электроэнергии открытого акционерного общества "Национальная электрическая сеть Кыргызстана"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аксенов Константин Вячеславович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник департамента сопровождения торговли электрической энергией ассоциации "НП Совет рынка"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-начальник Управления электроэнергетики Министерства энергетики Кыргызской Республики</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Афанасьев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дмитрий Александрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель директора по управлению развитием ЕЭС акционерного общества "Системный оператор Единой энергетической системы" (АО "СО ЕЭС")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-От Российской Федерации</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гринкевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Егор Борисович </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель генерального директора по развитию технического и нормативного регулирования акционерного общества "НоваВинд"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заикина</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Айметов Рустем Рафаэльевич </w:t>
-[...71 lines deleted...]
-начальник департамента взаимодействия с клиентами и рынком публичного акционерного общества "Федеральная сетевая компания Единой энергетической системы" (ПАО "ФСК ЕЭС") </w:t>
+Наталия Вячеславовна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель председателя правления, начальник управления мониторинга и контроля некоммерческого партнерства "Совет рынка"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Колотиевский</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виктор Николаевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-начальник департамента сопровождения торговли электрической энергией ассоциации "НП Совет рынка"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+руководитель департамента международной договорной работы блока трейдинга публичного акционерного общества "Интер РАО"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-заместитель директора по управлению развитием ЕЭС акционерного общества "Системный оператор Единой энергетической системы" (АО "СО ЕЭС")</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Андрей Геннадьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель директора Департамента развития электроэнергетики Министерства энергетики Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-заместитель генерального директора по развитию технического и нормативного регулирования акционерного общества "НоваВинд"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Панасюк Иван Анатольевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генеральный директор акционерного общества "РОТЕК"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...120 lines deleted...]
-заместитель председателя правления, начальник управления мониторинга и контроля некоммерческого партнерства "Совет рынка"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конюшенко Петр Петрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель Министра энергетики Российской Федерации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...58 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Панина Александра Геннадьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-руководитель департамента международной договорной работы блока трейдинга публичного акционерного общества "Интер РАО"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+член правления, временно исполняющая обязанности руководителя блока трейдинга публичного акционерного общества "Интер РАО" (ПАО "Интер РАО")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-заместитель руководителя Федеральной антимонопольной службы</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Черноштан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юлия Владимировна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель начальника юридического департамента акционерного общества "Администратор торговой системы оптового рынка электроэнергии" (АО "АТС")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-заместитель директора Департамента развития электроэнергетики Министерства энергетики Российской Федерации</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Багданцева Светлана Анатольевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела тарифного регулирования оптового рынка электроэнергии Управления регулирования электроэнергетики Федеральной антимонопольной службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Васильев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дмитрий Андреевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-генеральный директор акционерного общества "РОТЕК"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления регулирования электроэнергетики Федеральной антимонопольной службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-заместитель Министра энергетики Российской Федерации;</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дрига</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Александр Сергеевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+советник генерального директора акционерного общества "СУЭК"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z49" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Добкин</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алексей Геннадьевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-член правления, временно исполняющая обязанности руководителя блока трейдинга публичного акционерного общества "Интер РАО" (ПАО "Интер РАО")</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+директор Департамента евразийской интеграции Министерства экономического развития Российской Федерации </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...58 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Андрей Геннадьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-заместитель начальника юридического департамента акционерного общества "Администратор торговой системы оптового рынка электроэнергии" (АО "АТС")</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор Департамента развития электроэнергетики Министерства энергетики Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Катаев Андрей Михайлович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-начальник отдела тарифного регулирования оптового рынка электроэнергии Управления регулирования электроэнергетики Федеральной антимонопольной службы</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+член правления, директор по энергетическим рынкам и внешним связям акционерного общества "Системный оператор Единой энергетической системы"; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-начальник Управления регулирования электроэнергетики Федеральной антимонопольной службы</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z15" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Андреева Елена Викторовна</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель генерального директора по реализации услуг и транспорту электроэнергии публичного акционерного общества "Федеральная сетевая компания – Россети"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-советник генерального директора акционерного общества "СУЭК"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Решетников Георгий Олегович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор по внешним коммуникациям публичного акционерного общества "Федеральная сетевая компания – Россети"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...138 lines deleted...]
-директор Департамента евразийской интеграции Министерства экономического развития Российской Федерации </w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Устюгов Дмитрий Владимирович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+директор по правовым вопросам публичного акционерного общества "Федеральная сетевая компания – Россети;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...118 lines deleted...]
-директор Департамента развития электроэнергетики Министерства энергетики Российской Федерации</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Магазинов Геннадий Геннадьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+‒</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель руководителя Федеральной антимонопольной службы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назарова Наталья Васильевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-член правления, директор по энергетическим рынкам и внешним связям акционерного общества "Системный оператор Единой энергетической системы"; </w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель председателя Комитета по энергетике Государственной Думы Федерального Собрания Российской Федерации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...42 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бабошина Алина Олеговна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-заместитель директора Департамента евразийской интеграции Министерства экономического развития Российской Федерации;</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела цифровой трансформации и обеспечения деятельности коллегиальных органов Управления регулирования электроэнергетики Федеральной антимонопольной службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...60 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z28" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белик Анастасия Борисовна</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‒</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-заместитель генерального директора по реализации услуг и транспорту электроэнергии публичного акционерного общества "Федеральная сетевая компания – Россети"</w:t>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела антимонопольного контроля оптового рынка электроэнергии Управления регулирования электроэнергетики Федеральной антимонопольной службы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...685 lines deleted...]
-          </w:p>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Соколова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анна Юрьевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z21" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель директора Департамента евразийской интеграции Министерства экономического развития Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -12801,55 +11033,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>