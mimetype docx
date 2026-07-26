--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7dc417c" w14:textId="7dc417c">
+    <w:p w14:paraId="4d54427" w14:textId="4d54427">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -11033,55 +11033,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11407,31 +11407,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>