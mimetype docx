--- v0 (2025-10-27)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba9ba86" w14:textId="ba9ba86">
+    <w:p w14:paraId="230c810" w14:textId="230c810">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -427,50 +427,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30 календарных дней с даты официального опубликования настоящего Решения, в зависимости от того, какая дата является более поздней.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -481,68 +482,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель Коллегии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1085,417 +1079,383 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Номера одобрения типа транспортного средства, одобрения типа шасси и свидетельства о безопасности конструкции транспортного средства имеют следующую структуру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="691"/>
-[...12 lines deleted...]
-        <w:gridCol w:w="2666"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Секция 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Секция 2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
@@ -1508,116 +1468,102 @@
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1637,108 +1583,94 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
@@ -1785,68 +1717,61 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1863,121 +1788,107 @@
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Секция 5.</w:t>
@@ -2034,137 +1945,116 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2206,108 +2096,94 @@
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
@@ -2386,68 +2262,61 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2496,155 +2365,134 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="692" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Секция 7.</w:t>
@@ -2742,267 +2590,253 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="294" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ХХ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="691" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ХХ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .</w:t>
@@ -3021,113 +2855,113 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ХХХХ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="692" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ХХХХХ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 .</w:t>
@@ -12534,61 +12368,62 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>одобрения типа транспортного средства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12407"/>
+        <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12607,80 +12442,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОДОБРЕНИЕ ТИПА ТРАНСПОРТНОГО СРЕДСТВА (1)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="6826"/>
-              <w:gridCol w:w="5474"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="6826" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-[...5 lines deleted...]
-                  </w:r>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="2235200" cy="2082800"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId4"/>
@@ -12698,69 +12538,69 @@
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>(2)</w:t>
                   </w:r>
-                  <w:r>
-[...17 lines deleted...]
-                  <w:tcW w:w="5474" w:type="dxa"/>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 _____________________</w:t>
@@ -12768,68 +12608,61 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (учетный номер бланка)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № __________________________ (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12957,1083 +12790,993 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 действия аттестата аккредитации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТРАНСПОРТНЫЕ СРЕДСТВА (6)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="11003"/>
-              <w:gridCol w:w="1297"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11003" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 МАРКА</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1297" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11003" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 КОММЕРЧЕСКОЕ НАИМЕНОВАНИЕ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1297" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11003" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ТИП</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1297" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11003" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 БАЗОВОЕ ТРАНСПОРТНОЕ СРЕДСТВО / ШАССИ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1297" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11003" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 МОДИФИКАЦИИ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1297" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11003" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 КАТЕГОРИЯ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1297" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11003" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ЭКОЛОГИЧЕСКИЙ КЛАСС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1297" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11003" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ЗАЯВИТЕЛЬ И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1297" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11003" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ИЗГОТОВИТЕЛЬ И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1297" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11003" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ПРЕДСТАВИТЕЛЬ ИЗГОТОВИТЕЛЯ И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1297" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11003" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 СБОРОЧНЫЙ ЗАВОД И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1297" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11003" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ПОСТАВЩИК СБОРОЧНЫХ КОМПЛЕКТОВ И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1297" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соответствуют требованиям технического регламента Таможенного союза "О безопасности колесных транспортных средств". (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14255,50 +13998,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель (заместитель руководителя)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
@@ -14353,110 +14097,104 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
            управления)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        (дополнительный лист)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14476,9006 +14214,7483 @@
               </w:rPr>
               <w:t>
                                                            Стр. ____</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Одобрение типа транспортного средства № ____________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...307 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                                               ______________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                                               (учетный номер бланка)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении 1 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с даты вступления в силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктов "б"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"д"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 Решения Совета Евразийской экономической комиссии от 13.03.2026 № 37 "О внесении изменений в технический регламент Таможенного союза "О безопасности колесных транспортных средств" (ТР ТС 018/2011).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-      </w:tblPr>
-[...8153 lines deleted...]
-        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приложение № 4                                              Стр. ____</w:t>
+Приложение № 1                                             Стр. ____</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к одобрению типа транспортного средства № __________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОБЩИЕ ХАРАКТЕРИСТИКИ ТРАНСПОРТНОГО СРЕДСТВА</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none"/>
+                <w:left w:val="none"/>
+                <w:bottom w:val="none"/>
+                <w:right w:val="none"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Количество и расположение колес (только для транспортных средств категории L)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Количество осей/колес (только для транспортных средств категории O)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Колесная формула/ведущие колеса (за исключением транспортных средств категории O)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Схема компоновки транспортного средства (за исключением транспортных средств категории O)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Расположение двигателя</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Тип кузова/количество дверей (только для транспортных средств категории M)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Исполнение загрузочного пространства (только для транспортных средств категорий N и O)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Назначение (только для специальных и специализированных транспортных средств)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Количество мест для сидения (только для транспортных средств категорий M и L, для транспортных средств категории M</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:vertAlign w:val="subscript"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> – с распределением по рядам)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Пассажировместимость (только для транспортных средств категорий M</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:vertAlign w:val="subscript"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> и M</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:vertAlign w:val="subscript"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Общий объем багажных отделений (только для транспортных средств категории M</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:vertAlign w:val="subscript"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> класса III)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Кабина (только для транспортных средств категории N)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Рама (только для транспортных средств категории L)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Габаритные размеры, мм</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- длина</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- ширина</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- высота (для контейнеровозов – погрузочная, максимальная допустимая)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+База, мм</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Колея передних/задних колес (за исключением одноколейных транспортных средств категории L), мм</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Масса транспортного средства в снаряженном состоянии, кг</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Технически допустимая максимальная масса транспортного средства, кг</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Технически допустимая максимальная масса, приходящаяся на каждую из осей транспортного средства, начиная с передней оси, кг</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Технически допустимая максимальная масса автопоезда (только для транспортных средств категории N), кг</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Максимальная масса прицепа, кг</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- прицеп без тормозной системы</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- прицеп с тормозной системой</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Технически допустимая максимальная нагрузка на опорно-сцепное устройство, даН</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Описание гибридного транспортного средства: предусмотрена или не предусмотрена подзарядка от внешнего источника;</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+предусмотренные режимы работы (перечислить): только двигатель внутреннего сгорания, только электродвигатель, совмещенный (краткое описание этого режима работы)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Двигатель внутреннего сгорания (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- количество и расположение цилиндров</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- рабочий объем цилиндров, см</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- степень сжатия</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- максимальная мощность, кВт (мин.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>–1</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- максимальный крутящий момент, Н-м (мин.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:vertAlign w:val="superscript"/>
+                    </w:rPr>
+                    <w:t>–1</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Топливо</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Система питания (тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Карбюратор (тип, маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Блок управления (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+ТНВД (тип, маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Форсунки (тип, маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Нагнетатель воздуха (тип, маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Воздушный фильтр (тип, маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Глушители шума впуска (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- 1 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- 2 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- 3 ступень</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Система зажигания (тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Распределитель (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Коммутатор (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Катушка (модуль) зажигания (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Свечи (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Система выпуска и нейтрализации отработавших газов</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Нейтрализаторы (маркировка) - 1 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- 2 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Глушители (маркировка) - 1 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- 2 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- 3 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Фильтр твердых частиц</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Электродвигатель электромобиля (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Рабочее напряжение, В</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Максимальная 30-минутная мощность, кВт</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Устройство накопления энергии</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Батарея (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Электрохимическая пара</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Количество элементов</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Масса, кг</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Рабочее напряжение, В</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Емкость, А-ч</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Место расположения</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Конденсатор (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Энергоемкость, Дж</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Маховик/генератор (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Запас хода, км</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Трансмиссия</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Электромашина (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Рабочее напряжение, В</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Максимальная 30-минутная мощность, кВт</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Сцепление (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Коробка передач (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+число передач и передаточные числа</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Раздаточная коробка (тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+число передач и передаточные числа</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Главная передача (тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- передаточное число</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- передаточное число промежуточной передачи</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Подвеска</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Передняя (описание)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Задняя (описание)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Рулевое управление (описание)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- рулевой механизм (тип)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Тормозные системы</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Рабочая (описание)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Запасная (описание)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Стояночная (описание)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Вспомогательная (износостойкая) (описание)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Шины</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- обозначение размера</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- индекс несущей способности для максимально допустимой нагрузки</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- обозначение категории скорости</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Оборудование транспортного средства</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель органа по сертификации ______________ ___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+                                       (подпись)   (инициалы, фамилия)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+                                                ______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+                                                (учетный номер бланка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приложение № 2                                              Стр. ____</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к одобрению типа транспортного средства № ___________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ОБЩИЙ ВИД ТРАНСПОРТНОГО СРЕДСТВА</w:t>
+Перечень документов, явившихся основанием для оформления</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+ОДОБРЕНИЯ ТИПА ТРАНСПОРТНОГО СРЕДСТВА</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4100"/>
+              <w:gridCol w:w="4100"/>
+              <w:gridCol w:w="4100"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Элементы объектов технического регулирования, в отношении которых установлены требования безопасности</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Наименование и происхождение документа, подтверждающего соответствие</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Номер документа и дата выпуска</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Допускается установка шин, соответствующих критериям размерности, минимально допустимого индекса нагрузки, минимальной скоростной категории и имеющих отличные от указанных подтверждающие соответствие документы, при наличии на шинах маркировки по Правилам ООН № 30 или 54, а также по Правилам ООН № 117 при условии представления в орган по сертификации информации об указанной маркировке.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Руководитель органа по сертификации _____________ ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+                                      (подпись)    (инициалы, фамилия)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+                                                ______________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+                                                (учетный номер бланка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...2 lines deleted...]
-            </w:r>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Приложение № 3                                              Стр. ____</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+к одобрению типа транспортного средства № ___________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+ОПИСАНИЕ МАРКИРОВКИ ТРАНСПОРТНОГО СРЕДСТВА</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+1. Место расположения и форма единого знака обращения на рынке государств – членов Таможенного союза:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+2. Место расположения таблички изготовителя:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+3. Место расположения идентификационного номера:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+4. Структура и содержание идентификационного номера (номеров) транспортных средств:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+3</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+4</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+5</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+6</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+7</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+8</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+9</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+10</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+11</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+12</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+13</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+14</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+15</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+16</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Руководитель органа по сертификации ______________ ___________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+                                      (подпись)    (инициалы, фамилия)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+                                                ______________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+                                                (учетный номер бланка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...2 lines deleted...]
-            </w:r>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Приложение № 4                                              Стр. ____</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+к одобрению типа транспортного средства № ___________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+ОБЩИЙ ВИД ТРАНСПОРТНОГО СРЕДСТВА</w:t>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                                               ______________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23741,61 +21956,62 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>одобрения типа шасси</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12407"/>
+        <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23814,80 +22030,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОДОБРЕНИЕ ТИПА ШАССИ (1)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="6826"/>
-              <w:gridCol w:w="5474"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="6826" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-[...5 lines deleted...]
-                  </w:r>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="2235200" cy="2082800"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId5"/>
@@ -23905,69 +22126,69 @@
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>(2)</w:t>
                   </w:r>
-                  <w:r>
-[...17 lines deleted...]
-                  <w:tcW w:w="5474" w:type="dxa"/>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 _____________________</w:t>
@@ -23975,68 +22196,61 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (учетный номер бланка)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № __________________________ (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24164,1083 +22378,993 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 действия аттестата аккредитации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ШАССИ (6)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="12180"/>
-              <w:gridCol w:w="120"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="12180" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 МАРКА</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="120" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="12180" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 КОММЕРЧЕСКОЕ НАИМЕНОВАНИЕ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="120" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="12180" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 ТИП </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="120" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="12180" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 МОДИФИКАЦИИ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="120" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="12180" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 КАТЕГОРИЯ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="120" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="12180" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ЭКОЛОГИЧЕСКИЙ КЛАСС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="120" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="12180" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 ВАРИАНТ ИЗГОТОВЛЕНИЯ (указать из перечисленных: шасси с кабиной и двигателем, автобусное шасси без кузова для автобусов рамной конструкции, автобусное шасси без кузова для автобусов каркасной конструкции, грузовое шасси без кабины для изготовления транспортных средств со специальной кабиной, грузовое шасси с частично собранной кабиной (без задней стенки), шасси с передней частью кабины для изготовления автомобилей-домов, передняя часть шасси без кабины для изготовления автомобилей-домов, шасси прицепа) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="120" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="12180" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 ЗАЯВИТЕЛЬ И ЕГО АДРЕС </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="120" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="12180" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ИЗГОТОВИТЕЛЬ И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="120" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="12180" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ПРЕДСТАВИТЕЛЬ ИЗГОТОВИТЕЛЯ И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="120" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="12180" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 СБОРОЧНЫЙ ЗАВОД И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="120" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="12180" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ПОСТАВЩИК СБОРОЧНЫХ КОМПЛЕКТОВ И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="120" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соответствуют требованиям технического регламента Таможенного союза "О безопасности колесных транспортных средств" по перечню требований в соответствии с приложением № 2 к настоящему ОДОБРЕНИЮ ТИПА ШАССИ. (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25344,121 +23468,82 @@
               </w:rPr>
               <w:t>
 Приложение № 4. Общий вид шасси на... страницах (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ДОПОЛНИТЕЛЬНАЯ ИНФОРМАЦИЯ (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...69 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель органа по сертификации ______________ ______________ (11)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25536,50 +23621,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Руководитель (заместитель руководителя) </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
@@ -25634,110 +23720,104 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
         управления)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        (дополнительный лист)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25757,471 +23837,257 @@
               </w:rPr>
               <w:t>
                                                             Стр. ____</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Одобрение типа шасси № ____________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...419 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                                                ______________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26252,7574 +24118,6602 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-      </w:tblPr>
-[...7118 lines deleted...]
-        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приложение № 4                                              Стр. ____</w:t>
+Приложение № 1                                              Стр. ____</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к одобрению типа шасси № ____________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ОБЩИЙ ВИД ШАССИ</w:t>
+ОБЩИЕ ХАРАКТЕРИСТИКИ ШАССИ</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:ind w:left="0"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Количество осей/колес (только для транспортных средств категории O)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Колесная формула/ведущие колеса (за исключением транспортных средств категории O)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Схема компоновки транспортного средства (за исключением транспортных средств категории O)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Расположение двигателя</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Тип кузова/количество дверей (только для транспортных средств категорий M и О)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Кабина (только для транспортных средств категории N)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Габаритные размеры, мм</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- длина</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- ширина</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">
+- высота </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+База, мм</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Колея передних/задних колес, мм</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Масса шасси в снаряженном состоянии, кг</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Технически допустимая максимальная масса транспортного средства, кг</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Технически допустимая максимальная масса, приходящаяся на каждую из осей транспортного средства, начиная с передней оси, кг</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Описание гибридного транспортного средства: предусмотрена или не предусмотрена подзарядка от внешнего источника;</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+предусмотренные режимы работы (перечислить): только двигатель внутреннего сгорания, только электродвигатель, совмещенный (краткое описание этого режима работы)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Двигатель внутреннего сгорания (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- количество и расположение цилиндров</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- рабочий объем цилиндров, см3</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- степень сжатия</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- максимальная мощность, кВт (мин.–1)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- максимальный крутящий момент, Н-м (мин.–1)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Топливо</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Система питания (тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Карбюратор (тип, маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Блок управления (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+ТНВД (тип, маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Форсунки (тип, маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Нагнетатель воздуха (тип, маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Воздушный фильтр (тип, маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Глушители шума впуска (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+                       - 1 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+                       - 2 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+                       - 3 ступень</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Система зажигания (тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Распределитель (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Коммутатор (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Катушка (модуль) зажигания (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Свечи (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Система выпуска и нейтрализации отработавших газов</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Нейтрализаторы (маркировка)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+                       - 1 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+                       - 2 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Глушители (маркировка) - 1 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+                       - 2 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+                       - 3 ступень</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Фильтр твердых частиц</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Электродвигатель электромобиля (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Рабочее напряжение, В</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Максимальная 30-минутная мощность, кВт</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Устройство накопления энергии</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Батарея (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Электрохимическая пара</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Количество элементов</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Масса, кг</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Рабочее напряжение, В</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Емкость, А-ч</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Место расположения</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Конденсатор (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Энергоемкость, Дж</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Маховик / генератор (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Запас хода, км</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Трансмиссия</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Электромашина (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Рабочее напряжение, В</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Максимальная 30-минутная мощность, кВт</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Сцепление (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Коробка передач (марка, тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+число передач и передаточные числа</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Раздаточная коробка (тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+число передач и передаточные числа</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Главная передача (тип)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- передаточное число</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- передаточное число промежуточной передачи</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Подвеска</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Передняя (описание)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Задняя (описание)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Рулевое управление (описание)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- рулевой механизм (тип)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Тормозные системы</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Рабочая (описание)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Запасная (описание)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Стояночная (описание)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Вспомогательная (износостойкая)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+(описание)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Шины</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- обозначение размера</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- индекс несущей способности для максимально допустимой нагрузки</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+- обозначение категории скорости</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Оборудование шасси</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Руководитель органа по сертификации ______________ ___________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+                                       (подпись)   (инициалы, фамилия)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+                                                ______________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+                                                (учетный номер бланка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...2 lines deleted...]
-            </w:r>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Приложение № 2                                              Стр. ____</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+к одобрению типа шасси № ____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Перечень документов, явившихся основанием для оформления</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+ОДОБРЕНИЯ ТИПА ШАССИ</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="4100"/>
+              <w:gridCol w:w="4100"/>
+              <w:gridCol w:w="4100"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Элементы объектов технического регулирования, в отношении которых установлены требования безопасности</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Наименование и происхождение документа, подтверждающего соответствие</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Номер документа и дата выпуска</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4100" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Допускается установка шин, соответствующих критериям размерности, минимально допустимого индекса нагрузки, минимальной скоростной категории и имеющих отличные от указанных подтверждающие соответствие документы, при наличии на шинах маркировки по Правилам ООН № 30 или 54, а также по Правилам ООН № 117 при условии представления в орган по сертификации информации об указанной маркировке.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Руководитель органа по сертификации _______________ __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+                                       (подпись)   (инициалы, фамилия)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+                                                ______________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+                                                (учетный номер бланка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...2 lines deleted...]
-            </w:r>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Приложение № 3                                              Стр. ____</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+к одобрению типа шасси № ____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+ОПИСАНИЕ МАРКИРОВКИ ШАССИ</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+1. Место расположения и форма единого знака обращения на рынке государств – членов Таможенного союза:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+2. Место расположения таблички изготовителя:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+3. Место расположения идентификационного номера:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+4. Структура и содержание идентификационного номера (номеров) шасси:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="723"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+              <w:gridCol w:w="724"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+3</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+4</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+5</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+6</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+7</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+8</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+9</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+10</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+11</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+12</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+13</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+14</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+15</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+16</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+17</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="723" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="724" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Руководитель органа по сертификации ______________ ___________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+                                       (подпись)   (инициалы, фамилия)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+                                                ______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+                                                (учетный номер бланка)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приложение № 4                                              Стр. ____</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к одобрению типа шасси № ____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОБЩИЙ ВИД ШАССИ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                                                _____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -34109,61 +31003,62 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>колесных транспортных средств"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12407"/>
+        <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34218,80 +31113,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "О БЕЗОПАСНОСТИ КОЛЕСНЫХ ТРАНСПОРТНЫХ СРЕДСТВ" (1)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="6689"/>
-              <w:gridCol w:w="5611"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="6689" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-[...5 lines deleted...]
-                  </w:r>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="2235200" cy="2082800"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId6"/>
@@ -34309,69 +31209,69 @@
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>(2)</w:t>
                   </w:r>
-                  <w:r>
-[...17 lines deleted...]
-                  <w:tcW w:w="5611" w:type="dxa"/>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ______________________</w:t>
@@ -34379,68 +31279,61 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (учетный номер бланка)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________________________________________(3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -34608,93 +31501,94 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 действия аттестата аккредитации)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="356"/>
-              <w:gridCol w:w="11944"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="356" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 В связи с </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11944" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ______________________________________________________(7)</w:t>
@@ -34776,81 +31670,75 @@
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 _____________________________________________________________________</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
@@ -34869,935 +31757,859 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (вид документа, удостоверяющего соответствие)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________________________________ (9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="11760"/>
-              <w:gridCol w:w="540"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11760" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 МАРКА</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="540" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11760" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 КОММЕРЧЕСКОЕ НАИМЕНОВАНИЕ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="540" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11760" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 ТИП </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="540" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11760" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 ШАССИ </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="540" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11760" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 МОДИФИКАЦИИ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="540" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11760" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 КАТЕГОРИЯ </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="540" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11760" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ЭКОЛОГИЧЕСКИЙ КЛАСС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="540" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11760" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ИЗГОТОВИТЕЛЬ И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="540" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11760" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ПРЕДСТАВИТЕЛЬ ИЗГОТОВИТЕЛЯ И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="540" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11760" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 СБОРОЧНЫЙ ЗАВОД И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="540" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11760" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -35807,110 +32619,96 @@
                     <w:t>
 ПОСТАВЩИК СБОРОЧНЫХ КОМПЛЕКТОВ И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (только при применении процедуры, предусмотренной пунктом 36 технического регламента)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="540" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с "___"______________ г. ОТМЕНЕНО. (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -35988,50 +32786,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Руководитель (заместитель руководителя) </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
@@ -36086,110 +32885,104 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
         управления)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        (дополнительный лист)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36263,373 +33056,208 @@
               </w:rPr>
               <w:t>
 Таможенного союза "О безопасности колесных транспортных средств",</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № _______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...321 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                                              ________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -36850,62 +33478,188 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение № 4 с изменениями, внесенными Решением Коллегии Евразийской экономической комиссии от 10.09.2019 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении 4 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с даты вступления в силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктов "б"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"д"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 Решения Совета Евразийской экономической комиссии от 13.03.2026 № 37 "О внесении изменений в технический регламент Таможенного союза "О безопасности колесных транспортных средств" (ТР ТС 018/2011).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение № 4 с изменениями, внесенными Решением Коллегии Евразийской экономической комиссии от 10.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 153</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -36920,61 +33674,62 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>свидетельства о безопасности конструкции транспортного средства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12407"/>
+        <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37012,85 +33767,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТРАНСПОРТНОГО СРЕДСТВА (1)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="6430"/>
-              <w:gridCol w:w="5870"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="6430" w:type="dxa"/>
-[...22 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="2235200" cy="2082800"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId7"/>
@@ -37108,69 +33868,69 @@
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>(2)</w:t>
                   </w:r>
-                  <w:r>
-[...17 lines deleted...]
-                  <w:tcW w:w="5870" w:type="dxa"/>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -37183,68 +33943,61 @@
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (учетный номер бланка)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № __________________________ (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -37354,1207 +34107,1111 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 действия аттестата аккредитации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТРАНСПОРТНОЕ СРЕДСТВО (5)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="11611"/>
-              <w:gridCol w:w="689"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11611" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 МАРКА </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="689" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11611" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 КОММЕРЧЕСКОЕ НАИМЕНОВАНИЕ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="689" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11611" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ТИП</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="689" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11611" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ШАССИ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="689" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11611" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ИДЕНТИФИКАЦИОННЫЙ НОМЕР (VIN)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="689" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11611" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ГОД ВЫПУСКА</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="689" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11611" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 КАТЕГОРИЯ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="689" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11611" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 ЭКОЛОГИЧЕСКИЙ КЛАСС </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="689" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11611" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 ЗАЯВИТЕЛЬ И ЕГО АДРЕС </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="689" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11611" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ИЗГОТОВИТЕЛЬ И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="689" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11611" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 СБОРОЧНЫЙ ЗАВОД И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="689" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОБЩИЕ ХАРАКТИРИСТИКИ ТРАНСПОРТНОГО СРЕДСТВА (6)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="11847"/>
-              <w:gridCol w:w="453"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 Колесная формула/ведущие колеса </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 Схема компоновки транспортного средства </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -38566,95 +35223,88 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="subscript"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -38666,815 +35316,745 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="subscript"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Исполнение загрузочного пространства (для категории N)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Кабина (для категории N)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Пассажировместимость (для категорий M2, M3)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Общий объем багажных отделений (для категории М3 класса III)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Количество мест для сидения (для категорий М2, М3, L)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Рама (для категории L)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Количество осей/колес (для категории О)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Масса транспортного средства в снаряженном состоянии, кг</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Технически допустимая максимальная масса транспортного средства, кг</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -39520,335 +36100,307 @@
                     <w:t>
 - ширина</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 - высота </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 База, мм</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Колея передних/задних колес, мм</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Описание гибридного транспортного средства</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -39930,895 +36482,818 @@
                     <w:t>
 - максимальная мощность, кВт (мин.–1)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Топливо</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Система питания (тип)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Система зажигания (тип)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Система выпуска и нейтрализации отработавших газов</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 Электродвигатель электромобиля </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Рабочее напряжение, В</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Максимальная 30-минутная мощность, кВт</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Устройство накопления энергии</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Трансмиссия</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 Электромашина (марка, тип) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Рабочее напряжение, В</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -40846,95 +37321,88 @@
                     <w:t>
 Сцепление (марка, тип)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Коробка передач (марка, тип)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -40980,95 +37448,88 @@
                     <w:t xml:space="preserve">
 - задняя </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Рулевое управление (марка, тип)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -41114,270 +37575,242 @@
                     <w:t xml:space="preserve">
 - запасная </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 - стояночная</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 Шины </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11847" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Дополнительное оборудование транспортного средства</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="453" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соответствуют требованиям технического регламента Таможенного союза "О безопасности колесных транспортных средств". (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -41466,50 +37899,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        (дополнительный лист)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -41547,485 +37981,264 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Свидетельство о безопасности </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 конструкции транспортного средства № ____________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...433 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                                                ______________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -42248,50 +38461,166 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в его конструкцию изменениями</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении 5 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с даты вступления в силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктов "б"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"д"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 Решения Совета Евразийской экономической комиссии от 13.03.2026 № 37 "О внесении изменений в технический регламент Таможенного союза "О безопасности колесных транспортных средств" (ТР ТС 018/2011).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ФОРМА БЛАНКА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -42315,61 +38644,62 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12407"/>
+        <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -42424,80 +38754,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТРЕБОВАНИЯМ БЕЗОПАСНОСТИ (1)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="6689"/>
-              <w:gridCol w:w="5611"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="6689" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-[...5 lines deleted...]
-                  </w:r>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="2235200" cy="2082800"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId8"/>
@@ -42515,170 +38850,145 @@
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>(2)</w:t>
                   </w:r>
-                  <w:r>
-[...17 lines deleted...]
-                  <w:tcW w:w="5611" w:type="dxa"/>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ______________________</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (учетный номер бланка)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-[...27 lines deleted...]
-                  </w:r>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № __________________________ (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -42986,1228 +39296,1131 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 изменениями требованиям безопасности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12407" w:type="dxa"/>
+            <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТРАНСПОРТНОЕ СРЕДСТВО (5)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="11947"/>
-              <w:gridCol w:w="353"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ГОСУДАРСТВЕННЫЙ РЕГИСТРАЦИОННЫЙ ЗНАК</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ИДЕНТИФИКАЦИОННЫЙ НОМЕР (VIN)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 МАРКА </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 КОММЕРЧЕСКОЕ НАИМЕНОВАНИЕ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 ТИП </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 ШАССИ </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ИЗГОТОВИТЕЛЬ И ЕГО АДРЕС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 КАТЕГОРИЯ (A, B, C, D, E)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ЭКОЛОГИЧЕСКИЙ КЛАСС</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 ГОД ВЫПУСКА </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 НОМЕР ДВИГАТЕЛЯ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 НОМЕР ШАССИ (РАМЫ)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 НОМЕР КУЗОВА</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ЦВЕТ</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -44217,95 +40430,88 @@
                     <w:t xml:space="preserve">
 ДОКУМЕНТ, ИДЕНТИФИЦИРУЮЩИЙ ТРАНСПОРТНОЕ СРЕДСТВО </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (серия, номер, дата выдачи)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -44315,95 +40521,88 @@
                     <w:t>
 РЕГИСТРАЦИОННЫЙ ДОКУМЕНТ</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (наименование, серия, номер, дата выдачи)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11947" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -44431,332 +40630,305 @@
                     <w:t>
 ТРАНСПОРТНОГО СРЕДСТВА</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (фамилия, имя, отчество или наименование организации, адрес места жительства или юридический адрес)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="353" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОБЩИЕ ХАРАКТИРИСТИКИ ТРАНСПОРТНОГО СРЕДСТВА</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (после внесения изменений в конструкцию) (6)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="11832"/>
-              <w:gridCol w:w="468"/>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 Колесная формула/ведущие колеса </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 Схема компоновки транспортного средства </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -44768,95 +40940,88 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="subscript"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -44868,255 +41033,234 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="subscript"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Исполнение загрузочного пространства (для категории N)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Кабина (для категории N)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -45148,95 +41292,88 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="subscript"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -45248,95 +41385,88 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="subscript"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> класса III)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -45368,415 +41498,380 @@
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:vertAlign w:val="subscript"/>
                     </w:rPr>
                     <w:t>3</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>, L)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Рама (для категории L)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Количество осей/колес (для категории О)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Масса транспортного средства в снаряженном состоянии, кг</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Технически допустимая максимальная масса транспортного средства, кг</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -45822,335 +41917,307 @@
                     <w:t>
 - ширина</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">
 - высота </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 База, мм</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Колея передних/задних колес, мм</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Описание гибридного транспортного средства</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -46250,335 +42317,307 @@
                     <w:t>
 - максимальный крутящий момент, Нм (мин.–1)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Топливо</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Система питания (тип)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Система зажигания (тип)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Система выпуска и нейтрализации отработавших газов</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -46606,95 +42645,88 @@
                     <w:t>
 Сцепление (марка, тип)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Коробка передач (марка, тип)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -46740,95 +42772,88 @@
                     <w:t xml:space="preserve">
 - задняя </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Рулевое управление (марка, тип)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
@@ -46874,301 +42899,274 @@
                     <w:t xml:space="preserve">
 - запасная </w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 - стояночная</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Шины (обозначение)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="11832" w:type="dxa"/>
+                  <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Дополнительное оборудование транспортного средства</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="468" w:type="dxa"/>
-[...33 lines deleted...]
-                  </w:r>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 В соответствии с заключением от " " г. №, выданным </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
@@ -47655,560 +43653,453 @@
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 _____________________________________________________________________</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспортное средство с внесенными в конструкцию изменениями соответствует требованиям технического регламента Таможенного союза "О безопасности колесных транспортных средств". (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ДОПОЛНИТЕЛЬНАЯ ИНФОРМАЦИЯ (11)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...83 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                           Дата оформления "____" ______________г. (12)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1747"/>
-[...2 lines deleted...]
-              <w:gridCol w:w="5971"/>
+              <w:gridCol w:w="3075"/>
+              <w:gridCol w:w="3075"/>
+              <w:gridCol w:w="3075"/>
+              <w:gridCol w:w="3075"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1747" w:type="dxa"/>
+                  <w:tcW w:w="3075" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Руководитель территориального подразделения органа государственного управления в сфере безопасности дорожного движения</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4491" w:type="dxa"/>
+                  <w:tcW w:w="3075" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-[...44 lines deleted...]
-                  </w:r>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ______________</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
    (подпись)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="91" w:type="dxa"/>
+                  <w:tcW w:w="3075" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-[...21 lines deleted...]
-                  <w:tcW w:w="5971" w:type="dxa"/>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3075" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-[...44 lines deleted...]
-                  </w:r>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 _______________ (13)</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 (инициалы, фамилия)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        (дополнительный лист)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -48264,485 +44155,264 @@
               </w:rPr>
               <w:t xml:space="preserve">
 средства с внесенными в его конструкцию </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 изменениями требованиям безопасности № ____________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...433 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                                                 _____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -48809,55 +44479,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>