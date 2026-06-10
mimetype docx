--- v0 (2026-01-15)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a208a73" w14:textId="a208a73">
+    <w:p w14:paraId="cd34e13" w14:textId="cd34e13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -134,107 +134,119 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 13.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. По тексту слова "изменений и (или) дополнений в сведения, указанные" заменены словами "изменений (дополнений) в сведения, заявленные" в соответствии с решением Коллегии Евразийской экономической комиссии от 13.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание РЦПИ!</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение вступает в силу с 1 июля 2014 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
@@ -937,233 +949,220 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее Решение вступает в силу с 1 июля 2014 г.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель Коллегии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Евразийской экономической</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 комиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В. Христенко</w:t>
@@ -1360,128 +1359,140 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 13.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. По тексту:</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       слова "изменение и (или) дополнение" в соответствующих числе и падеже заменены словами "изменение (дополнение)" в соответствующих числе и падеже, слова "сведения, указанные" в соответствующем падеже заменены словами "сведения, заявленные" в соответствующем падеже (за исключением абзаца первого пункта 24), слова "электронная копия" в соответствующем падеже заменены словами "электронный вид" в соответствующем падеже в соответствии с решением Коллегии Евразийской экономической комиссии от 13.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования);</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       слова "при корректировке" заменены словами "в случае внесения изменений (дополнений) в сведения о" в соответствии с решением Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z19" w:id="8"/>
     <w:p>
@@ -2037,70 +2048,154 @@
         </w:rPr>
         <w:t xml:space="preserve">
       б) разрешения таможенного органа по обращению в случае, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 114 Кодекса, при необходимости заявления сведений в ДТ или уточнения сведений, заявленных в ДТ, которые по своему характеру могут быть неизвестны декларанту на момент подачи ДТ при предварительном таможенном декларировании.     </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 6 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Для внесения изменений (дополнений) в сведения, заявленные в ДТ, до выпуска товаров декларант представляет в таможенный орган, зарегистрировавший ДТ, обращение, которым является надлежащим образом заполненная КДТ.         </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К КДТ прилагаются документы, подтверждающие изменения (дополнения), вносимые в сведения, заявленные в ДТ, а в случае внесения изменений (дополнений) в сведения о таможенной стоимости товаров - также декларация таможенной стоимости (далее - ДТС). Если ДТ подана в виде электронного документа, КДТ и документы, подтверждающие изменения (дополнения), вносимые в сведения, заявленные в ДТ, могут представляться в электронной форме, в том числе в виде электронных документов, в порядке, установленном законодательством государств-членов. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2131,109 +2226,298 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Документы, подтверждающие изменения (дополнения), вносимые в сведения, заявленные в ДТ, могут не представляться таможенному органу, если сведения о таких документах и (или) сведения из них могут быть получены в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 80 Кодекса.     </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 7 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.Таможенные операции, связанные с подачей, регистрацией, отказом в регистрации КДТ, принятием решения о внесении изменений (дополнений) в сведения, заявленные в ДТ, и отказом во внесении изменений (дополнений) в сведения, заявленные в ДТ, фиксируются в журнале регистрации КДТ в письменном и (или) электронном виде с использованием информационной системы таможенного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z126" w:id="17"/>
+    <w:bookmarkStart w:name="z126" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При подаче КДТ в виде электронного документа таможенный орган формирует сведения о дате и времени подачи КДТ и направляет их декларанту в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче КДТ в виде документа на бумажном носителе таможенный орган проставляет в графе "А" КДТ под регистрационным номером отметку с указанием даты и времени подачи КДТ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 9 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При соблюдении положений пунктов 3-6 настоящего Порядка таможенный орган в срок, не превышающий сроки выпуска товаров, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2248,51 +2532,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, регистрирует КДТ в журнале регистрации КДТ в письменном и (или) электронном виде с использованием информационной системы таможенного органа путем присвоения такой КДТ регистрационного номера, формируемого в порядке, определенном подпунктом 11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядка заполнения корректировки декларации на товары, утвержденного Решением Коллегии Евразийской экономической комиссии от 10 декабря 2013 г. № 289.    </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче КДТ в виде электронного документа таможенный орган направляет декларанту в электронной форме сведения о дате и времени регистрации такой КДТ, ее регистрационном номере.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2347,51 +2630,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="19"/>
+    <w:bookmarkStart w:name="z128" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. При несоблюдении положений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2426,51 +2709,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Порядка таможенный орган в срок, не превышающий сроки выпуска товаров, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, отказывает во внесении изменений (дополнений) в сведения, заявленные в ДТ, путем оформления отказа в регистрации КДТ с указанием причин, даты и времени отказа.    </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче КДТ в виде электронного документа таможенный орган направляет декларанту в электронной форме сведения, указанные в абзаце первом настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2589,138 +2872,138 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На экземпляре (экземплярах) КДТ, который остается в      таможенном органе, а также на втором экземпляре отказа в регистрации КДТ (если отказ оформлялся на отдельном листе формата А4) лицо, получившее экземпляр (экземпляры) КДТ,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проставляет дату в формате дд.мм.гггг (день, месяц, календарный год) и время в формате hh:mm (часы и минуты) его получения и заверяет эту запись своей подписью с указанием фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> III. Случаи внесения изменений и (или) дополнений в сведения,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>указанные в декларации на товары, после выпуска товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. После выпуска товаров изменение (дополнение) сведений, заявленных в ДТ, производится в следующих случаях: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а) случаи, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3148,127 +3431,195 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается дополнить подпунктом п) в соответствии с решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции решения Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="22"/>
+    <w:bookmarkStart w:name="z137" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. Изменение (дополнение) сведений, заявленных в ДТ, после выпуска товаров с разрешения таможенного органа производится на основании обращения декларанта и документов, указанных в абзаце первом пункта 12 настоящего Порядка, или документов, указанных в абзаце втором пункта 12 настоящего Порядка, в соответствии с разделом IV настоящего Порядка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изменение (дополнение) сведений, заявленных в ДТ, после выпуска товаров по решению таможенного органа производится на основании решения таможенного органа о внесении изменений (дополнений) в сведения, заявленные в ДТ, после выпуска товаров (далее – решение) в соответствии с разделом V настоящего Порядка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3325,126 +3676,220 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> IV. Порядок совершения таможенных операций, связанных с изменением (дополнением) сведений, заявленных в декларации на товары, после выпуска товаров с разрешения таможенного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Заголовок раздела IV в редакции решения Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Заголовок раздела IV в редакции решения Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8</w:t>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 11 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Для внесения изменений (дополнений) в сведения, заявленные в ДТ, после выпуска товаров декларантом представляются обращение, надлежащим образом заполненная КДТ, ее электронный вид, документы, подтверждающие изменения (дополнения), вносимые в сведения, заявленные в ДТ, в случае внесения изменений (дополнений) в сведения о таможенной стоимости товаров – ДТС, а в случае необходимости уплаты таможенных, иных платежей – также документы и (или) сведения, подтверждающие их уплату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обращение не представляется в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3538,71 +3983,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 13 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Обращение составляется в произвольной письменной форме, если иное не установлено настоящим Порядком. В обращении указываются регистрационный номер ДТ, перечень вносимых в нее изменений и (или) дополнений и обоснование необходимости внесения таких изменений и (или) дополнений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если обращение содержит сведения, необходимые в соответствии с законодательством государства-члена для возврата (зачета) излишне уплаченных и (или) излишне взысканных таможенных, иных платежей, оно рассматривается в качестве заявления на возврат (зачет), если в соответствии с законодательством государства-члена возврат (зачет) излишне уплаченных и (или) излишне взысканных таможенных, иных платежей производится по заявлению плательщика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3639,70 +4160,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае необходимости внесения изменений и (или) дополнений исключительно в записи (отметки) в графах ДТ, заполняемых должностным лицом, представление КДТ и ее электронной копии не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3720,91 +4241,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 15 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае внесения изменений (дополнений) в сведения, заявленные в ДТ в виде электронного документа, обращение, КДТ, а также ДТС в случае внесения изменений (дополнений) в сведения о таможенной стоимости товаров, документы, подтверждающие вносимые изменения и (или) дополнения, в том числе документы, подтверждающие уплату таможенных, иных платежей, могут быть представлены декларантом в виде электронных документов с использованием информационных систем в порядке, установленном законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При подаче в таможенный орган после выпуска товаров обращения и документов, предусмотренных абзацем первым пункта 12 настоящего Порядка, либо документов, предусмотренных абзацем вторым пункта 12 настоящего Порядка, таможенный орган регистрирует их с указанием даты подачи, в том числе с использованием информационных систем таможенного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение таможенным органом обращения и документов, предусмотренных абзацем первым пункта 12 настоящего Порядка, производится в соответствии с законодательством государства-члена в установленный законодательством этого государства-члена срок, который не может превышать 30 календарных дней со дня регистрации обращения в таможенном органе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3955,51 +4552,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Таможенный орган, рассматривающий обращение и документы, представленные в соответствии с абзацем первым пункта 12 настоящего Порядка, либо документы, представленные в соответствии с абзацем вторым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4014,51 +4611,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Порядка, проводит таможенный контроль в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если в ходе проверки документов, представленных в виде электронных документов, выявлена необходимость представления на бумажных носителях документов, подтверждающих изменения и (или) дополнения, вносимые в сведения, заявленные в ДТ, декларанту направляется требование о представлении таких документов с использованием информационных систем таможенного органа в порядке, установленном законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4094,71 +4691,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 18 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Таможенный орган отказывает во внесении изменений (дополнений) в сведения, заявленные в ДТ, в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а) обращение и документы, указанные в абзаце первом пункта 12 настоящего Порядка, или документы, представленные в соответствии с абзацем вторым </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4408,91 +5081,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 19 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В иных случаях таможенный орган разрешает внесение изменений (дополнений) в сведения, заявленные в ДТ, и в пределах сроков, установленных абзацами вторым – четвертым пункта 16 настоящего Порядка, регистрирует КДТ путем присвоения ей регистрационного номера, формируемого в порядке, определенном подпунктом 11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядка заполнения корректировки декларации на товары, утвержденного Решением Коллегии Евразийской экономической комиссии от 10 декабря 2013 г. № 289. При этом должностное лицо производит соответствующие записи (проставляет отметки) в ДТ и КДТ, а в случае внесения изменений (дополнений) в сведения о таможенной стоимости товаров – также в ДТС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4510,203 +5259,373 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 20 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В случае необходимости внесения изменений и (или) дополнений исключительно в записи (отметки) в графах ДТ, заполняемых должностным лицом, изменения и (или) дополнения вносятся в сведения, заявленные в ДТ, должностным лицом от руки и заверяются подписью и оттиском личной номерной печати (при ее наличии) с проставлением даты внесения изменений и (или) дополнений. При этом должностным лицом вносятся соответствующие изменения и (или) дополнения в электронную копию ДТ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заверенная таможенным органом копия ДТ с внесенными должностным лицом изменениями и (или) дополнениями в срок, не превышающий 3 рабочих дней со дня внесения изменений и (или) дополнений, вручается декларанту под роспись либо направляется заказным почтовым отправлением с уведомлением о вручении.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внесение изменений и (или) дополнений в записи (отметки) в заполняемых должностным лицом графах ДТ в виде электронного документа осуществляется должностным лицом с использованием информационных систем таможенного органа. ДТ в виде электронного документа с внесенными изменениями и (или) дополнениями либо информация о таких изменениях и (или) дополнениях направляется декларанту с использованием информационных систем таможенного органа в порядке, установленном законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> V. Порядок совершения таможенных операций, связанных с изменением (дополнением) сведений, заявленных в декларации на товары, после выпуска товаров по решению таможенного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Заголовок раздела V в редакции решения Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Заголовок раздела V в редакции решения Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8</w:t>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 21 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Внесение изменений (дополнений) в сведения, заявленные в ДТ, после выпуска товаров по инициативе таможенного органа осуществляется на основании решения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4724,71 +5643,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции решения Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Решение вручается декларанту под роспись либо направляется заказным почтовым отправлением с уведомлением о вручении в срок, не превышающий 5 рабочих дней со дня его принятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4807,70 +5802,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.04.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В качестве решения может рассматриваться иное решение таможенного органа, принятое по результатам таможенного контроля, если такое решение содержит требование о внесении изменений (дополнений) в сведения, заявленные в ДТ, сведения о регистрационном номере ДТ, перечень изменений и (или) дополнений, вносимых в сведения, заявленные в ДТ, основания внесения изменений (дополнений) в сведения, заявленные в ДТ, срок представления в таможенный орган КДТ (для Республики Беларусь), а в случае внесения изменений (дополнений) в сведения о таможенной стоимости товаров – также ДТС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4889,70 +5884,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.04.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В Республике Армения, Республике Казахстан, Кыргызской Республике и Российской Федерации КДТ и ее электронный вид, а в случае внесения изменений (дополнений) в сведения о таможенной стоимости – также ДТС и ее электронный вид заполняются должностным лицом и направляются одновременно с решением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В Республике Беларусь декларант, исходя из сведений, указанных таможенным органом в решении, в срок, не превышающий 10 рабочих дней со дня получения декларантом решения, представляет в таможенный орган, в котором зарегистрирована ДТ, сведения в которой изменяются (дополняются), КДТ и ее электронную копию, а в случае внесения изменений (дополнений) в сведения о таможенной стоимости товаров – также ДТС и ее электронную копию, а в случае уплаты таможенных, иных платежей – также документы и (или) сведения, подтверждающие их уплату.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5104,71 +6099,71 @@
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      В пункт 25 предусмотрены изменения решением Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
+        <w:t xml:space="preserve">      В пункт 25 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8</w:t>
+        <w:t>№ 55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу с 01.04.2021).</w:t>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5277,90 +6272,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.04.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="38"/>
+    <w:bookmarkStart w:name="z138" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. В случае внесения изменений (дополнений) в сведения, заявленные в ДТ в виде электронного документа, таможенный орган направляет декларанту КДТ, а в случае внесения изменений (дополнений) в сведения о таможенной стоимости товаров – также ДТС в виде электронных документов с использованием информационных систем таможенного органа в порядке, установленном законодательством государств-членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5399,186 +6394,280 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.04.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Внесение изменений и (или) дополнений исключительно в записи (отметки) в графах ДТ, заполняемых должностным лицом, осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Порядка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z129" w:id="40"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z129" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> VI. Внесение изменений (дополнений) в сведения, заявленные в декларации на товары, до выпуска товаров по требованию таможенного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Порядок дополнен разделом VI в соответствии с решением Коллегии Евразийской экономической комиссии от 13.12.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. Порядок дополнен разделом VI в соответствии с решением Коллегии Евразийской экономической комиссии от 13.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 173</w:t>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="41"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 27 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. При выявлении по результатам таможенного контроля необходимости внесения изменений (дополнений) в сведения, заявленные в ДТ, в случае, предусмотренном пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, таможенный орган направляет (вручает) декларанту требование о внесении изменений (дополнений) в сведения, заявленные в ДТ, до выпуска товаров (далее - требование) в виде электронного документа или документа на бумажном носителе (в зависимости от формы подачи ДТ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При необходимости внесения изменений в классификационный код товара одновременно с требованием направляется решение о классификации товара, принятое в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5611,107 +6700,202 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Требование в виде документа на бумажном носителе оформляется в 2 экземплярах по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению № 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на отдельном листе формата А4. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="42"/>
+    <w:bookmarkStart w:name="z131" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Требование в виде документа на бумажном носителе вручается декларанту под роспись либо направляется ему на адрес электронной почты, указанный в графе 54 ДТ. Лицо, получившее требование под роспись, проставляет дату в формате дд.мм.гггг (день, месяц, календарный год) и время в формате hh:mm (часы и минуты) его получения и заверяет эту запись своей подписью с указанием фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требование в виде электронного документа направляется декларанту таможенным органом с использованием информационной системы таможенного органа либо направляется ему на адрес электронной почты, указанный в графе 54 ДТ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о дате и времени получения декларантом требования в виде электронного документа фиксируются информационной системой декларанта и направляются в электронной форме в таможенный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 29 предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29.Декларант обязан в срок, установленный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5726,51 +6910,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 119 Кодекса (а в случае продления срока выпуска - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 119 Кодекса), представить в таможенный орган надлежащим образом заполненную КДТ, в случае внесения изменений (дополнений) в сведения о таможенной стоимости товаров - также ДТС, а в случае уплаты таможенных, иных платежей - также документы и (или) сведения, подтверждающие их уплату, если их представление предусмотрено законодательством государства-члена.   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДТС представляется в виде электронного документа или документа на бумажном носителе (в зависимости от формы подачи ДТ).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5799,90 +6982,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В КДТ декларантом могут быть заявлены иные измененные (дополненные) сведения, если они связаны со сведениями, подлежащими изменению (дополнению) в соответствии с требованием таможенного органа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае если измененные (дополненные) сведения не связаны со сведениями, подлежащими изменению (дополнению) в соответствии с требованием таможенного органа, они представляются декларантом отдельными КДТ.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="44"/>
+    <w:bookmarkStart w:name="z133" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30 В случае если декларант не может в срок, установленный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 119 Кодекса, представить в таможенный орган КДТ, он обязан уведомить об этом таможенный орган не позднее 1 часа до истечения этого срока в соответствии со статьей 362 Кодекса.   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уведомление таможенного органа не требуется, если требование направлено декларанту в электронной форме с использованием информационной системы таможенного органа в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5995,51 +7178,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 119 Кодекса продлевает срок выпуска товаров и информирует об этом декларанта в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 119 Кодекса. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="45"/>
+    <w:bookmarkStart w:name="z134" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. В случае если КДТ, а в случае внесения изменений (дополнений) в сведения о таможенной стоимости товаров - также ДТС, заполнены надлежащим образом, таможенный орган в срок, установленный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6054,51 +7237,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 119 Кодекса (а в случае продления срока выпуска - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 119 Кодекса), регистрирует КДТ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При подаче КДТ в виде электронного документа таможенный орган направляет декларанту в электронной форме сведения о дате и времени регистрации такой КДТ, ее регистрационном номере. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6477,92 +7660,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в декларации на товары </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(форма)   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="46"/>
+    <w:bookmarkStart w:name="z139" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ   </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">таможенного органа о внесении изменений (дополнений) в сведения, заявленные в декларации на товары, после выпуска товаров    </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">от "___" ____________ 20___ г.     </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции Решения Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6570,185 +7753,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.04.2021).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2181"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9455"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2181" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Код  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">таможенного органа  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="664" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9455" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Декларант  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(наименование или Ф. И. О.)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6891,1262 +8076,1138 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2672"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2535"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Регистрационный номер декларации на товары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1457" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порядковый номер товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер графы/подраздела графы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ранее указанные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Измененные (дополненные) сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1457" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2672" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1457" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1911" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1458" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1242"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6180"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3157" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер метода определения таможенной стоимости товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Таможенная стоимость товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник информации (с указанием реквизитов (при наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3157" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3157" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6180" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      В срок не позднее _______________________________________________________________  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8236,50 +9297,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8288,53 +9350,57 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Личная номерная печать  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при наличии)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -8349,63 +9415,64 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4513"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3044"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4513" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8435,51 +9502,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Ф.И.О. должностного лица таможенного органа) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6248" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8509,95 +9576,88 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3044" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4513" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8607,51 +9667,51 @@
               <w:t>
 ________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (Ф.И.О. представителя декларанта (таможенного представителя))  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6248" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8661,51 +9721,51 @@
               <w:t xml:space="preserve">
 _____________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3044" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8780,51 +9840,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (почтовый адрес направления решения (указывается при направлении решения по почте)   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4513" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8834,51 +9894,51 @@
               <w:t xml:space="preserve">
 _________________________________  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (дата направления решения по почте)   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6248" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8888,109 +9948,106 @@
               <w:t xml:space="preserve">
 ______________________________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (Ф.И.О. и подпись должностного лица таможенного органа, направившего решение по почте)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3044" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________    </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Не применяется в Республике Беларусь.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9128,80 +10185,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">заявленные в декларации на  товары </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="47"/>
+    <w:bookmarkStart w:name="z136" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ТРЕБОВАНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о внесении изменений (дополнений) в сведения, заявленные в декларации на товары, до выпуска товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Порядок дополнен приложением № 2 в соответствии с решением Коллегии Евразийской экономической комиссии от 13.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9259,138 +10316,132 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2658"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9058"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2658" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Код таможенного органа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9058" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9399,66 +10450,74 @@
               </w:rPr>
               <w:t>
 Декларант (наименование или Ф. И. О.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с пунктом 2 статьи 112 Таможенного кодекса Евразийского экономического союза уведомляем, что в ходе проведения таможенного контроля в отношении товаров и сведений, заявленных в декларации на товары с регистрационным № _______________________, выявлено следующее: ___________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9489,634 +10548,579 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4523"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2678"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4523" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порядковый номер товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер графы/ подраздела графы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявленные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Измененные (дополненные) сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4523" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4523" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2447" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2678" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________             _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -10312,135 +11316,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________  __________________  __________________                                               </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7698"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2901"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7698" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Ф. И. О. должностного лица таможенного органа, направившего требование по электронной почте)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2901" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10554,80 +11559,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 декабря 2013 г. № 289</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="48"/>
+    <w:bookmarkStart w:name="z15" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ф О Р М А</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">корректировки декларации на товары  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9258300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -10874,844 +11879,860 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 10 декабря 2013 г. № 289 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Порядок заполнения корректировки декларации на товары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок в редакции решения Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В Инструкции по тексту слова "государство – член Таможенного союза" в соответствующих числе и падеже заменены словами "государство – член Евразийского экономического союза" в соответствующих числе и падеже в соответствии с решением Коллегии Евразийской экономической комиссии от 27.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок вступления в силу см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. По тексту слова:</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "изменение и (или) дополнение" в соответствующих числе и падеже заменены словами "изменение (дополнение)" в соответствующих числе и падеже, слова "сведения, указанные" в соответствующем падеже заменены словами "сведения, заявленные" в соответствующем падеже, слова "изменяются и (или) дополняются" заменены словами "изменяются (дополняются)", слова "не изменяются и (или) не дополняются" заменены словами "не изменяются (не дополняются) в соответствии с решением Коллегии Евразийской экономической комиссии от 13.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования);</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       слова "Инструкцией по заполнению ДТ" заменены словами "Порядком заполнения ДТ" в соответствии с решением Коллегии Евразийской экономической комиссии от 21.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 83</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.02.2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Порядок определяет правила заполнения корректировки декларации на товары (далее – КДТ), используемой при внесении изменений (дополнений) в сведения, заявленные в декларации на товары (далее – ДТ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными решениями Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. КДТ состоит из основного листа и добавочных листов (далее соответственно – КДТ1, КДТ2) формата А4 и является неотъемлемой частью ДТ, в которую вносятся соответствующие изменения и (или) дополнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внесение изменений и (или) дополнений в сведения об одном товаре осуществляется с использованием КДТ1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внесение изменений и (или) дополнений в сведения о двух и более товарах, заявленных в одной ДТ, осуществляется с использованием КДТ1 и необходимого количества КДТ2. В каждую КДТ2 могут вноситься изменения и (или) дополнения в сведения не более чем о трех товарах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. КДТ не должна содержать подчисток, помарок и исправлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Количество заполняемых экземпляров КДТ и порядок их распределения соответствуют количеству экземпляров и порядку распределения ДТ, установленным Порядком заполнения декларации на товары, утвержденным Решением Комиссии Таможенного союза от 20 мая 2010 г. № 257 (далее – Порядком заполнения ДТ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 21.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с 01.02.2020).</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. КДТ заполняется в отношении заявленных в ДТ товаров, сведения о которых изменяются (дополняются).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В Республике Беларусь в обязательном порядке заполняются следующие графы КДТ: 1 – 9, 11 – 15, 15 (а, b) – 17, 17 (а, b) – 30, 45а, 54 (за исключением случая заполнения КДТ должностным лицом таможенного органа), а также графы "А", "С" и "D".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если изменяются (дополняются) сведения о товарах, то в отношении этих товаров дополнительно заполняются следующие графы КДТ: 31 – 45, 46 – 47, а также графа "В" (если внесение изменений (дополнений) в сведения, заявленные в ДТ, влияет на размер подлежащих уплате таможенных платежей, специальных, антидемпинговых, компенсационных пошлин и иных платежей, взимание которых возложено на таможенные органы (далее – таможенные, иные платежи), либо касается документов, подтверждающих уплату таможенных, иных платежей).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если сведения в какой-либо графе ДТ не изменяются (не дополняются), в КДТ переносятся сведения, заявленные в соответствующей графе ДТ. В случае если сведения о товарах не изменяются (не дополняются), то в графе 5 КДТ указывается цифра "0".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными решениями Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 13.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В Республике Казахстан, Кыргызской Республике и в Республике Армения, Российской Федерации в обязательном порядке заполняются следующие графы КДТ: 1, 3, 5, 7, 14, 45а, 54 (за исключением случая заполнения КДТ должностным лицом таможенного органа), "А" и "D", а также графы КДТ, соответствующие графам ДТ, в которые вносятся изменения и (или) дополнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными решениями Коллегии Евразийской экономической комиссии от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок вступления в силу см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 06.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Графы КДТ заполняются в соответствии с порядком заполнения граф ДТ, установленным Порядком заполнения ДТ, за исключением отдельных граф КДТ, особенности заполнения которых установлены настоящим Порядком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным решением Коллегии Евразийской экономической комиссии от 22.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
-[...499 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При внесении изменений (дополнений) в сведения, заявленные в графах ДТ, в соответствующую графу КДТ переносятся все сведения из графы ДТ с учетом вносимых изменений и (или) дополнений, за исключением случая, если в соответствии с настоящим Порядком предусмотрен иной порядок заполнения отдельных граф КДТ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11857,132 +12878,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) графа 3. "Формы"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10494"/>
-        <w:gridCol w:w="1806"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10494" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 Формы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В первом подразделе графы указывается порядковый номер листа КДТ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12084,961 +13099,917 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) графа 12. "Общая таможенная стоимость"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-      </w:tblPr>
-[...268 lines deleted...]
-        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32 Товар №</w:t>
+12 Общая таможенная стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В первом подразделе графы цифровыми символами указывается порядковый номер товара, сведения о котором указаны в графе 31 КТД.</w:t>
-[...91 lines deleted...]
-      4) графа 44. "Дополнительная информация/Представленные документы"</w:t>
+      В первом подразделе графы указывается цифровыми символами в валюте государства–члена Евразийского экономического союза, в таможенный орган которого подается КДТ, общая таможенная стоимость товаров как сумма величин, указанных в первом подразделе графы 45 КДТ1 и КДТ2, и величин, указанных в графе 45 основного и добавочных листов ДТ, по товарам, таможенная стоимость которых не изменялась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Во втором подразделе графы проставляется значение таможенной стоимости товаров, указанное:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 12 ДТ, если внесение изменений и (или) дополнений в сведения о таможенной стоимости товаров производится впервые;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в первом подразделе графы 12 предыдущей КДТ, если внесение изменений и (или) дополнений в сведения о таможенной стоимости товаров производилось ранее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если сведения о таможенной стоимости не изменяются (не дополняются), второй подраздел графы 12 КДТ не заполняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В Республике Казахстан второй подраздел данной графы не заполняется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) графа 32. "Товар"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-      </w:tblPr>
-[...133 lines deleted...]
-        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 Таможенная стоимость</w:t>
+32 Товар №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В первом подразделе графы указывается цифровыми символами величина таможенной стоимости товара, определяемая в соответствии с международными договорами и актами, составляющими право Евразийского экономического союза (с учетом вносимых изменений (дополнений) в сведения, заявленные в ДТ), в валюте государства–члена Евразийского экономического союза, в таможенный орган которого подается КДТ.</w:t>
-[...89 lines deleted...]
-      6) графа 45а. "Код изменений"</w:t>
+      В первом подразделе графы цифровыми символами указывается порядковый номер товара, сведения о котором указаны в графе 31 КТД.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Во втором подразделе графы цифровыми символами проставляется указанный в графе 32 ДТ порядковый номер товара, в сведения о котором вносятся изменения и (или) дополнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) графа 33. "Код товара"  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе без пробелов указывается 10-значный код товара в соответствии с единой Товарной номенклатурой внешнеэкономической деятельности Евразийского экономического союза (далее – ТН ВЭД ЕАЭС), а в случаях, предусмотренных Таможенным кодексом Евразийского экономического союза, когда для целей исчисления таможенных, иных платежей допускается определение кода товара в соответствии с ТН ВЭД ЕАЭС на уровне не менее первых 4 знаков, – определенный таможенным органом код товара в соответствии с ТН ВЭД ЕАЭС на уровне не менее первых 4 знаков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) графа 44. "Дополнительная информация/Представленные документы"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44 Дополнительная информация/ Представленные документы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графу переносятся сведения, заявленные в графе 44 ДТ, с учетом вносимых изменений и (или) дополнений, а также указываются сведения о документах, подтверждающих вносимые изменения и (или) дополнения, в соответствии с порядком заполнения графы 44 ДТ, установленным Порядком заполнения ДТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) графа 45. "Таможенная стоимость"</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 Таможенная стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В первом подразделе графы указывается цифровыми символами величина таможенной стоимости товара, определяемая в соответствии с международными договорами и актами, составляющими право Евразийского экономического союза (с учетом вносимых изменений (дополнений) в сведения, заявленные в ДТ), в валюте государства–члена Евразийского экономического союза, в таможенный орган которого подается КДТ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Во втором подразделе графы указывается цифровыми символами величина таможенной стоимости товара в валюте государства – члена Евразийского экономического союза, в таможенный орган которого подается КДТ, указанная:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 45 ДТ, если внесение изменений и (или) дополнений в сведения о таможенной стоимости товара производится впервые;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в первом подразделе графы 45 предыдущей КДТ, если внесение изменений и (или) дополнений в сведения о таможенной стоимости товара производилось ранее;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В Республике Казахстан второй подраздел данной графы не заполняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) графа 45а. "Код изменений"</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14276,50 +15247,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) графа 46. "Статистическая стоимость"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14344,68 +15316,61 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Графа заполняется при изменении и (или) дополнении сведений, указанных в графе 46 ДТ, о статистической стоимости товаров, в том числе в связи с внесением изменений (дополнений) в сведения, заявленные в графах ДТ, которые использовались для расчета статистической стоимости товаров;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -14415,247 +15380,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) графа 47. "Исчисление платежей"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5629"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1186"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5629" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47 Исчисление платежей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основа начисления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ставка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14665,241 +15631,206 @@
               <w:t>
 СП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -15038,558 +15969,517 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) графа "В". "Подробности подсчета"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1347"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1348"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В ПОДРОБНОСТИ ПОДСЧЕТА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предыдущая сумма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4721" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер и дата платежного поручения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4721" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15978,77 +16868,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комиссии Таможенного союза от 20 сентября 2010 г. № 378;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 10) предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) графа 54. "Место и дата"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16073,68 +17050,61 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе с новой строки указываются сведения о лице, заполнившем КДТ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -16345,83 +17315,170 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче КДТ в письменной форме в графе 54 КДТ1 и после всех граф КДТ2 лицо, заполнившее КДТ, проставляет свою подпись, дату заполнения КДТ и удостоверяет сведения, заявленные в КДТ, оттиском печати декларанта или таможенного представителя, если в соответствии с законодательством государств-членов Евразийского экономического союза декларант или таможенный представитель должны иметь печать.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче КДТ в виде электронного документа удостоверение сведений, указанных в КДТ, осуществляется в порядке, установленном законодательством государств–членов Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 11) предусматривается изменение решением Коллегии Евразийской экономической комиссии от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) графа "А"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16930,478 +17987,478 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>экономической комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 декабря 2013 г. № 289</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗМЕНЕНИЯ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>вносимые в Решения Комиссии Таможенного союза</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инструкции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке заполнения декларации на товары, утвержденной Решением Комиссии Таможенного союза от 20 мая 2010 г. № 257:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце тридцатом (после таблицы) последнее предложение исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце тридцать четвертом (после таблицы) последнее предложение исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце тридцать пятом (после таблицы) последнее предложение исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце тридцать шестом (после таблицы) последнее предложение исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце тридцать седьмом (после таблицы):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слова "число этапов в соответствии с графиком поэтапной уплаты" заменить словами "количество периодов в соответствии с графиком уплаты";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       последнее предложение исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце тридцать восьмом (после таблицы) последнее предложение исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац сороковой (после таблицы) признать утратившим силу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z79" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце пятьдесят седьмом (после таблицы) знак "." заменить знаком ";";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       последний абзац после слов "в соответствии с" дополнить словом "таможенным";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       б) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 43:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац четвертый изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "указываются сведения о внесении изменений и (или) дополнений в сведения, заявленные в ДТ, до выпуска товаров в виде записи: "Скорректированы графы: ___________" (с указанием порядкового номера товара и номеров граф ДТ, в которые внесены изменения и (или) дополнения), которая заверяется подписью должностного лица и оттиском личной номерной печати.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзацы шестнадцатый и семнадцатый заменить абзацами следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "сведения о внесении изменений и (или) дополнений в сведения, заявленные в ДТ, после выпуска товаров в виде записи: "Скорректированы графы: _________" (с указанием порядкового номера товара и номеров граф ДТ, в которые внесены изменения и (или) дополнения), которая заверяется подписью должностного лица и оттиском личной номерной печати;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17670,386 +18727,386 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все элементы указываются без пробелов и разделяются между собой знаком тире "–".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В данную графу могут быть внесены иные, не предусмотренные настоящим подпунктом сведения, которые необходимы для уточнения описания предоставленного (принятого таможенным органом) обеспечения уплаты таможенных пошлин, налогов, специальных, антидемпинговых, компенсационных пошлин в связи с использованием данного обеспечения, если это предусмотрено законодательством государств – членов Таможенного союза;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>раздел XII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> признать утратившим силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z85" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комиссии Таможенного союза от 20 сентября 2010 г. № 376:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z86" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядке</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> контроля таможенной стоимости товаров, утвержденном указанным Решением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце первом слова "в установленном порядке" заменить словами "в соответствии с Порядком декларирования таможенной стоимости товаров, утвержденным Решением Комиссии Таможенного союза от 20 сентября 2010 г. № 376,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z89" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце втором слова "в установленном порядке" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце втором слова "в установленном порядке" заменить словами "в соответствии с Порядком декларирования таможенной стоимости товаров";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить абзацем следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Решение о корректировке таможенной стоимости товаров рассматривается в качестве решения о внесении изменений и (или) дополнений в сведения, заявленные в декларации на товары.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в абзаце первом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "в установленном порядке" заменить словами "в соответствии с Порядком корректировки таможенной стоимости товаров, утвержденным Решением Комиссии Таможенного союза от 20 сентября 2010 г. № 376,";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18485,270 +19542,252 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "__" ______________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12394"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="12394"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12394" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Наименование таможенного органа</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12394" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Наименование декларанта (таможенного представителя)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -18835,295 +19874,268 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в декларации на товары № _____________________________, в связи с </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5157"/>
-        <w:gridCol w:w="7143"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5157" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7143" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обоснование принятого решения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5157" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7143" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5157" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7143" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -19156,525 +20168,470 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> об определении таможенной стоимости товаров, перемещаемых через таможенную границу Таможенного союза, от 25 января 2008 года, на основании следующей информации:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1226"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6261"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1226" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер метода определения таможенной стоимости товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Таможенная стоимость товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник информации (с указанием реквизитов – при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1226" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1226" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6261" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -19707,65 +20664,66 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного кодекса Таможенного союза Вам необходимо внести следующие изменения и (или) дополнения в декларацию на товары:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1833"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1754"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19775,1059 +20733,929 @@
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4533" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер графы / подраздела графы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ранее указанные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Скорректированные сведения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4533" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4533" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4533" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2428" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12394"/>
-        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12394" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-                    <w:ind w:left="0"/>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
-[...12 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в срок до "__" ____________ 20__ г.*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12394" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
-                    <w:spacing w:after="0"/>
-                    <w:ind w:left="0"/>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
-                  <w:r>
-[...12 lines deleted...]
-                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в срок, не превышающий 10 рабочих дней со дня получения декларантом (таможенным представителем) данного решения.**</w:t>
@@ -20847,62 +21675,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4633"/>
-        <w:gridCol w:w="12394"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4633" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________________________ __________________ </w:t>
@@ -20925,135 +21754,129 @@
               <w:t>
    (Ф. И. О. должностного лица          (подпись)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
         таможенного органа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12394" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Личная номерная печать</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -21271,130 +22094,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного кодекса Таможенного союза, при принятии решения до выпуска товаров либо срок, установленный законодательством государств – членов Таможенного союза, при принятии решения после выпуска товаров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** Указывается при принятии решения после выпуска товаров, в том числе по результатам проведения дополнительной проверки, если иной срок не установлен законодательством государств – членов Таможенного союза.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="85"/>
+    <w:bookmarkStart w:name="z110" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
            б) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядке</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> корректировки таможенной стоимости товаров, утвержденном указанным Решением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z111" w:id="86"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z111" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящий Порядок разработан на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21409,348 +22232,348 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного союза (далее – Кодекс) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Соглашения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> об определении таможенной стоимости товаров, перемещаемых через таможенную границу Таможенного союза, от 25 января 2008 года.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="87"/>
+    <w:bookmarkStart w:name="z112" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z113" w:id="88"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z113" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце втором слова ", оформляемой в установленном порядке" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z114" w:id="89"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z114" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац третий изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "- внесение изменений (дополнений) в сведения, заявленные в декларации на товары, с применением корректировки декларации на товары (далее – КДТ).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="90"/>
+    <w:bookmarkStart w:name="z115" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "При заполнении КТС" заменить словами "При корректировке таможенной стоимости товаров";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z116" w:id="91"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z116" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "в государстве – члене Таможенного союза" заменить словами "законодательством государств – членов Таможенного союза";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z117" w:id="92"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z117" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово "КТС" заменить словом "КДТ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z118" w:id="93"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z118" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z119" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слова "форму КТС" заменить словом "форму КДТ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z120" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предложение второе изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Соответствующие экземпляры КДТ и ДТС направляются декларанту (таможенному представителю) в срок, установленный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22048,55 +22871,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>