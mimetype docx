--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ba4ad9" w14:textId="9ba4ad9">
+    <w:p w14:paraId="7d48af9" w14:textId="7d48af9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3098,50 +3098,148 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. После исследования доказательств по делу, изложения мнений лиц, участвующих в рассмотрении дела, заключений экспертов, проведения опроса лиц, располагающих сведениями об исследуемых комиссией по рассмотрению дела обстоятельствах, председатель комиссии по рассмотрению дела объявляет об окончании рассмотрения дела. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Датой окончания рассмотрения дела считается дата последнего заседания комиссии по рассмотрению дела, на котором председатель комиссии по рассмотрению дела объявляет об окончании его рассмотрения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения дела не позднее 3 рабочих дней с даты последнего заседания комиссии по рассмотрению дела оформляется протокол заседания, содержащий выводы комиссии по рассмотрению дела о квалификации совершенных ответчиком действий (бездействия), подтверждающих наличие либо отсутствие нарушения общих правил конкуренции на трансграничных рынках. Выписка из протокола указанного заседания направляется ответчику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменением, внесенным решением Совета Евразийской экономической комиссии от 26.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       V. Перерыв в заседании комиссии по рассмотрению дела</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4398,112 +4496,94 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Копии определения комиссии по рассмотрению дел направляются лицам, участвующим в рассмотрении дела, любым доступным для них способом, позволяющим установить факт получения копии такого определения. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      44. Комиссия по рассмотрению дела не позднее 60 рабочих дней с даты окончания рассмотрения дела подготавливает проект решения Коллегии Комиссии по делу и представляет его члену Коллегии Комиссии, курирующему вопросы конкуренции и антимонопольного регулирования, в комплекте документов в соответствии с </w:t>
+      44. Комиссия по рассмотрению дела не позднее 60 рабочих дней с даты окончания рассмотрения дела, предусмотренного абзацем первым пункта 2 настоящего Порядка, и не позднее 45 рабочих дней с даты окончания рассмотрения дела, предусмотренного абзацем вторым пункта 2 настоящего Порядка, подготавливает проект решения Коллегии Комиссии по делу и представляет его члену Коллегии Комиссии, курирующему вопросы конкуренции и антимонопольного регулирования, в комплекте документов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Регламента работы Евразийской экономической комиссии, утвержденного Решением Высшего Евразийского экономического совета от 23 декабря 2014 г. № 98, для включения вопроса в повестку дня заседания Коллегии Комиссии в установленном порядке. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проект решения Коллегии Комиссии по делу представляется членом Коллегии Комиссии, курирующим вопросы конкуренции и антимонопольного регулирования, для рассмотрения Коллегией Комиссии в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4681,50 +4761,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 29.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 26.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5679,51 +5779,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) истечение 1 года со дня совершения нарушения, выразившегося в непредставлении или несвоевременном представлении в Комиссию по ее требованию сведений (информации), а равно в представлении в Комиссию заведомо недостоверных сведений (информации);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) истечение 1 года со дня совершения нарушения, выразившегося в невыполнении, ненадлежащем выполнении или невыполнении в срок решений Комиссии, обязывающих правонарушителя совершать определенные действия.</w:t>
+      6) истечение 1 года со дня совершения нарушения, выразившегося в невыполнении, ненадлежащем выполнении или невыполнении в срок решений Комиссии, обязывающих правонарушителя совершать определенные действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) передача заявления (материалов) о нарушении общих правил конкуренции на трансграничных рынках по подведомственности в уполномоченный орган, если в ходе рассмотрения дела сделан вывод о наличии признаков нарушения конкурентного (антимонопольного) законодательства государства-члена.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5758,50 +5876,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 22.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 26.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5978,51 +6116,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. В сроки, указанные в подпунктах 4 и 5 пункта 46 настоящего Порядка, не включается срок, на который рассмотрение дела было приостановлено по основаниям, указанным в подпункте 3 пункта 30 настоящего Порядка.</w:t>
+        <w:t>. В сроки, указанные в подпунктах 4 – 6 пункта 46 настоящего Порядка, не включается срок, на который рассмотрение дела было приостановлено по основаниям, указанным в подпункте 3 пункта 30 настоящего Порядка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6038,50 +6176,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии с решением Совета Евразийской экономической комиссии от 01.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); с изменением, внесенным решением Совета Евразийской экономической комиссии от 26.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>