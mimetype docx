--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2aaaf10" w14:textId="2aaaf10">
+    <w:p w14:paraId="7d0d601" w14:textId="7d0d601">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1132,50 +1132,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза); от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу с даты его опубликования на официальном сайте Евразийского экономического союза).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1185,68 +1205,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Адикова </w:t>
-[...16 lines deleted...]
-              <w:t>Жанар Асылхановна</w:t>
+Ишимов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аманат Бексултанович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1264,104 +1285,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-директор Департамента конкурентной политики и политики в области государственных закупок Евразийской экономической комиссии (руководитель рабочей группы)</w:t>
+заместитель директора Департамента конкурентной политики и политики в области государственных закупок Евразийской экономической комиссии (руководитель рабочей группы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>Нурлан Каниметович</w:t>
+              <w:t xml:space="preserve">
+Казаченок </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алина Анатольевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1379,51 +1401,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заместитель директора Департамента конкурентной политики и политики в области государственных закупок Евразийской экономической комиссии (заместитель руководителя рабочей группы)</w:t>
+заместитель директора Департамента конкурентной политики и политики в области государственных закупок Евразийской экономической комиссии (заместитель руководителя рабочей группы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1587,69 +1609,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гаспарян</w:t>
-[...17 lines deleted...]
-Грачья Арменович</w:t>
+Джагинян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егине Гагиковна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1667,105 +1689,123 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сотрудник Службы национальной безопасности Республики Армения</w:t>
+советник, координирующий отдельные функции Департамента политики закупок Министерства финансов Республики Армения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Джагинян</w:t>
-[...17 lines deleted...]
-Егине Гагиковна</w:t>
+Папоян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меружан Антонович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1783,123 +1823,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-советник, координирующий отдельные функции Департамента политики закупок Министерства финансов Республики Армения</w:t>
-[...17 lines deleted...]
- </w:t>
+сотрудник Службы национальной безопасности Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Папоян</w:t>
-[...17 lines deleted...]
-Меружан Антонович</w:t>
+Енокян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лендруш Хачикович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1916,375 +1938,464 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-сотрудник Службы национальной безопасности Республики Армения</w:t>
+              <w:t xml:space="preserve">
+сотрудник Службы национальной безопасности Республики Армения </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Енокян</w:t>
-[...17 lines deleted...]
-Лендруш Хачикович</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Манукян </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лусине Нуриджановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...29 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+главный специалист отдела цифрового продвижения Управления цифровизации Министерства высокотехнологической промышленности Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z10" w:id="7"/>
-[...36 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Акопян </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Станислав Рудольфович</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-главный специалист Управления цифровизации Министерства высокотехнологической промышленности Республики Армения </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела цифрового продвижения Управления цифровизации Министерства высокотехнологической промышленности Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акопян</w:t>
-[...16 lines deleted...]
-              <w:t>Станислав Рудольфович</w:t>
+Арутюнян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айк Грачикович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2301,105 +2412,106 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-главный специалист Управления цифровизации Министерства высокотехнологической промышленности Республики Армения </w:t>
+              <w:t>
+ведущий специалист отдела интеграции систем Евразийского экономического союза закрытого акционерного общества "ЭКЕНГ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Григорян</w:t>
-[...16 lines deleted...]
-              <w:t>Рузанна</w:t>
+Карапетян</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Витали Арташович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2416,337 +2528,87 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-эксперт Национального центра инноваций и предпринимательства при Министерстве экономики Республики Армения </w:t>
+              <w:t>
+сотрудник Службы национальной безопасности Республики Армения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Арутюнян</w:t>
-[...248 lines deleted...]
-              <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оганисян</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2803,70 +2665,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 начальник отдела интеграции систем Евразийского экономического союза закрытого акционерного общества "ЭКЕНГ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="8"/>
+    <w:bookmarkStart w:name="z69" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От Республики Беларусь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3257,69 +3119,68 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Малашевич</w:t>
-[...17 lines deleted...]
-Андрей Иванович</w:t>
+Москалев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дмитрий Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3337,336 +3198,462 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника управления интеграции рынков Главного управления экономической интеграции Министерства экономики Республики Беларусь</w:t>
+заместитель начальника республиканского удостоверяющего центра Республиканского унитарного предприятия "Национальный центр электронных услуг"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Москалев</w:t>
-[...16 lines deleted...]
-              <w:t>Дмитрий Владимирович</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нечай </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Валерий Сергеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-заместитель начальника республиканского удостоверяющего центра Республиканского унитарного предприятия "Национальный центр электронных услуг"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+начальник отдела цифровых технологий управления технического и информационного обеспечения открытого акционерного общества "Белорусская универсальная товарная биржа" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Валерий Сергеевич</w:t>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новиков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сергей Викторович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-заместитель начальника управления по работе с клиентами открытого акционерного общества "Белорусская универсальная товарная биржа"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник Управления перспективных информационных технологий Министерства связи и информатизации Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Новиков</w:t>
-[...17 lines deleted...]
-Сергей Викторович</w:t>
+Шибков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Александр Владимирович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3684,104 +3671,104 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник Управления стратегического развития Министерства связи и информатизации Республики Беларусь</w:t>
+сотрудник Оперативно-аналитического центра при Президенте Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шибков</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Александр Владимирович </w:t>
+Бондаренко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Максим Анатольевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3799,219 +3786,292 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сотрудник Оперативно-аналитического центра при Президенте Республики Беларусь</w:t>
+начальник Управления реализации государственных ИКТ-проектов и закупок Министерства связи и информатизации Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бондаренко</w:t>
-[...16 lines deleted...]
-              <w:t>Максим Анатольевич</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вабищевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виталий Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-начальник Управления реализации государственных ИКТ-проектов и закупок Министерства связи и информатизации Республики Беларусь</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+заместитель председателя </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белорусской торгово-промышленной палаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вабищевич</w:t>
-[...16 lines deleted...]
-              <w:t>Виталий Владимирович</w:t>
+Тышкевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наталия Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4028,105 +4088,106 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-начальник департамента правового обеспечения и цифровых технологий Белорусской торгово-промышленной палаты</w:t>
+              <w:t xml:space="preserve">
+заместитель директора информационного республиканского унитарного предприятия "Национальный центр маркетинга и конъюнктуры цен" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тышкевич</w:t>
-[...16 lines deleted...]
-              <w:t>Наталия Викторовна</w:t>
+Хилькевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сергей Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4143,106 +4204,106 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-заместитель директора информационного республиканского унитарного предприятия "Национальный центр маркетинга и конъюнктуры цен" </w:t>
+              <w:t>
+начальник удостоверяющего центра информационного республиканского унитарного предприятия "Национальный центр маркетинга и конъюнктуры цен"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хилькевич</w:t>
-[...17 lines deleted...]
-Сергей Николаевич</w:t>
+Бондаренко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максим Анатольевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4259,472 +4320,543 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-начальник удостоверяющего центра информационного республиканского унитарного предприятия "Национальный центр маркетинга и конъюнктуры цен"</w:t>
+              <w:t xml:space="preserve">
+начальник Управления реализации государственных ИКТ-проектов и закупок Министерства связи и информатизации Республики Беларусь </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бондаренко</w:t>
-[...17 lines deleted...]
-Максим Анатольевич</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Киреев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юрий Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-начальник Управления реализации государственных ИКТ-проектов и закупок Министерства связи и информатизации Республики Беларусь </w:t>
-[...17 lines deleted...]
- </w:t>
+заместитель начальника Управления перспективных информационных технологий Министерства связи </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и информатизации Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Гуринович </w:t>
-[...17 lines deleted...]
-Наталья Владимировна</w:t>
+Батый </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елизавета Дмитриевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-–</w:t>
-[...48 lines deleted...]
- </w:t>
+начальник отдела развития интеграции главного управления экономической интеграции Министерства экономики Республики Беларусь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Киреев </w:t>
-[...17 lines deleted...]
-Юрий Александрович</w:t>
+Горелик </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ольга Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-–</w:t>
-[...30 lines deleted...]
-заместитель начальника Управления стратегического развития Министерства связи и информатизации Республики Беларусь</w:t>
+первый заместитель председателя правления открытого акционерного общества "Белорусская универсальная товарная биржа"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4875,70 +5007,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 начальник управления сопровождения и развития инфраструктуры открытых ключей департамента инфраструктуры открытых ключей акционерного общества "Национальные информационные технологии" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z13" w:id="9"/>
+          <w:bookmarkStart w:name="z13" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Айсенова </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
+          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Анжела Сагандыковна </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5011,70 +5143,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 руководитель проектов департамента электронной коммерции акционерного общества "Центр электронных финансов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="10"/>
+          <w:bookmarkStart w:name="z15" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Касымбеков </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талгат Тенгебаевич</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5299,70 +5431,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="11"/>
+          <w:bookmarkStart w:name="z18" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Оспанова </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Диана Дулатовна </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5602,69 +5734,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Аубакиров </w:t>
-[...17 lines deleted...]
-Касым Алдиярович</w:t>
+Ахатай </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мурат Айдарханулы </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
@@ -5700,51 +5832,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный эксперт управления методологии государственных закупок Департамента законодательства государственных закупок и закупок квазигосударственного сектора Министерства финансов Республики Казахстан</w:t>
+руководитель управления цифровых сервисов Департамента цифровых решений Министерства искусственного интеллекта и цифрового развития Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5754,69 +5886,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Ахатай </w:t>
-[...17 lines deleted...]
-Мурат Айдарханулы </w:t>
+Кайыржан </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аружан Нуржанкызы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
@@ -5852,51 +5984,51 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель управления цифровых сервисов Департамента цифровых решений Министерства искусственного интеллекта и цифрового развития Республики Казахстан</w:t>
+эксперт управления цифровых сервисов Департамента цифровых решений Министерства искусственного интеллекта и цифрового развития Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5906,69 +6038,69 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Кайыржан </w:t>
-[...17 lines deleted...]
-Аружан Нуржанкызы</w:t>
+Сарсекеев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арман Бауржанович</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
@@ -6004,290 +6136,356 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-эксперт управления цифровых сервисов Департамента цифровых решений Министерства искусственного интеллекта и цифрового развития Республики Казахстан</w:t>
-[...17 lines deleted...]
- </w:t>
+старший проектный менеджер Департамента взаимодействия с Евразийской экономической комиссией акционерного общества "Национальные информационные технологии"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Сарсекеев </w:t>
-[...17 lines deleted...]
-Арман Бауржанович</w:t>
+Рымбекова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жансая Толеугазиевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-–</w:t>
-[...30 lines deleted...]
-старший проектный менеджер Департамента взаимодействия с Евразийской экономической комиссией акционерного общества "Национальные информационные технологии"</w:t>
+руководитель управления по международному сотрудничеству, анализу и мониторингу закупок Департамента законодательства государственных закупок и закупок квазигосударственного сектора Министерства финансов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...59 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сарабек </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жомарт Адильбекулы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+руководитель управления развития сотрудничества в сфере предпринимательства Департамента экономической интеграции Министерства торговли и интеграции Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6339,353 +6537,457 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...62 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...47 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамбетова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Канышай Асангуловна </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заведующая отделом анализа и инноваций Департамента государственных закупок при Министерстве финансов Кыргызской Республики</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мамбетова</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Канышай Асангуловна </w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Джунушов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бакыт Аманжанович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-заведующая отделом анализа и инноваций Департамента государственных закупок при Министерстве финансов Кыргызской Республики</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заведующий отделом методологии и правового регулирования Департамента государственных закупок при Министерстве финансов Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...32 lines deleted...]
-Бакыт Аманжанович</w:t>
+          <w:bookmarkStart w:name="z22" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Карыпбеков </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дастан Жеенбекович</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6703,107 +7005,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заведующий отделом методологии Департамента государственных закупок при Министерстве финансов Кыргызской Республики</w:t>
+сотрудник Государственного комитета национальной безопасности Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="12"/>
-[...34 lines deleted...]
-Дастан Жеенбекович</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мягков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Михаил Александрович</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
@@ -6839,123 +7139,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сотрудник Государственного комитета национальной безопасности Кыргызской Республики</w:t>
+главный специалист сектора корневого удостоверяющего центра государственного учреждения "Кызмат" при Управлении делами Президента Кыргызской Республики;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мягков</w:t>
-[...35 lines deleted...]
- </w:t>
+Абдылакатов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жандарбек Абдылакатович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6973,105 +7255,123 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-главный специалист сектора корневого удостоверяющего центра государственного учреждения "Кызмат" при Управлении делами Президента Кыргызской Республики;</w:t>
+заведующий отделом технического обеспечения Управления информационных систем и модернизации Министерства финансов Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абдылакатов</w:t>
-[...17 lines deleted...]
-Жандарбек Абдылакатович</w:t>
+Кулманбетова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанар Болотбековна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7089,315 +7389,276 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заведующий отделом технического обеспечения Управления информационных систем и модернизации Министерства финансов Кыргызской Республики</w:t>
+заведующая отделом кибербезопасности и электронной подписи Министерства цифрового развития и инновационных технологий Кыргызской Республики</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...140 lines deleted...]
- </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...47 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белоногов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Савва Юрьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+генеральный директор закрытого акционерного общества "Аналитический центр"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Белоногов</w:t>
-[...17 lines deleted...]
-Савва Юрьевич</w:t>
+Бражко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вячеслав Сергеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7414,106 +7675,123 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-генеральный директор закрытого акционерного общества "Аналитический центр"</w:t>
+              <w:t xml:space="preserve">
+начальник Управления режима </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>секретности и безопасности информации Федерального казначейства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Вячеслав Сергеевич</w:t>
+              <w:t xml:space="preserve">
+Демидов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Евгений Геннадьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7530,123 +7808,106 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>секретности и безопасности информации Федерального казначейства</w:t>
+              <w:t>
+руководитель Межрегионального контрактного управления Федерального казначейства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Евгений Геннадьевич</w:t>
+              <w:t>
+Димитров</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Илия Димитров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7664,105 +7925,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-руководитель Межрегионального контрактного управления Федерального казначейства</w:t>
+исполнительный директор некоммерческой организации "Ассоциация Электронных Торговых Площадок"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Димитров</w:t>
-[...17 lines deleted...]
-Илия Димитров</w:t>
+Дробаденко</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Константин Валерьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7780,479 +8041,498 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-исполнительный директор некоммерческой организации "Ассоциация Электронных Торговых Площадок"</w:t>
+сотрудник Федеральной службы безопасности Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Константин Валерьевич</w:t>
+              <w:t xml:space="preserve">
+Донченко </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Андрей Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-сотрудник Федеральной службы безопасности Российской Федерации</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+заместитель начальника управления международных программ и проектов федерального казенного учреждения "Государственные технологии" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Донченко</w:t>
-[...78 lines deleted...]
-руководитель проектов департамента международных программ и проектов федерального казенного учреждения "Государственные технологии" </w:t>
+Котельников</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Станислав Геннадьевич </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела информационных технологий Управления регулирования связи и информационных технологий Федеральной антимонопольной службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Котельников</w:t>
-[...88 lines deleted...]
-начальник отдела информационных технологий Управления регулирования связи и информационных технологий Федеральной антимонопольной службы</w:t>
+Бабушкина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анастасия Александровна</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель директора Департамента бюджетной политики в сфере контрактной системы Министерства финансов Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бабушкина</w:t>
-[...35 lines deleted...]
- </w:t>
+Курских</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екатерина Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8269,106 +8549,123 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-заместитель директора Департамента бюджетной политики в сфере контрактной системы Министерства финансов Российской Федерации</w:t>
+              <w:t xml:space="preserve">
+начальник отдела международного сотрудничества в сфере закупок Департамента бюджетной политики </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в сфере контрактной системы Министерства финансов Российской Федерации </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Екатерина Александровна</w:t>
+              <w:t xml:space="preserve">
+Ахмедьянов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дмитрий Анатольевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8385,123 +8682,106 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">в сфере контрактной системы Министерства финансов Российской Федерации </w:t>
+              <w:t>
+заместитель начальника отдела государственного регулирования выдачи и применения электронной подписи Правового департамента Министерства цифрового развития, связи и массовых коммуникаций Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Дмитрий Анатольевич</w:t>
+              <w:t>
+Клин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Роман Львович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8519,105 +8799,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заместитель начальника отдела государственного регулирования выдачи и применения электронной подписи Правового департамента Министерства цифрового развития, связи и массовых коммуникаций Российской Федерации</w:t>
+заместитель руководителя межведомственного проектного офиса координации внедрения цифровых документов и идендификации федерального государственного бюджетного учреждения "Центр экспертизы и координации информатизации";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Клин </w:t>
-[...17 lines deleted...]
-Роман Львович</w:t>
+Норицин </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Александр Сергеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8635,105 +8915,123 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-специалист Департамента развития технологий цифровой идентификации Министерства цифрового развития, связи и массовых коммуникаций Российской Федерации</w:t>
+начальник отдела проектного управления Межрегионального контрактного управления Федерального казначейства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Норицин </w:t>
-[...17 lines deleted...]
-Александр Сергеевич</w:t>
+Алимов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Роман Евгеньевич</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8751,105 +9049,105 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-начальник отдела проектного управления Межрегионального контрактного управления Федерального казначейства</w:t>
+сотрудник Федеральной службы безопасности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Петухов </w:t>
-[...17 lines deleted...]
-Дмитрий Артурович</w:t>
+Камышев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сергей Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8867,821 +9165,1635 @@
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ведущий эксперт департамента международных программ и проектов федерального казенного учреждения "Государственные технологии" Министерства цифрового развития, связи и массовых коммуникаций Российской Федерации</w:t>
+сотрудник Федеральной службы безопасности;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Алимов </w:t>
-[...17 lines deleted...]
-Роман Евгеньевич</w:t>
+Захаров </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максим Валерьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-–</w:t>
-[...30 lines deleted...]
-сотрудник Федеральной службы безопасности</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+менеджер публичного акционерного общества "Ростелеком"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Камышев </w:t>
-[...17 lines deleted...]
-Сергей Николаевич</w:t>
+Ковалев </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ярослав Вениаминович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-сотрудник Федеральной службы безопасности;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заместитель начальника отдела стимулирования применения электронной подписи Департамента развития технологий цифровой идентификации Министерства цифрового развития, связи и массовых коммуникаций Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...47 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Копейкин </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Александр Вячеславович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+менеджер публичного акционерного общества "Ростелеком"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>Сергей Анатольевич</w:t>
+              <w:t xml:space="preserve">
+Захаров </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максим Валерьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-начальник отдела эксплуатации элементов трансграничного пространства доверия Департамента информационных технологий Евразийской экономической комиссии</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+менеджер публичного акционерного общества "Ростелеком"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-Татьяна Николаевна</w:t>
+              <w:t xml:space="preserve">
+Матиевич </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анна Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-заместитель начальника отдела политики, правового обеспечения и методологии в области государственных закупок Департамента конкурентной политики </w:t>
-[...17 lines deleted...]
-и политики в области государственных закупок</w:t>
+руководитель проектов департамента управления приоритетным проектом "Гостех" федерального казенного учреждения "Государственные технологии" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...17 lines deleted...]
-              <w:t>Юрий Вадимович</w:t>
+              <w:t xml:space="preserve">
+Палей </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анатолий Анатольевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-начальник отдела информационной безопасности Департамента информационных технологий".</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела развития цифровых сервисов в социальной сфере Департамента развития инфраструктуры электронного правительства Министерства цифрового развития, связи и массовых коммуникаций Российской Федерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Клец Андрей Анатольевич</w:t>
+              <w:t xml:space="preserve">
+Просвирнина </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ольга Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-начальник отдела политики, правового обеспечения и методологии в области государственных закупок Департамента конкурентной политики и политики в области государственных закупок;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела перспективных</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+интеграционных проектов Департамента евразийской интеграции Министерства экономического развития Российской Федерации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Щербакова </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Светлана Викторовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+референт отдела развития наднациональных институтов в ЕАЭС Департамента евразийской интеграции Министерства экономического развития Российской Федерации;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От Евразийской экономической комиссии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ковальчук</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сергей Анатольевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела эксплуатации элементов трансграничного пространства доверия Департамента информационных технологий Евразийской экономической комиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Козловская</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Татьяна Николаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+заместитель начальника отдела политики, правового обеспечения и методологии в области государственных закупок Департамента конкурентной политики </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и политики в области государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Харахордин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Юрий Вадимович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начальник отдела информационной безопасности Департамента информационных технологий".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -9713,55 +10825,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10087,31 +11199,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>