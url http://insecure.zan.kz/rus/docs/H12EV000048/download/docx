--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1830cef" w14:textId="1830cef">
+    <w:p w14:paraId="86a74cd" w14:textId="86a74cd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1063,4690 +1063,5572 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОРЯДОК</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>разработки, принятия, изменения и отмены технических регламентов</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>разработки, принятия, изменения и отмены технических регламентов Евразийского экономического союза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Порядок в редакции решения Совета Евразийской экономической комиссии от 22.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Евразийского экономического союза</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> I. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Порядок в редакции решения Совета Евразийской экономической комиссии от 18.10.2016 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="10"/>
+      1. Настоящий Порядок разработан в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договором</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Евразийском экономическом союзе от 29 мая 2014 года (далее – Договор) и устанавливает порядок разработки и принятия технических регламентов Евразийского экономического союза (далее соответственно – технические регламенты, Союз), а также порядок внесения изменений в технические регламенты и их отмены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Разработка проектов технических регламентов и проектов изменений в технические регламенты включает в себя следующие этапы (процедуры):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) подготовка и утверждение Евразийской экономической комиссией (далее – Комиссия) плана разработки технических регламентов и внесения в них изменений (далее – план), изменений в план;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) подготовка проекта технического регламента, проекта изменений, вносимых в технический регламент (далее – проект изменений в технический регламент);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) проведение публичного обсуждения проекта технического регламента (проекта изменений в технический регламент);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) доработка проекта технического регламента (проекта изменений в технический регламент) по итогам публичного обсуждения, включая метрологическую экспертизу и оценку регулирующего воздействия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) проведение внутригосударственного согласования проекта технического регламента (проекта изменений в технический регламент);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) проведение правовой экспертизы и правового редактирования проекта технического регламента (проекта изменений в технический регламент);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ж) принятие Комиссией технического регламента (изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комиссия утверждает план в целях обеспечения координации работ по разработке проектов технических регламентов и проектов изменений в технические регламенты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      План формируется по согласованию с государствами – членами Союза (далее – государства-члены) на основании предложений государств-членов, представленных в Комиссию органами государственной власти государств-членов, уполномоченными на взаимодействие с Комиссией, и (или) Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Предложения государств-членов о включении мероприятия по разработке проекта технического регламента (проекта изменений в технический регламент) в план должны содержать пояснительную записку, в которой указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) основание или научное обоснование (при наличии) разработки проекта технического регламента (проекта изменений в технический регламент);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) цели разработки проекта технического регламента (проекта изменений в технический регламент);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в) область применения предлагаемого к разработке проекта технического регламента (проекта изменений в технический регламент) с определением объектов технического регулирования и сферы его действия (продукция, на которую не распространяется действие технического регламента, распространяется ли действие технического регламента на упаковку, маркировку и правила ее нанесения и прочее); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      г) предложение о разработчике и сроках разработки проекта технического регламента (проекта изменений в технический регламент); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) номер позиции (номера позиций) в едином перечне продукции, в отношении которой устанавливаются обязательные требования в рамках Союза, утверждаемом Комиссией (далее – единый перечень продукции).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В плане указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) наименование проекта технического регламента (проекта изменений в технический регламент);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) ответственные разработчики проекта технического регламента (проекта изменений в технический регламент);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) планируемый срок окончания внутригосударственного согласования проекта технического регламента (проекта изменений в технический регламент);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) номер позиции (номера позиций) в едином перечне продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ответственными разработчиками проекта технического регламента (проекта изменений в технический регламент) являются государства-члены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В разработке проекта технического регламента (проекта изменений в технический регламент) принимают участие все государства-члены и Комиссия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государства-члены в срок, не превышающий 30 календарных дней с даты вступления в силу решения Совета Комиссии об утверждении плана или изменений в план, определяют органы государственной власти, ответственные за разработку проектов технических регламентов (проектов изменений в технические регламенты) (далее – разработчики), предусмотренных планом, и органы, участвующие в их разработке (далее – соразработчики), и представляют указанную информацию в Комиссию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование разработки проекта технического регламента (проекта изменений в технический регламент) осуществляется государством-членом в соответствии с законодательством государства-члена, указанного в плане в качестве ответственного разработчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия может являться ответственным разработчиком проекта изменений в технический регламент в случаях, указанных в пунктах 53 и 56 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Координация работ по разработке проектов технических регламентов и проектов изменений в технические регламенты осуществляется Комиссией в соответствии с процедурами, установленными в разделах II и III настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государства-члены принимают все необходимые меры по соблюдению сроков, установленных планом и настоящим Порядком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Комиссия осуществляет мониторинг выполнения плана на основе информации о выполнении процедур, предусмотренных разделами II и III настоящего Порядка, а также ежеквартальной информации о ходе разработки проектов технических регламентов и проектов изменений в технические регламенты, направляемой в Комиссию разработчиками и соразработчиками до 20-го числа первого месяца квартала, следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия обеспечивает размещение информации о мониторинге выполнения плана на официальном сайте Союза в информационно-телекоммуникационной сети "Интернет" (далее – официальный сайт Союза) и ее актуализацию до 25-го числа первого месяца квартала, следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коллегия Комиссии в срок не позднее 180 дней года, следующего за отчетным, представляет на рассмотрение Совета Комиссии ежегодный отчет о мониторинге выполнения плана, подготовленный совместно с государствами-членами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Комиссия осуществляет размещение принятых технических регламентов и изменений в технические регламенты на официальном сайте Союза в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Высшего Евразийского экономического совета от 21 ноября 2014 г. № 90 "Об официальном опубликовании международных договоров в рамках Евразийского экономического союза, международных договоров Евразийского экономического союза, заключаемых с третьими государствами, их интеграционными объединениями и международными организациями, решений органов Евразийского экономического союза". Каждому техническому регламенту присваивается обозначение, состоящее из аббревиатуры "ТР ЕАЭС", порядкового номера и через косую черту "/" года принятия технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> I. Общие положения </w:t>
-[...636 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> II. Порядок разработки технического регламента </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Проект технического регламента разрабатывается в соответствии с планом в отношении продукции, включенной в единый перечень продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проект технического регламента разрабатывается с учетом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Рекомендаций</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по содержанию и типовой структуре технического регламента, утвержденных Решением Совета Евразийской экономической комиссии от 21 августа 2015 г. № 50. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="42"/>
+        <w:t xml:space="preserve"> по содержанию и типовой структуре технического регламента Евразийского экономического союза, утвержденных Решением Совета Евразийской экономической комиссии от 21 августа 2015 г. № 50 (далее – Рекомендации по содержанию и типовой структуре технического регламента).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о соразработчиках, предусмотренная пунктом 6 настоящего Порядка, направляется Комиссией в течение 5 рабочих дней с даты ее получения разработчику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Разработчик формирует рабочую группу по разработке проекта технического регламента (далее – рабочая группа) из представителей Комиссии, соразработчиков, заинтересованных органов государственной власти государств-членов, в том числе органов, уполномоченных в сфере технического регулирования, стандартизации, санитарно-эпидемиологического благополучия населения, профильных технических комитетов по стандартизации государств-членов, отраслей промышленности и бизнес-сообщества. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="43"/>
+      11. Разработчик формирует рабочую группу по разработке проекта технического регламента (далее – рабочая группа) из представителей разработчика, соразработчиков, Комиссии, заинтересованных органов государственной власти государств-членов, в том числе органов, уполномоченных в сфере технического регулирования, стандартизации, обеспечения единства измерений, санитарно-эпидемиологического благополучия населения, профильных технических комитетов по стандартизации государств-членов, профильных научных организаций, отраслей промышленности и бизнес-сообществ государств-членов и организует ее деятельность. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о формировании рабочей группы направляется разработчиком соразработчикам, а также в органы государственной власти государств-членов, уполномоченные на взаимодействие с Комиссией, органы, уполномоченные в сфере технического регулирования, и в Комиссию для размещения на официальном сайте Союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия обеспечивает размещение на официальном сайте Союза информации о формировании рабочей группы в течение 3 рабочих дней с даты ее получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юридические лица и физические лица, зарегистрированные в качестве индивидуальных предпринимателей, а также физические лица, заинтересованные в участии в рабочей группе, в течение 15 рабочих дней с даты размещения на официальном сайте Союза информации о формировании рабочей группы направляют заявления разработчику или соразработчикам своего государства-члена для включения в состав рабочей группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случае если разработчиком является орган государственной власти государства-члена, информация о формировании рабочей группы направляется разработчиком соразработчикам, в органы государственной власти государств-членов, уполномоченные на взаимодействие с Комиссией, и в Комиссию. </w:t>
-[...139 lines deleted...]
-      В случае если разработчиком является Комиссия, в течение 90 календарных дней со дня вступления в силу решения Совета Комиссии об утверждении плана Комиссия обеспечивает подготовку первой редакции проекта технического регламента и комплекта документов к ней.</w:t>
+      Разработчик и соразработчики рассматривают полученные заявления и принимают обоснованные решения о включении заинтересованных лиц в состав рабочей группы или об отказе в таком включении. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z157" w:id="51"/>
-[...15 lines deleted...]
-      12. Комплект документов к проекту технического регламента (первой редакции проекта технического регламента) включает в себя:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соразработчики в течение 30 рабочих дней с даты получения информации в соответствии с абзацем вторым настоящего пункта представляют разработчику предложения по кандидатурам от своего государства-члена для включения в состав рабочей группы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z158" w:id="52"/>
-[...15 lines deleted...]
-      а) проекты перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технических регламентов, и перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технических регламентов и осуществления оценки соответствия объектов технического регулирования требованиям технических регламентов (далее – перечни стандартов);</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разработчик на основе информации, полученной в соответствии с абзацем шестым настоящего пункта, утверждает состав рабочей группы ведомственным актом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z159" w:id="53"/>
-[...15 lines deleted...]
-      б) проект программы по разработке (внесению изменений, пересмотру) межгосударственных стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технических регламентов, и межгосударственных стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технических регламентов и осуществления оценки соответствия объектов технического регулирования требованиям технических регламентов (далее – программа по разработке межгосударственных стандартов);</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о создании рабочей группы и утверждении ее состава направляется разработчиком в Комиссию для размещения на официальном сайте Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z160" w:id="54"/>
-[...15 lines deleted...]
-      в) перечень международных стандартов (правил, директив, рекомендаций и иных документов, принятых международными организациями по стандартизации), а в случае их отсутствия – региональных документов (регламентов, директив, решений, стандартов, правил и иных документов), национальных (государственных) стандартов, национальных технических регламентов или их проектов, на основе которых разработан проект технического регламента;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочая группа является совещательным органом, который создается для подготовки проекта технического регламента. Решения рабочей группы принимаются большинством голосов от общего числа членов рабочей группы, присутствующих на ее заседании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z161" w:id="55"/>
-[...15 lines deleted...]
-      г) проекты решения Совета Комиссии о принятии технического регламента и решения Коллегии Комиссии о введении в действие принятого технического регламента и о переходных положениях в отношении этого технического регламента;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Разработчик в течение 90 календарных дней с даты утверждения состава рабочей группы подготавливает проект технического регламента и комплект документов к нему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z162" w:id="56"/>
-[...15 lines deleted...]
-      д) пояснительную записку к проекту технического регламента;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Комплект документов к проекту технического регламента включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z163" w:id="57"/>
-[...15 lines deleted...]
-      е) пояснительную записку к проектам перечней стандартов, подготовленную в соответствии с порядком разработки и принятия перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия − национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Евразийского экономического союза, и перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Евразийского экономического союза и осуществления оценки соответствия объектов технического регулирования, утверждаемым Комиссией (далее – пояснительная записка к проектам перечней стандартов);</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) проекты перечня международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технических регламентов (при необходимости), и перечня международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технических регламентов и осуществления оценки соответствия объектов технического регулирования требованиям технических регламентов (далее – перечни стандартов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z164" w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) проект программы по разработке (внесению изменений, пересмотру) межгосударственных стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технических регламентов, и межгосударственных стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технических регламентов и осуществления оценки соответствия объектов технического регулирования требованиям технических регламентов (далее – программа по разработке межгосударственных стандартов) (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) перечень международных стандартов (правил, директив, рекомендаций и иных документов, принятых международными организациями по стандартизации), а в случае их отсутствия – региональных документов (регламентов, директив, решений, стандартов, правил и иных документов), национальных (государственных) стандартов, технических регламентов государств-членов или их проектов, на основе которых разработан проект технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) проекты решения Совета Комиссии о принятии технического регламента и решения Коллегии Комиссии о введении в действие принятого технического регламента и о переходных положениях в отношении этого технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) пояснительную записку к проекту технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) пояснительную записку к проектам перечней стандартов, подготовленную в соответствии с порядком разработки и принятия перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия − национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Союза, и перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Союза и осуществления оценки соответствия объектов технического регулирования, утверждаемым Комиссией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ж) проект перечня продукции, подлежащей обязательной оценке соответствия требованиям технических регламентов Союза, в отношении которой при помещении под таможенные процедуры подтверждается соблюдение мер технического регулирования (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      з) проект уведомления о разработке проекта технического регламента по форме согласно приложению № 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Требования в отношении продукции, являющейся объектом технического регулирования проекта технического регламента, установленные едиными санитарно-эпидемиологическими и гигиеническими требованиями к продукции (товарам), подлежащей санитарно-эпидемиологическому надзору (контролю), утверждаемыми Комиссией (далее – единые санитарные требования), включаются в проект технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В пояснительной записке к проекту технического регламента указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) основание или научное обоснование (при наличии) принятия технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) цели принятия технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) состав и общая характеристика объектов технического регулирования технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) содержание устанавливаемых техническим регламентом обязательных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ж) проект уведомления о разработке проекта технического регламента по форме согласно </w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="65"/>
+      д) анализ международного опыта и опыта государств-членов в области установления обязательных требований в отношении объектов технического регулирования технического регламента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) описание устанавливаемых техническим регламентом обязательных требований, отличающихся от положений международных, региональных (межгосударственных) стандартов или обязательных требований, действующих на территориях государств-членов, с кратким обоснованием их введения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ж) информация о соответствии проекта технического регламента требованиям в области обеспечения единства измерений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      з) информация о единых санитарно-эпидемиологических и гигиенических требованиях и процедурах, ветеринарно-санитарных и карантинных фитосанитарных требованиях, включаемых в проект технического регламента, а также информация о соответствии требований, включаемых в технический регламент, единым санитарно-эпидемиологическим и гигиеническим требованиям и процедурам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и) предполагаемый срок введения в действие обязательных требований, предусмотренных техническим регламентом (количество месяцев со дня принятия технического регламента);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к) описание проблем, на решение которых направлена разработка технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      л) круг лиц, в целях защиты интересов которых осуществляется разработка технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      м) адресаты регулирования, в том числе хозяйствующие субъекты, и воздействие, оказываемое на них регулированием, предусмотренным проектом технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      н) содержание устанавливаемых техническим регламентом ограничений для хозяйствующих субъектов, иных лиц, интересы которых будут затронуты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о) механизм разрешения проблемы, на решение которой направлено принятие технического регламента, и достижения цели регулирования, предусмотренный техническим регламентом (описание взаимосвязи между предлагаемым регулированием и указанной проблемой);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      п) описание иных возможных способов разрешения проблем, на решение которых направлено принятие технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      р) иная информация, относящаяся, по мнению разработчика, к основным сведениям о проекте технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      д) анализ международного опыта и опыта государств-членов в области установления обязательных требований в отношении объектов технического регулирования технического регламента; </w:t>
-[...359 lines deleted...]
-      В случае если разработчиком является орган государственной власти государства-члена, доработанный проект технического регламента и комплект документов, указанных в пункте 12 настоящего Порядка, представляются разработчиком в Комиссию в электронном виде и на бумажном носителе.</w:t>
+      16. Разработчик в течение 120 календарных дней с даты утверждения состава рабочей группы обеспечивает рассмотрение проекта технического регламента и комплекта документов, указанных в пункте 13 настоящего Порядка, на заседании рабочей группы, по итогам которого в течение 5 рабочих дней оформляется протокол. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z190" w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В протоколе указывается в том числе срок публичного обсуждения проекта технического регламента, который не может быть менее 60 календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Член рабочей группы может представить в письменном виде особое мнение по проекту технического регламента и комплекту документов к нему, которое прилагается к протоколу заседания рабочей группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разработчик в соответствии с протоколом заседания рабочей группы дорабатывает (при необходимости) проект технического регламента и комплект документов, указанных в пункте 13 настоящего Порядка, и не позднее 15 рабочих дней с даты оформления протокола заседания рабочей группы направляет в Комиссию доработанные проект технического регламента и комплект документов, а также протокол заседания рабочей группы в электронном виде и на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если в ходе рассмотрения проекта технического регламента и комплекта документов к нему на заседании рабочей группы не принято согласованное решение о публичном обсуждении проекта технического регламента, такое решение принимается Консультативным комитетом по техническому регулированию, применению санитарных, ветеринарных и фитосанитарных мер (далее – Консультативный комитет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия обеспечивает рассмотрение представленных разработчиком проекта технического регламента, комплекта документов, указанных в пункте 13 настоящего Порядка, и протокола заседания рабочей группы, указанного в абзаце первом настоящего пункта, на заседании Консультативного комитета. При необходимости разработчиком в течение срока, установленного Консультативным комитетом, осуществляется доработка проекта технического регламента и комплекта документов, указанных в пункте 13 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Для проведения публичного обсуждения проекта технического регламента Комиссия размещает на официальном сайте Союза уведомление о разработке проекта технического регламента, проект технического регламента и комплект документов, указанных в пункте 12 настоящего Порядка, а также протокол заседания рабочей группы, указанный в пункте 15 настоящего Порядка. Срок публичного обсуждения проекта технического регламента не может быть менее 60 календарных дней с даты размещения указанного уведомления на официальном сайте Союза. Датой завершения публичного обсуждения является дата размещения Комиссией уведомления о завершении публичного обсуждения проекта технического регламента на официальном сайте Союза по форме согласно </w:t>
-[...119 lines deleted...]
-      г) иных заинтересованных лиц, которых целесообразно привлечь к разработке проекта технического регламента.</w:t>
+      17. Департамент Комиссии, к сфере деятельности которого отнесены вопросы технического регулирования, в течение 5 рабочих дней с даты поступления проводит проверку соответствия проекта технического регламента Рекомендациям по содержанию и типовой структуре технического регламента и полноты поступившего в Комиссию комплекта документов, указанных в пункте 13 настоящего Порядка. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z196" w:id="90"/>
-[...15 lines deleted...]
-      19. Замечания и предложения (отзывы) по проекту технического регламента и комплекту документов, указанных в пункте 12 настоящего Порядка, могут быть представлены в Комиссию всеми заинтересованными лицами государств-членов и третьих государств не позднее планируемой даты завершения проведения публичного обсуждения проекта технического регламента.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если в ходе проверки выявлены несоответствие проекта технического регламента Рекомендациям по содержанию и типовой структуре технического регламента или некомплект документов, указанных в пункте 13 настоящего Порядка, Комиссия в течение 8 рабочих дней с даты их поступления информирует разработчика о необходимости доработки проекта технического регламента и комплекта документов, указанных в пункте 13 настоящего Порядка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z197" w:id="91"/>
-[...15 lines deleted...]
-      В случае если разработчиком является орган государственной власти государства-члена, Комиссия не позднее планируемой даты завершения проведения публичного обсуждения проекта технического регламента готовит замечания и предложения по проекту технического регламента и комплекту документов, указанных в пункте 12 настоящего Порядка.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разработчик в течение 30 рабочих дней с даты получения информации о необходимости доработки осуществляет доработку проекта технического регламента и комплекта документов, указанных в пункте 13 настоящего Порядка, и направляет их в Комиссию не позднее 35 рабочих дней с даты получения информации о необходимости такой доработки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z198" w:id="92"/>
-[...15 lines deleted...]
-      Замечания и предложения Комиссии размещаются на официальном сайте Союза и передаются разработчику для включения в сводку отзывов по проекту технического регламента, указанную в пункте 20 настоящего Порядка, не позднее 10 рабочих дней с даты завершения публичного обсуждения проекта технического регламента.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае если в ходе доработки проекта технического регламента и комплекта документов, указанных в пункте 13 настоящего Порядка, были изменены требования к продукции или связанным с требованиями к продукции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>процессам проектирования (включая изыскания), производства, строительства, монтажа, наладки, эксплуатации, хранения, перевозки, реализации и утилизации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, разработчик обеспечивает рассмотрение доработанных проекта технического регламента и комплекта документов на заседании рабочей группы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z199" w:id="93"/>
-[...15 lines deleted...]
-      20. Комиссия обеспечивает размещение своевременно поступивших замечаний и предложений (отзывов) заинтересованных лиц по проекту технического регламента и комплекту документов, указанных в пункте 12 настоящего Порядка, на официальном сайте Союза по мере их поступления, но не позднее 10 рабочих дней с даты завершения публичного обсуждения проекта технического регламента.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Комиссия обеспечивает проведение публичного обсуждения проекта технического регламента. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z200" w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случае если разработчиком является орган государственной власти государства-члена, замечания и предложения (отзывы) заинтересованных лиц по мере их поступления, но не позднее 10 рабочих дней с даты завершения публичного обсуждения проекта технического регламента, передаются Комиссией разработчику для подготовки сводки отзывов по проекту технического регламента по форме согласно </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (далее – сводка отзывов).</w:t>
+      19. Для проведения публичного обсуждения проекта технического регламента Комиссия в течение 30 календарных дней с даты получения проекта технического регламента и комплекта документов, доработанных в соответствии с абзацем четвертым пункта 16 или абзацем третьим пункта 17 настоящего Порядка, размещает их на официальном сайте Союза. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z201" w:id="95"/>
-[...15 lines deleted...]
-      В случае если в период проведения публичного обсуждения в Комиссию не поступили замечания и предложения (отзывы) по проекту технического регламента и комплекту документов, указанных в пункте 12 настоящего Порядка, Комиссия не позднее 10 рабочих дней с даты завершения публичного обсуждения проекта технического регламента направляет соответствующую информацию разработчику и размещает ее на официальном сайте Союза.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок публичного обсуждения проекта технического регламента не может быть менее 60 календарных дней с даты размещения уведомления о разработке проекта технического регламента на официальном сайте Союза. Датой завершения публичного обсуждения является дата размещения Комиссией уведомления о завершении публичного обсуждения проекта технического регламента на официальном сайте Союза по форме согласно приложению № 2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z202" w:id="96"/>
-[...15 lines deleted...]
-      21. В случае если разработчиком является орган государственной власти государства-члена, в течение 30 календарных дней с даты получения от Комиссии замечаний и предложений (отзывов) по проекту технического регламента и комплекту документов, указанных в пункте 12 настоящего Порядка, разработчик совместно с рабочей группой составляет сводку отзывов и представляет ее в Комиссию.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не менее чем за 20 календарных дней до начала публичного обсуждения Комиссия направляет в соответствующие органы государственной власти государств-членов, являющихся членами Всемирной торговой организации, необходимую информацию для подготовки проекта нотификации с целью последующего представления в Секретариат Всемирной торговой организации в установленном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z203" w:id="97"/>
-[...15 lines deleted...]
-      В случае если разработчиком является Комиссия, в течение 30 календарных дней с даты завершения публичного обсуждения проекта технического регламента Комиссия совместно с рабочей группой составляет сводку отзывов.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комиссия не позднее 5 рабочих дней с даты размещения на официальном сайте Союза уведомления о разработке проекта технического регламента информирует в письменной форме, в том числе посредством электронной почты, о начале и планируемой дате завершения проведения публичного обсуждения проекта технического регламента, а также о месте размещения на официальном сайте Союза документов, указанных в абзацах первом и втором пункта 19 настоящего Порядка (с указанием полных электронных адресов (гиперссылок)):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z204" w:id="98"/>
-[...15 lines deleted...]
-      По каждому своевременно полученному замечанию и предложению (отзыву) по проекту технического регламента и комплекту документов, указанных в пункте 12 настоящего Порядка, в сводке отзывов указывается информация о его принятии или обоснование его отклонения.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) государственные органы государств-членов, ответственные за разработку проекта технического регламента, органы государств-членов, уполномоченные в сфере технического регулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z205" w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) координаторов от бизнес-сообщества каждого государства-члена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) представителей бизнес-сообществ, научных и общественных организаций, иных независимых экспертов государств-членов, включенных в состав Консультативного комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) иных заинтересованных лиц, которых целесообразно привлечь к разработке проекта технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Замечания и предложения (отзывы) по проекту технического регламента и комплекту документов представляются в Комиссию всеми заинтересованными лицами государств-членов (в том числе разработчиками, соразработчиками) и третьих государств не позднее планируемой даты завершения проведения публичного обсуждения проекта технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Замечания и предложения Комиссии по проекту технического регламента и комплекту документов, указанных в пункте 13 настоящего Порядка (при наличии), размещаются на официальном сайте Союза и направляются разработчику для включения в сводку отзывов по проекту технического регламента, указанную в пункте 22 настоящего Порядка, не позднее 10 рабочих дней с даты завершения публичного обсуждения проекта технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Комиссия обеспечивает размещение поступивших в период публичного обсуждения замечаний и предложений (отзывов) заинтересованных лиц по проекту технического регламента и комплекту документов, указанных в пункте 13 настоящего Порядка, на официальном сайте Союза по мере их поступления, но не позднее 10 рабочих дней с даты завершения публичного обсуждения проекта технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Замечания и предложения (отзывы) заинтересованных лиц по мере их поступления, но не позднее 10 рабочих дней с даты завершения публичного обсуждения проекта технического регламента, направляются Комиссией разработчику для подготовки сводки отзывов по проекту технического регламента по форме согласно приложению № 3 (далее – сводка отзывов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Замечания и предложения (отзывы) по проекту технического регламента и комплекту документов, указанных в пункте 13 настоящего Порядка, поступившие после завершения публичного обсуждения, не подлежат включению в сводку отзывов и не рассматриваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если в период проведения публичного обсуждения в Комиссию не поступили замечания и предложения (отзывы) по проекту технического регламента и комплекту документов, указанных в пункте 13 настоящего Порядка, Комиссия не позднее 10 рабочих дней с даты завершения публичного обсуждения проекта технического регламента направляет соответствующую информацию разработчику и размещает ее на официальном сайте Союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Разработчик в течение 30 календарных дней с даты получения от Комиссии замечаний и предложений (отзывов) по проекту технического регламента и комплекту документов, указанных в пункте 13 настоящего Порядка, совместно с рабочей группой составляет сводку отзывов и представляет ее в Комиссию с приложением протокола заседания рабочей группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По каждому полученному замечанию и предложению (отзыву) по проекту технического регламента и комплекту документов, указанных в пункте 13 настоящего Порядка, в сводке отзывов указывается информация о его принятии или обоснование его отклонения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия осуществляет контроль за включением в сводку отзывов всех замечаний и предложений (отзывов), своевременно поступивших в процессе публичного обсуждения проекта технического регламента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...218 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z217" w:id="111"/>
-[...15 lines deleted...]
-      г) проекты решения Совета Комиссии о принятии технического регламента и решения Коллегии Комиссии о введении в действие принятого технического регламента и о переходных положениях в отношении этого технического регламента;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если в представленной разработчиком в Комиссию сводке отзывов отсутствуют замечания и предложения (отзывы), своевременно поступившие в процессе публичного обсуждения проекта технического регламента, или разработчиком не указана информация о принятии включенных в сводку отзывов замечаний и предложений (отзывов) либо обоснование их отклонения, Комиссия возвращает сводку отзывов разработчику для доработки. Доработка сводки отзывов и ее представление в Комиссию осуществляются разработчиком в течение 10 рабочих дней с даты получения сводки отзывов на доработку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z218" w:id="112"/>
-[...15 lines deleted...]
-      д) пояснительную записку к проекту технического регламента;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Комиссия обеспечивает размещение сводки отзывов на официальном сайте Союза в течение 10 рабочих дней с даты ее получения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z219" w:id="113"/>
-[...15 lines deleted...]
-      е) пояснительную записку к проектам перечней стандартов;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В течение 60 рабочих дней с даты представления сводки отзывов в Комиссию разработчик обеспечивает доработку проекта технического регламента и комплекта документов, указанных в пункте 13 настоящего Порядка, в соответствии с замечаниями и предложениями (отзывами), полученными в период публичного обсуждения проекта технического регламента, а также рассмотрение доработанных материалов на заседании рабочей группы, по итогам которого оформляется протокол.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z220" w:id="114"/>
-[...15 lines deleted...]
-      ж) сводку отзывов;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При доработке проекта технического регламента и комплекта документов, указанных в пункте 13 настоящего Порядка, разработчик обеспечивает проведение метрологической экспертизы проекта технического регламента и проектов перечней стандартов в порядке, установленном Комиссией, или представление заключения о том, что в результате проведения метрологической экспертизы установлено, что проект технического регламента не содержит объектов метрологической экспертизы. По результатам метрологической экспертизы оформляется соответствующее заключение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z221" w:id="115"/>
-[...15 lines deleted...]
-      з) заключение по результатам проведения метрологической экспертизы проекта технического регламента и проектов перечней стандартов или заключение о том, что метрологическая экспертиза не требуется;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если в период публичного обсуждения в Комиссию не поступили замечания и предложения (отзывы) по проекту технического регламента и комплекту документов, указанных в пункте 13 настоящего Порядка, разработчик обеспечивает проведение метрологической экспертизы проекта технического регламента и проектов перечней стандартов в течение 30 рабочих дней с даты получения от Комиссии информации, указанной в абзаце четвертом пункта 22 настоящего Порядка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z222" w:id="116"/>
-[...15 lines deleted...]
-      и) протокол заседания рабочей группы, указанный в пункте 23 настоящего Порядка.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Разработчик представляет в Комиссию в электронном виде и на бумажном носителе доработанный проект технического регламента и окончательный комплект документов, который включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z223" w:id="117"/>
-[...15 lines deleted...]
-      26. В случае если разработчиком является орган государственной власти государства-члена, доработанный проект технического регламента и комплект документов, указанных в пункте 25 настоящего Порядка, представляются разработчиком в Комиссию в электронном виде и на бумажном носителе.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) документы, указанные в подпунктах "а" – "ж" пункта 13 настоящего Порядка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z224" w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) сводку отзывов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) заключение по результатам проведения метрологической экспертизы проекта технического регламента и проектов перечней стандартов или заключение о том, что в результате проведения метрологической экспертизы установлено, что проект технического регламента не содержит объектов метрологической экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) протокол заседания рабочей группы, указанный в пункте 25 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Комиссия обеспечивает подготовку заключения об оценке регулирующего воздействия по проекту технического регламента и комплекту документов, указанных в пункте 27 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях подготовки заключения об оценке регулирующего воздействия департамент Комиссии, к сфере деятельности которого отнесены вопросы технического регулирования, в течение 10 рабочих дней с даты поступления проекта технического регламента и комплекта документов, указанных в пункте 27 настоящего Порядка, обеспечивает их направление в департамент Комиссии, к сфере деятельности которого отнесены вопросы, касающиеся условий ведения предпринимательской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Департамент Комиссии, к сфере деятельности которого отнесены вопросы, касающиеся условий ведения предпринимательской деятельности, при участии разработчика и департамента Комиссии, к сфере деятельности которого отнесены вопросы технического регулирования, в течение 15 рабочих дней с даты поступления указанных в пункте 28 настоящего Порядка проекта технического регламента и комплекта документов, указанных в пункте 27 настоящего Порядка, обеспечивает подготовку заключения об оценке регулирующего воздействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подготовке заключения об оценке регулирующего воздействия в том числе рассматриваются замечания и предложения (отзывы), включенные в сводку отзывов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подготовке заключения об оценке регулирующего воздействия принимаются во внимание поступившие в Комиссию заключения об оценке регулирующего воздействия (анализе регуляторного воздействия) в отношении проекта технического регламента, подготовленные уполномоченными органами государств-членов (при их наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение об оценке регулирующего воздействия подписывается руководителем рабочей группы по проведению оценки регулирующего воздействия проектов решений Комиссии, а в его отсутствие – заместителем руководителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копия заключения об оценке регулирующего воздействия направляется департаментом Комиссии, к сфере деятельности которого отнесены вопросы, касающиеся условий ведения предпринимательской деятельности, в департамент Комиссии, к сфере деятельности которого отнесены вопросы технического регулирования, в течение 3 рабочих дней с даты подписания заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Комиссия не позднее 5 рабочих дней с даты подписания заключения об оценке регулирующего воздействия направляет его копию разработчику для рассмотрения и доработки проекта технического регламента и комплекта документов, указанных в пункте 27 настоящего Порядка (при необходимости).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Поступившие в Комиссию проект технического регламента и комплект документов, указанных в пункте 25 настоящего Порядка, рассматриваются членом Коллегии Комиссии, к полномочиям которого отнесены вопросы технического регулирования, в течение не более 10 рабочих дней с даты поступления. </w:t>
-[...219 lines deleted...]
-      В случае если в ходе рассмотрения проекта технического регламента в соответствии с пунктом 26 настоящего Порядка членом Коллегии Комиссии, к полномочиям которого отнесены вопросы технического регулирования, выявлены несоответствие проекта технического регламента и комплекта документов, указанных в пункте 25 настоящего Порядка, Договору, международным договорам и актам, составляющим право Союза, или неполнота сведений, представленных в комплекте документов, указанных в пункте 25 настоящего Порядка, и направлено соответствующее заключение разработчику, Комиссия в течение 5 рабочих дней с даты представления в соответствии с пунктом 27 настоящего Порядка разработчиком доработанного проекта технического регламента и комплекта документов, указанного в пункте 25 настоящего Порядка, направляет их для рассмотрения в правительства государств-членов.</w:t>
+      Разработчик в течение 15 рабочих дней с даты получения копии заключения об оценке регулирующего воздействия дорабатывает (при необходимости) проект технического регламента и комплект документов, указанных в пункте 27 настоящего Порядка, и направляет их в Комиссию. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае наличия в заключении об оценке регулирующего воздействия замечаний и (или) предложений по проекту технического регламента и комплекту документов (за исключением редакционного и (или) юридико-технического характера) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разработчик в течение 30 календарных дней с даты его получения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечивает рассмотрение указанного заключения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об оценке регулирующего воздействия на заседании рабочей группы, по итогам которого составляется сводка замечаний и (или) предложений, содержащихся в заключении об оценке регулирующего воздействия, которые отклонены (при наличии), с указанием причин отклонения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z236" w:id="130"/>
-[...15 lines deleted...]
-      Правительства государств-членов в течение 30 рабочих дней с даты получения проекта технического регламента и комплекта документов, указанных в пункте 25 настоящего Порядка, обеспечивают их рассмотрение и в случае необходимости представление в Комиссию замечаний и предложений.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае если разработчику по отдельным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">замечаниям и (или) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предложениям, содержащимся в заключении об оценке регулирующего воздействия, требуется проведение дополнительных консультаций с соразработчиками, срок направления в Комиссию доработанных проекта технического регламента и комплекта документов, указанных в пункте 27 настоящего Порядка, может быть увеличен, но не более чем на 45 рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z237" w:id="131"/>
-[...15 lines deleted...]
-      Замечания и предложения государств-членов представляются в Комиссию в соответствии с пунктом 99 Регламента.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отклонения замечаний и (или) предложений, содержащихся в заключении об оценке регулирующего воздействия, разработчиком по каждому отклоненному предложению в разделе "Иная информация, относящаяся по мнению разработчика, к основным сведениям о проекте технического регламента" пояснительной записки к проекту технического регламента приводится обоснование отклонения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z238" w:id="132"/>
-[...15 lines deleted...]
-      Комиссия в течение 60 календарных дней с даты направления проекта технического регламента и комплекта документов, указанных в пункте 25 настоящего Порядка, в правительства государств-членов обеспечивает проведение переговоров руководителей (заместителей руководителей) заинтересованных органов государственной власти государств-членов либо, в порядке исключения, иных уполномоченных представителей заинтересованных органов государственной власти государств-членов.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Комиссия не позднее 10 рабочих дней с даты подписания заключения об оценке регулирующего воздействия (в случае отсутствия необходимости доработки проекта технического регламента и комплекта документов к нему с учетом заключения об оценке регулирующего воздействия) либо с даты получения проекта технического регламента и комплекта документов, доработанных в соответствии с пунктом 30 настоящего Порядка (в случае доработки проекта технического регламента и комплекта документов к нему с учетом заключения об оценке регулирующего воздействия), обеспечивает направление проекта технического регламента и документов по перечню согласно приложению № 4 в правительства государств-членов для проведения внутригосударственного согласования, включающего проведение национальных процедур согласования (в том числе оценки регулирующего воздействия или анализа регуляторного воздействия), если законодательством государства-члена предусмотрено обязательное их проведение в отношении проектов технических регламентов (изменений в технические регламенты) (далее – внутригосударственное согласование), и их размещение на официальном сайте Союза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z239" w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Внутригосударственное согласование осуществляется в порядке, определяемом законодательством государств-членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В ходе указанных переговоров рассматривается подготовленное Комиссией в соответствии с пунктом 28 настоящего Порядка заключение об оценке регулирующего воздействия по проекту технического регламента и комплекту документов, указанных в пункте 25 настоящего Порядка. </w:t>
-[...19 lines deleted...]
-      Результаты указанных переговоров оформляются протоколом, который подписывается членом Коллегии Комиссии, к полномочиям которого отнесены вопросы технического регулирования, и направляется Комиссией в правительства государств-членов не позднее 5 рабочих дней с даты подписания.</w:t>
+      Результаты предусмотренных законодательством государства-члена обязательных процедур в отношении проектов технических регламентов (изменений в технические регламенты) (в том числе оценки регулирующего воздействия или анализа регуляторного воздействия) могут быть учтены при подведении итогов внутригосударственного согласования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z241" w:id="135"/>
-[...15 lines deleted...]
-      В случае если по итогам рассмотрения в соответствии настоящим пунктом проект технического регламента и комплект документов, указанный в пункте 25 настоящего Порядка, рассмотрены в государствах-членах без представления замечаний и предложений, переговоры руководителей (заместителей руководителей) заинтересованных органов государственной власти государств-членов не проводятся.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об итогах внутригосударственного согласования направляется в письменной форме в Комиссию органом государственной власти государства-члена, уполномоченным на взаимодействие с Комиссией, или органом государственной власти, уполномоченным государством-членом, в срок, не превышающий 60 календарных дней с даты получения от Комиссии проекта технического регламента и документов, указанных в приложении № 4 к настоящему Порядку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z242" w:id="136"/>
-[...15 lines deleted...]
-      30. При необходимости по итогам переговоров, указанных в пункте 29 настоящего Порядка, разработчик в течение 10 рабочих дней с даты подписания протокола обеспечивает доработку проекта технического регламента и комплекта документов, указанных в пункте 25 настоящего Порядка. Если разработчиком является орган государственной власти государства-члена, доработка осуществляется им совместно с Комиссией и доработанные проект технического регламента и комплект документов, указанных в пункте 25 настоящего Порядка, представляются в Комиссию в указанный срок .</w:t>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В исключительных случаях, если информация об итогах внутригосударственного согласования не может быть направлена в Комиссию в указанный срок в связи с необходимостью проведения дополнительного рассмотрения или получения дополнительной информации, орган государственной власти государства-члена, уполномоченный на взаимодействие с Комиссией, в письменной форме информирует Комиссию о сроке представления информации, который не может превышать 90 календарных дней с даты получения от Комиссии проекта технического регламента и документов, указанных в приложении № 4 к настоящему Порядку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z243" w:id="137"/>
-[...15 lines deleted...]
-      31. Комиссия не позднее 10 календарных дней с даты поступления в Комиссию доработанного в соответствии с пунктом 30 настоящего Порядка проекта технического регламента и комплекта документов, указанных в пункте 25 настоящего Порядка, обеспечивает направление проекта технического регламента и документов по перечню согласно приложению № 4 в правительства государств-членов для проведения внутригосударственного согласования и их размещение на официальном сайте Союза.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об итогах внутригосударственного согласования в течение 5 рабочих дней с даты ее поступления в Комиссию направляется разработчику.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z244" w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32. Внутригосударственное согласование проекта технического регламента и документов, указанных в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Порядку, осуществляется в порядке, определяемом законодательством государств-членов.</w:t>
+      33. Разработчик в течение 30 рабочих дней с даты получения от Комиссии информации об итогах последнего из внутригосударственных согласований обеспечивает ее рассмотрение на совещании с участием представителей заинтересованных органов государств-членов и Комиссии (далее – совещание) в целях направления проекта технического регламента и документов, указанных в приложении № 4 к настоящему Порядку, для рассмотрения на заседании Коллегии Комиссии. По итогам совещания оформляется протокол. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z245" w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если по итогам совещания отсутствуют разногласия между государствами-членами и в проект технического регламента не внесены существенные изменения по итогам внутригосударственного согласования, разработчиком принимается решение о представлении проекта технического регламента для рассмотрения Коллегией Комиссии в установленном порядке для принятия решения о включении вопроса о принятии технического регламента в повестку дня заседания Совета Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии разногласий между государствами-членами разработчиком принимается решение об их рассмотрении на заседании Консультативного комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разногласия между государствами-членами, которые не были урегулированы по итогам совещания, оформляются разработчиком в виде сводки по форме согласно приложению № 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Решения государств-членов по результатам внутригосударственного согласования проекта технического регламента и документов, указанных в </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z246" w:id="140"/>
+      Доработанные (при необходимости) по итогам совещания проект технического регламента, документы, указанные в приложении № 4 к настоящему Порядку, сводка разногласий (при наличии) и протокол совещания представляются разработчиком в Комиссию для их рассмотрения на заседании Консультативного комитета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Разногласия между государствами-членами или документы, указанные в пункте 56 настоящего Порядка (в случае если проект изменений в технический регламент подготовлен в соответствии с пунктом 56 настоящего Порядка), рассматриваются на очередном заседании Консультативного комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае внесения в проект технического регламента существенных изменений по итогам внутригосударственного согласования такие изменения также рассматриваются на заседании Консультативного комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам рассмотрения Консультативным комитетом принимается решение о представлении проекта технического регламента в установленном порядке для рассмотрения Коллегией Комиссии вопроса об одобрении проекта решения Совета Комиссии о принятии технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разногласия между государствами-членами, которые не были урегулированы на заседании Консультативного комитета, рассматриваются Коллегией Комиссии и (или) Советом Комиссии при рассмотрении проекта технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости разработчиком совместно с Комиссией в течение срока, установленного Консультативным комитетом (но не более 25 рабочих дней), осуществляется доработка проекта технического регламента и документов, указанных в приложении № 4 к настоящему Порядку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Консультативным комитетом может быть принято решение о направлении доработанного проекта технического регламента в государства-члены для согласования внесенных в него существенных изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Комиссия в соответствии с решением, принятым по итогам совещания, или решением Консультативного комитета в срок, не превышающий 25 рабочих дней с даты принятия решения об одобрении проекта технического регламента или с даты представления доработанного проекта технического регламента и комплекта документов к нему в соответствии с пунктом 34 настоящего Порядка, обеспечивает подготовку комплекта документов, указанных в перечне согласно приложению № 6 или в пункте 56 настоящего Порядка (в случае если проект изменений в технический регламент подготовлен в соответствии с пунктом 56 настоящего Порядка), и проведение правовой экспертизы и правового редактирования проекта распоряжения Коллегии Комиссии об одобрении проекта решения Совета Комиссии о принятии технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При доработке проекта технического регламента и (или) документов, указанных в перечне, предусмотренном приложением № 6 к настоящему Порядку, или в пункте 56 настоящего Порядка (в случае если проект изменений в технический регламент подготовлен в соответствии с пунктом 56 настоящего Порядка), внесение в них изменений по результатам правовой экспертизы и правового редактирования возможно в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      если такие изменения носят редакционный характер и не меняют требований проекта технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В исключительных случаях, если решение государства-члена по результатам внутригосударственного согласования не может быть направлено в Комиссию в указанный срок в связи с необходимостью проведения дополнительного рассмотрения или получения дополнительной информации, орган государственной власти государства-члена, уполномоченный на взаимодействие с Комиссией, в письменной форме информирует Комиссию о сроке подготовки указанного решения, который не может превышать 90 календарных дней со дня получения от Комиссии проекта технического регламента и документов, указанных в </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z248" w:id="142"/>
+      если необходимо приведение положений проекта технического регламента в соответствие с положениями Договора или международных договоров в рамках Союза, а также с актами, входящими в право Союза. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если по итогам правовой экспертизы и правового редактирования проекта распоряжения, указанного в абзаце первом настоящего пункта, требуется проведение дополнительных консультаций с разработчиком и (или) соразработчиками, срок подготовки соответствующего комплекта документов для рассмотрения Коллегией Комиссии может быть увеличен, но не более чем на 30 рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам доработки формируется сравнительная таблица внесенных изменений, которая включается в указанный комплект документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Комиссия в течение 10 рабочих дней с даты подготовки по результатам правовой экспертизы и правового редактирования заключения о соответствии проекта распоряжения Коллегии Комиссии об одобрении проекта решения Совета Комиссии о принятии технического регламента международным договорам и актам, составляющим право Союза, обеспечивает подготовку и направление указанного проекта решения Совета Комиссии для рассмотрения Коллегией Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Проект решения Совета Комиссии о принятии технического регламента одобряется распоряжением Коллегии Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Технический регламент принимается решением Совета Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Разработчик с участием заинтересованных органов государств-членов в течение 30 рабочих дней с даты получения от Комиссии замечаний и предложений, представленных по итогам внутригосударственного согласования проекта технического регламента и документов, указанных в </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z249" w:id="143"/>
+      38. В случае если по результатам рассмотрения проекта технического регламента и комплекта документов, указанных в приложении № 6 к настоящему Порядку, на заседании Коллегии Комиссии или Совета Комиссии принимается решение о необходимости их доработки, процедура доработки определяется соответственно Коллегией Комиссии или Советом Комиссии либо осуществляется в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Регламентом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работы Евразийской экономической комиссии, утвержденным Решением Высшего Евразийского экономического совета от 23 декабря 2014 г. № 98 (далее – Регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В решении Совета Комиссии о принятии технического регламента устанавливается срок вступления в силу технического регламента, который не может составлять менее 180 календарных дней с даты принятия указанного решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение Совета Комиссии о принятии технического регламента может содержать положения, предусматривающие вступление в силу отдельных требований принятого технического регламента с даты начала применения соответствующего межгосударственного стандарта, а в случае его отсутствия – национального (государственного) стандарта государства-члена или методики исследований (испытаний) и измерений, включенных в перечень международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технических регламентов и осуществления оценки соответствия объектов технического регулирования требованиям технических регламентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Решение в отношении принятого технического регламента о введении его в действие и о переходных положениях принимается Коллегией Комиссии не позднее чем за 3 месяца до устанавливаемой даты введения в действие. В указанном решении устанавливаются следующие сроки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) сроки действия документов об оценке соответствия продукции обязательным требованиям, установленным актами, входящими в право Союза, или законодательством государства-члена, выданных или принятых в отношении продукции, являющейся объектом технического регулирования технического регламента, до дня вступления в силу технического регламента, а также сроки, после которых выдача или принятие таких документов не допускается;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) сроки, в рамках которых допускаются производство и выпуск в обращение на территориях государств-членов продукции в соответствии с обязательными требованиями, ранее установленными актами, входящими в право Союза, и законодательством государства-члена, при наличии документов об оценке соответствия продукции указанным обязательным требованиям, выданных или принятых до дня вступления в силу технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) сроки, в рамках которых допускаются производство и выпуск в обращение на территориях государств-членов продукции, не подлежавшей до дня вступления в силу технического регламента обязательной оценке соответствия обязательным требованиям, установленным актами, входящими в право Союза, или законодательством государства-члена, без документов об обязательной оценке соответствия продукции и без маркировки национальным знаком соответствия (знаком обращения на рынке) (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) сроки обращения продукции, выпущенной в обращение на территориях государств-членов в период действия документов об оценке соответствия продукции обязательным требованиям, установленным актами, входящими в право Союза, или законодательством государства-члена, выданных или принятых в отношении продукции, являющейся объектом технического регулирования технического регламента, до дня вступления в силу технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Комиссия не позднее чем за 180 календарных дней до даты вступления в силу технического регламента утверждает перечни стандартов в соответствии с порядком разработки и принятия перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Союза, и перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Союза и осуществления оценки соответствия объектов технического регулирования, утверждаемым Комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. В целях формирования правоприменительной практики в отношении технического регламента, оценки обеспечения защиты жизни и (или) здоровья человека, имущества, окружающей среды, жизни и (или) здоровья животных и растений, предупреждения действий, вводящих в заблуждение потребителей, а также оценки регулирующего воздействия технического регламента на экономические отношения, связанные с выпуском в обращение и обращением продукции, отнесенной к области его применения, в государствах-членах осуществляется мониторинг применения технического регламента (далее – мониторинг) в порядке, установленном законодательством государств-членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках мониторинга осуществляются выявление и анализ следующих факторов, требующих дополнительного регулирования и принятия управленческих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предпосылки для возникновения барьеров и ограничений в связи с применением установленных в техническом регламенте требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полнота правового регулирования положений технического регламента и коллизии его норм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие в техническом регламенте отсылочных норм на законодательство государств-членов и их реализация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие в тексте технического регламента ошибок юридико-технического характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      искажение смысла норм, установленных в техническом регламенте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неправомерные или необоснованные решения, действия (бездействие) при применении технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие единообразной практики применения технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество и содержание заявлений по вопросам разъяснения положений технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z184" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество и характер зафиксированных нарушений требований технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество органов по сертификации и испытательных лабораторий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспеченность технического регламента стандартами и методиками, необходимыми для его реализации, своевременность актуализации перечней стандартов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные факторы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При проведении мониторинга используется информация органов государственной власти государств-членов о ходе применения технического регламента, формируемая в том числе с учетом обращений, поступающих от представителей бизнес-сообществ, научных и общественных организаций, иных заинтересованных лиц государств-членов, а также о результатах государственного контроля применения технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Результаты мониторинга используются органами государственной власти государств-членов в целях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) обоснования, подготовки и принятия нормативных правовых актов государств-членов в сфере технического регулирования и смежных сферах законодательства, обеспечивающих устранение выявленных проблемных вопросов, связанных с применением принятого технического регламента, на уровне законодательства государств-членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z191" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) обоснования и подготовки предложений о внесении изменений в технический регламент, перечни стандартов, программу по разработке межгосударственных стандартов, акты Комиссии, обеспечивающих устранение выявленных проблемных вопросов, касающихся применения принятого технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z192" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      34. Доработанные проект технического регламента и документы, указанные в </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z251" w:id="145"/>
+      45. Обращения, поступающие в Комиссию от представителей бизнес-сообществ, научных и общественных организаций, иных заинтересованных лиц государств-членов, по проблемным вопросам применения принятого технического регламента рассматриваются Комиссией в порядке, установленном пунктами 93 – 99 Регламента, и направляются в органы государственной власти государства-члена, от представителей которого поступили обращения, в целях обоснования и подготовки предложений, указанных в подпункте "б" пункта 44 настоящего Порядка. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Результаты мониторинга по итогам года направляются государствами-членами в Комиссию в порядке, установленном их законодательством, не позднее 1 апреля года, следующего за отчетным, для обобщения. Обобщенные сведения затем направляются Комиссией в правительства государств-членов для анализа и подготовки (при необходимости) предложений по внесению изменений в технический регламент в соответствии с пунктами 47 – 52 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z194" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разъяснения разработчика (соразработчиков) по применению отдельных положений технического регламента направляются в Комиссию в целях организации их рассмотрения Комиссией совместно с заинтересованными органами государственной власти государств-членов и принятия решения о возможности их размещения на официальном сайте Союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III. Порядок внесения изменений в технический регламент и его отмены </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Проекты изменений в технические регламенты разрабатываются в соответствии с планом с учетом результатов мониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z197" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Инициативные предложения государств-членов по внесению в план изменений, предусматривающих разработку соответствующих проектов изменений в технический регламент (далее – инициативные предложения), представляются в Комиссию органами государственной власти государств-членов, уполномоченными на взаимодействие с Комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия в течение 10 рабочих дней с даты поступления инициативного предложения направляет его в правительства государств-членов для рассмотрения и последующего представления в Комиссию позиции по инициативному предложению в сроки, предусмотренные пунктом 99 Регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z199" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Позиции государств-членов по инициативному предложению в течение 5 рабочих дней с даты их представления в Комиссию направляются в орган государственной власти, уполномоченный на взаимодействие с Комиссией, государства-члена, направившего инициативное предложение в Комиссию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия разногласий в позициях государств-членов по инициативному предложению Комиссия в течение 10 рабочих дней с даты представления в Комиссию последней позиции государства-члена обеспечивает подготовку и представление инициативного предложения для рассмотрения Коллегией Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии разногласий в позициях государств-членов по инициативному предложению Комиссия обеспечивает рассмотрение инициативного предложения на очередном заседании Консультативного комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия ведет учет поступивших инициативных предложений и обеспечивает ежеквартальное размещение информации о ходе их рассмотрения на официальном сайте Союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z203" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При необходимости разработчиком в течение срока, установленного Консультативным комитетом, осуществляется доработка проекта технического регламента и документов, указанных в </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z252" w:id="146"/>
+      49. На основании решения Совета Комиссии проект изменений в технический регламент может быть разработан по предложениям государств-членов вне плана, при этом в таком решении должны быть определены разработчик, а также срок представления в Комиссию итогов внутригосударственного согласования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z204" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      35. Разногласия между государствами-членами по проекту технического регламента и документам, указанным в </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z253" w:id="147"/>
+      50. Разработчик в течение 90 календарных дней с даты определения его в качестве разработчика подготавливает проект изменений в технический регламент и комплект документов, который включает в себя: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) проект изменений в перечни стандартов и пояснительную записку к нему (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) проект изменений в программу по разработке межгосударственных стандартов (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z207" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) перечень международных, региональных (межгосударственных) и национальных (государственных) стандартов (правил, директив, рекомендаций и иных документов, принятых международными организациями по стандартизации), а в случае их отсутствия – региональных документов (регламентов, директив, решений, правил и иных документов), технических регламентов государств-членов (их проектов), на основе которых разработан проект изменений в технический регламент (не готовится в случае, если изменения в технический регламент носят редакционный характер и не меняют требований технического регламента, в том числе в случае, если изменения необходимы для конкретизации (единообразного применения) норм технического регламента);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) проекты решения Совета Комиссии о внесении изменений в технический регламент и решения Коллегии Комиссии о введении в действие изменений в технический регламент и о переходных положениях в отношении внесения этих изменений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z209" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) пояснительную записку к проекту изменений в технический регламент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) проект уведомления о разработке проекта изменений в технический регламент по форме, предусмотренной приложением № 1 к настоящему Порядку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ж) сравнительную таблицу с действующей и предлагаемой редакциями структурных элементов технического регламента с соответствующим обоснованием предлагаемых изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. В пояснительной записке к проекту изменений в технический регламент указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основание или научное обоснование (при наличии) внесения изменений в технический регламент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z214" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цели принятия изменений в технический регламент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z215" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предполагаемый срок введения в действие обязательных требований, предусмотренных изменениями в технический регламент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание проблем, на решение которых направлена разработка проекта изменений в технический регламент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состав и общая характеристика объектов технического регулирования, в отношении которых подготовлен проект изменений в технический регламент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ международного опыта и опыта государств-членов в области установления обязательных требований, в отношении которых подготовлен проект изменений в технический регламент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание устанавливаемых в проекте изменений в технический регламент обязательных требований, отличающихся от положений международных, региональных (межгосударственных) стандартов или обязательных требований, действующих на территориях государств-членов, с кратким обоснованием их введения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z220" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. Член Коллегии Комиссии, к полномочиям которого отнесены вопросы технического регулирования, в соответствии с решением Консультативного комитета, указанным в пункте 34 настоящего Порядка, обеспечивает подготовку комплекта документов по перечню согласно </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z257" w:id="151"/>
+      информация о соответствии проекта изменений в технический регламент требованиям в области обеспечения единства измерений; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z221" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случае если по результатам рассмотрения проекта технического регламента и комплекта документов, указанных в </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z259" w:id="153"/>
+      информация о единых санитарно-эпидемиологических и гигиенических требованиях и процедурах, ветеринарно-санитарных и карантинных фитосанитарных требованиях, включаемых в технический регламент, а также информация о соответствии требований, включаемых в технический регламент, единым санитарно-эпидемиологическим и гигиеническим требованиям и процедурам; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z222" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Решение о введении в действие принятого технического регламента и о переходных положениях в отношении этого технического регламента принимается Коллегией Комиссии после принятия технического регламента. </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="157"/>
+      круг лиц, в целях защиты интересов которых осуществляется разработка проекта изменений в технический регламент; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z223" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Информация государств-членов о ходе применения технического регламента, формируемая в том числе с учетом обращений, поступающих от представителей бизнес-сообщества, научных и общественных организаций, иных заинтересованных лиц, представляется в Комиссию уполномоченными органами государственной власти государств-членов в срок, не превышающий 30 календарных дней со дня получения правительствами государств-членов запроса Комиссии. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z264" w:id="158"/>
+      адресаты регулирования, в том числе хозяйствующие субъекты, и воздействие, оказываемое на них регулированием, предусмотренным проектом изменений в технический регламент; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z224" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Комиссия обеспечивает направление указанной информации разработчику для рассмотрения и (при необходимости) подготовки предложений по внесению изменений в технический регламент. </w:t>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="162"/>
+      содержание устанавливаемых проектом изменений в технический регламент ограничений для хозяйствующих субъектов и иных лиц, интересы которых будут затронуты; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z225" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      42. Разработчик в течение 90 календарных дней с даты определения его в качестве разработчика подготавливает первую редакцию проекта изменений в технический регламент и комплект документов, который включает в себя: </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z274" w:id="168"/>
+      механизм разрешения проблем, на решение которых направлена разработка проекта изменений в технический регламент, и достижения цели регулирования, предусмотренный проектом изменений в технический регламент (описание взаимосвязи между предлагаемым регулированием и решаемыми проблемами); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z226" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      е) проект уведомления о разработке проекта изменений в технический регламент по форме, предусмотренной </w:t>
-[...463 lines deleted...]
-    <w:bookmarkStart w:name="z297" w:id="191"/>
+      описание иных возможных способов разрешения проблем, на решение которых направлена разработка проекта изменений в технический регламент; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z227" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иная информация, относящаяся, по мнению разработчика, к основным сведениям о проекте изменений в технический регламент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация, предусмотренная абзацами шестым – пятнадцатым настоящего пункта, не указывается в случае, если изменения в технический регламент носят редакционный характер и не меняют требований технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z229" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Согласование и внесение изменений в технические регламенты осуществляется в соответствии с пунктами 16 – 40 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z230" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разработчик формирует рабочую группу по разработке проекта изменений в технический регламент в соответствии с пунктом 11 настоящего Порядка или привлекает к разработке проекта изменений в технический регламент рабочую группу, указанную в пункте 11 настоящего Порядка, с учетом актуализации ее состава (при необходимости).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z231" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. В исключительных случаях изменения в технический регламент могут быть приняты по упрощенной процедуре без внесения изменений в план и без проведения процедур публичного обсуждения, оценки регулирующего воздействия и внутригосударственного согласования, предусмотренных пунктами 10 – 34 настоящего Порядка, по инициативе государства-члена или Комиссии по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z232" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) возникновение в государствах-членах обстоятельств, приводящих к непосредственной угрозе жизни и (или) здоровью человека, имуществу, окружающей среде, жизни и (или) здоровью животных и растений, и (или) обстоятельств социально-экономического характера, которые могут повлечь за собой неблагоприятные последствия для государств-членов и требуют оперативного реагирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z233" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      проект изменений в перечни стандартов и пояснительную записку к проекту изменений в перечни стандартов (при необходимости); </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z299" w:id="193"/>
+      Такие обстоятельства должны подтверждаться указанием в пояснительной записке к проекту изменений в технический регламент данных, отражающих их возникновение, а также прогноза потенциальных рисков или неблагоприятных последствий социально-экономического характера в случае несвоевременного внесения изменения в технический регламент; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) внесение в технический регламент изменений, носящих редакционный характер и не меняющих требований технического регламента, в том числе изменений с целью конкретизации (единообразного применения) его норм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z235" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) необходимость приведения положений технического регламента в соответствие с положениями Договора или международных договоров в рамках Союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z236" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) необходимость приведения положений технического регламента в соответствие с типовыми схемами оценки соответствия, утверждаемыми Комиссией (без проведения процедур публичного обсуждения и оценки регулирующего воздействия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z237" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      54. Предложения по внесению изменений в технический регламент по основаниям, предусмотренным пунктом 53 настоящего Порядка, могут быть подготовлены государствами-членами или Комиссией и должны содержать проект изменений в технический регламент и комплект документов, предусмотренный пунктом 50 настоящего Порядка, за исключением проекта уведомления о разработке проекта изменений в технический регламент. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанные предложения, подготовленные государствами-членами, представляются в Комиссию органами государственной власти государств-членов, уполномоченными на взаимодействие с Комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пояснительная записка к проекту изменений в технический регламент должна содержать сведения, указанные в пункте 51 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Предложения по внесению изменений в технический регламент, указанные в пункте 54 настоящего Порядка, поступившие в Комиссию от государств-членов или подготовленные Комиссией, рассматриваются на очередном заседании Консультативного комитета. По итогам их рассмотрения Консультативным комитетом принимается решение о возможности представления проекта изменений в технический регламент, указанного в пункте 54 настоящего Порядка, для рассмотрения Коллегией Комиссии вопроса об одобрении проекта решения Совета Комиссии о внесении изменений в технический регламент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости Комиссией в течение срока, установленного Консультативным комитетом, осуществляется доработка проекта изменений в технический регламент и комплекта документов, указанных в пункте 54 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия в соответствии с решением Консультативного комитета обеспечивает подготовку комплекта документов для рассмотрения Коллегией Комиссии и проведение правовой экспертизы и правового редактирования проекта распоряжения Коллегии Комиссии об одобрении проекта решения Совета Комиссии о внесении изменений в технический регламент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия в течение 10 рабочих дней с даты подготовки по результатам правовой экспертизы и правового редактирования заключения о соответствии указанного проекта распоряжения международным договорам и актам, составляющим право Союза, обеспечивает подготовку и направление соответствующих проекта изменений в технический регламент и комплекта документов для рассмотрения Коллегией Комиссии в установленном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z244" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если по итогам правовой экспертизы и правового редактирования проекта распоряжения, указанного в абзаце третьем настоящего пункта, требуется проведение дополнительных консультаций с государственными органами государств-членов, срок подготовки соответствующего комплекта документов для рассмотрения Коллегией Комиссии может быть увеличен, но не более чем на 30 рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект решения Совета Комиссии о внесении изменений в технический регламент одобряется распоряжением Коллегии Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изменения в технический регламент принимаются решением Совета Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. В случае если в единые санитарные требования в соответствии с порядком разработки, утверждения, изменения и применения единых санитарных требований и процедур, утверждаемым Комиссией, внесены изменения в отношении требований, предусмотренных в техническом регламенте, Комиссия не позднее 30 календарных дней с даты вступления в силу решения Коллегии Комиссии об утверждении таких изменений подготавливает проект изменений в технический регламент, а также комплект документов, содержащий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z248" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документы, указанные в подпунктах "а", "б" и "д" пункта 50 настоящего Порядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z249" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проект распоряжения Коллегии Комиссии об одобрении проекта решения Совета Комиссии о внесении изменений в технический регламент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-[...260 lines deleted...]
-    <w:bookmarkStart w:name="z313" w:id="207"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проекты решения Совета Комиссии о внесении изменений в технический регламент и решения Коллегии Комиссии о введении в действие принятых изменений в технический регламент и о переходных положениях (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z251" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сводку комментариев и предложений, поступивших в ходе публичного обсуждения изменений, внесенных в единые санитарные требования, размещенную на официальном сайте Союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z252" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копию заключения об оценке регулирующего воздействия изменений, внесенных в единые санитарные требования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z253" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении проекта изменений в технический регламент и комплекта документов Комиссия обеспечивает проведение процедур в соответствии с пунктами 31 – 37 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z254" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом внутригосударственное согласование проекта изменений в технический регламент осуществляется только в отношении сроков вступления в силу проекта изменений в технический регламент и переходных положений, обеспечивающих подготовку изготовителей и органов по оценке соответствия к исполнению устанавливаемых этим проектом изменений требований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z255" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      50. Внесение изменений в решение Коллегии Комиссии о введении в действие технического регламента и о переходных положениях в отношении этого технического регламента осуществляется на основании предложений государств-членов или Комиссии, которые должны содержать проект изменений, вносимых в решение Коллегии Комиссии, и пояснительную записку к нему с обоснованием необходимости внесения таких изменений. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z315" w:id="209"/>
+      57. Комиссия не позднее чем за 180 календарных дней до даты вступления в силу изменений в технический регламент утверждает изменения в перечни стандартов в соответствии с порядком разработки и принятия перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия − национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Союза, и перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Союза и осуществления оценки соответствия объектов технического регулирования, утверждаемым Комиссией. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z256" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Комиссия обеспечивает размещение проекта изменений, вносимых в решение Коллегии Комиссии о введении в действие технического регламента и о переходных положениях в отношении этого технического регламента, и пояснительной записки к нему на официальном сайте Союза в течение не менее 60 календарных дней для проведения публичного обсуждения в соответствии с </w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z320" w:id="214"/>
+      58. Внесение изменений в решение Коллегии Комиссии о введении в действие технического регламента и о переходных положениях в отношении этого технического регламента (далее – Решение Коллегии Комиссии о введении в действие технического регламента) осуществляется на основании предложений государств-членов или Комиссии, которые должны содержать проект изменений, вносимых в решение Коллегии Комиссии, и пояснительную записку к нему с обоснованием необходимости внесения таких изменений. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z257" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Представление в Комиссию предложений государств-членов о внесении изменений в решение Коллегии Комиссии о введении в действие технического регламента осуществляется органами государственной власти государств-членов, уполномоченными на взаимодействие с Комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z258" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Отмена технического регламента осуществляется в порядке, аналогичном порядку, предусмотренному для разработки технического регламента. </w:t>
-[...34 lines deleted...]
-    </w:p>
+      60. Комиссия обеспечивает размещение проекта изменений, вносимых в решение Коллегии Комиссии о введении в действие технического регламента, и пояснительной записки к нему на официальном сайте Союза в течение не менее 30 календарных дней для проведения публичного обсуждения в соответствии с пунктами 18 – 24 настоящего Порядка, а также подготовку заключения об оценке регулирующего воздействия в соответствии с пунктом 28 настоящего Порядка. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z259" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В исключительных случаях при возникновении обстоятельств, приводящих к непосредственной угрозе жизни и (или) здоровью человека, имуществу, окружающей среде, жизни и (или) здоровью животных и растений, и (или) обстоятельств социально-экономического характера, требующих оперативного реагирования, по решению Совета Комиссии внесение изменений в решение Коллегии Комиссии о введении в действие технического регламента может быть осуществлено без проведения процедур публичного обсуждения, в том числе без подготовки заключения об оценке регулирующего воздействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z260" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Доработанные по итогам публичного обсуждения проект изменений, вносимых в решение Коллегии Комиссии о введении в действие технического регламента, и пояснительная записка к нему представляются в Комиссию органом государственной власти государства-члена, уполномоченным на взаимодействие с Комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z261" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Комиссия обеспечивает рассмотрение доработанных по итогам публичного обсуждения проекта изменений, вносимых в решение Коллегии Комиссии о введении в действие технического регламента, и пояснительной записки к нему Коллегией Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z262" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Изменения в решение Коллегии Комиссии о введении в действие технического регламента утверждаются Коллегией Комиссии в порядке, установленном Регламентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z263" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Решение об отмене технического регламента принимается на основании предложений государств-членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z264" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Предложение государства-члена об отмене технического регламента (далее – предложение об отмене) представляется в Комиссию членом Совета Комиссии и должно содержать проект распоряжения Коллегии Комиссии об одобрении проекта решения Совета Комиссии об отмене технического регламента, проект решения Совета Комиссии об отмене технического регламента, а также пояснительную записку, в которой указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z265" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) обоснование и цели отмены технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z266" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) предложения по применению положений законодательства государств-членов, устанавливающих обязательные требования к продукции, отнесенной к области применения отменяемого технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z267" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) результаты анализа возможности возникновения барьеров и ограничений во взаимной торговле государств-членов в связи с отменой технического регламента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z268" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) предложения по обеспечению взаимного признания государствами-членами результатов оценки соответствия продукции обязательным требованиям законодательства государств-членов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z269" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) перечень актов Комиссии, подлежащих отмене в связи с принятием решения Совета Комиссии об отмене технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z270" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. В отношении проекта решения Совета Комиссии об отмене технического регламента и комплекта документов к нему, указанных в пункте 65 настоящего Порядка, Комиссия обеспечивает проведение процедур, предусмотренных пунктами 18 – 31 настоящего Порядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z271" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поступившие в Комиссию позиции государств-членов по предложению об отмене в течение 5 рабочих дней с даты их поступления направляются в орган государственной власти, уполномоченный на взаимодействие с Комиссией, государства-члена, направившего предложение об отмене в Комиссию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z272" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия разногласий в позициях государств-членов по предложению об отмене Комиссия в течение 10 рабочих дней с даты представления в Комиссию последней позиции государства-члена обеспечивает подготовку и направление предложения об отмене для рассмотрения Коллегией Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z273" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии разногласий в позициях государств-членов по предложению об отмене Комиссия обеспечивает рассмотрение предложения об отмене на очередном заседании Консультативного комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z274" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Проект решения Совета Комиссии об отмене технического регламента одобряется распоряжением Коллегии Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z275" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Технический регламент отменяется решением Совета Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z276" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. В решении Совета Комиссии об отмене технического регламента устанавливаются срок вступления в силу такого решения, который не может составлять менее 180 календарных дней с даты принятия указанного решения, а также переходные положения в отношении этого технического регламента, предусматривающие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z277" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сроки, после которых выдача или принятие документов об оценке соответствия продукции требованиям технического регламента не допускается, а также сроки действия таких документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z278" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сроки, в рамках которых допускаются производство и выпуск в обращение на территориях государств-членов продукции в соответствии с требованиями технического регламента, при наличии документов об оценке соответствия продукции таким требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z279" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сроки обращения продукции, выпущенной в обращение на территориях государств-членов в период действия документов об оценке соответствия продукции требованиям технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z280" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После принятия решения Совета Комиссии об отмене технического регламента Комиссия обеспечивает признание утратившими силу актов Комиссии, подлежащих отмене в связи с принятием такого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5780,237 +6662,296 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ПРИЛОЖЕНИЕ № 1 </w:t>
+              <w:t>ПРИЛОЖЕНИЕ № 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Порядку разработки, принятия, изменения и </w:t>
+              <w:t>к Порядку разработки,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">отмены технических регламентов  </w:t>
+              <w:t>принятия, изменения и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Евразийского экономического союза </w:t>
+              <w:t>отмены технических</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(форма)  </w:t>
+              <w:t>регламентов Евразийского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z322" w:id="215"/>
+    <w:bookmarkStart w:name="z282" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ  </w:t>
+        <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">о разработке проекта технического регламента  </w:t>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="215"/>
+        <w:t>о разработке проекта технического регламента Евразийского экономического союза (проекта изменений в технический регламент Евразийского экономического союза)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">
+1. Наименование проекта технического регламента Евразийского экономического союза (проекта изменений в технический регламент Евразийского экономического союза) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Наименование проекта технического регламента Евразийского экономического союза (проекта изменений в технический регламент Евразийского экономического союза) (далее ‒ проект)  </w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="216"/>
+              <w:t>(далее ‒ проект)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6024,80 +6965,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z326" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="217"/>
+2. Государство – член Евразийского экономического союза или Евразийская экономическая комиссия, ответственные за разработку проекта</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6111,80 +7040,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z329" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...13 lines deleted...]
-          <w:bookmarkEnd w:id="218"/>
+              <w:t xml:space="preserve">
+3. Орган государственной власти государства –члена Евразийского экономического союза, ответственный за разработку проекта </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6198,80 +7115,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z332" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...13 lines deleted...]
-          <w:bookmarkEnd w:id="219"/>
+              <w:t xml:space="preserve">
+4. Объект технического регулирования </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6285,80 +7190,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z335" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...13 lines deleted...]
-          <w:bookmarkEnd w:id="220"/>
+              <w:t xml:space="preserve">
+5. Цель разработки проекта </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6372,80 +7265,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z338" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...13 lines deleted...]
-          <w:bookmarkEnd w:id="221"/>
+              <w:t xml:space="preserve">
+6. Основание для разработки проекта </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6459,80 +7340,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z341" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...13 lines deleted...]
-          <w:bookmarkEnd w:id="222"/>
+              <w:t xml:space="preserve">
+7. Почтовый адрес Евразийской экономической комиссии, номера телефона и факса, адрес электронной почты (при наличии) для направления замечаний и предложений (отзывов) по проекту </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6546,80 +7415,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z344" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...13 lines deleted...]
-          <w:bookmarkEnd w:id="223"/>
+              <w:t xml:space="preserve">
+8. Предполагаемая дата завершения проведения публичного обсуждения проекта </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6633,203 +7490,197 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z347" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...13 lines deleted...]
-          <w:bookmarkEnd w:id="224"/>
+              <w:t xml:space="preserve">
+Член Коллегии (Министр) </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по техническому регулированию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z283" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(подпись)</w:t>
+              <w:t>
+(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z284" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Ф. И. О.)</w:t>
+              <w:t>
+(Ф. И. О.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6868,224 +7719,279 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ПРИЛОЖЕНИЕ № 2  </w:t>
+              <w:t>ПРИЛОЖЕНИЕ № 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Порядку разработки, принятия, изменения и отмены технических  </w:t>
+              <w:t>к Порядку разработки,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">регламентов Евразийского экономического союза   </w:t>
+              <w:t>принятия, изменения и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(форма)   </w:t>
+              <w:t>отмены технических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регламентов Евразийского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z352" w:id="225"/>
+    <w:bookmarkStart w:name="z286" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ </w:t>
+        <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">о завершении публичного обсуждения проекта технического </w:t>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="225"/>
+        <w:t>о завершении публичного обсуждения проекта технического регламента Евразийского экономического союза (проекта изменений в технический регламент Евразийского экономического союза)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z353" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...13 lines deleted...]
-          <w:bookmarkEnd w:id="226"/>
+              <w:t xml:space="preserve">
+1. Наименование проекта технического регламента Евразийского экономического союза (проекта изменений в технический регламент Евразийского экономического союза) (далее ‒ проект) </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7099,80 +8005,79 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z356" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+2. Государство – член Евразийского экономического союза или Евразийская экономическая комиссия, ответственные за разработку проекта</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
+                <w:strike/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Государство – член Евразийского экономического союза или Евразийская экономическая комиссия, ответственные за разработку проекта </w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="227"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7186,80 +8091,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z359" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="228"/>
+3. Орган государственной власти государства –члена Евразийского экономического союза, ответственный за разработку проекта</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7273,100 +8166,78 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z362" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>4. Объект технического регулирования</w:t>
+4. Объект технического регулирования</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:bookmarkEnd w:id="229"/>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7380,80 +8251,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z365" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="230"/>
+5. Дата завершения проведения публичного обсуждения проекта</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7467,275 +8326,255 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z368" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...13 lines deleted...]
-          <w:bookmarkEnd w:id="231"/>
+              <w:t xml:space="preserve">
+Член Коллегии (Министр) </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по техническому регулированию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z287" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...2 lines deleted...]
-          </w:p>
+              <w:t>
+______________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(подпись)</w:t>
+              <w:t>
+(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z288" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...2 lines deleted...]
-          </w:p>
+              <w:t>
+___________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Ф. И. О.)</w:t>
+              <w:t>
+(Ф. И. О.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z372" w:id="232"/>
+    <w:bookmarkStart w:name="z289" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _______________ </w:t>
-[...49 lines deleted...]
-</w:t>
+      * Указывается в случае, если объекты технического регулирования были изменены </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по результатам проведения публичного обсуждения проекта.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7771,608 +8610,600 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ПРИЛОЖЕНИЕ № 3  </w:t>
+              <w:t>ПРИЛОЖЕНИЕ № 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Порядку разработки, принятия, изменения и отмены технических   </w:t>
+              <w:t>к Порядку разработки,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">регламентов Евразийского экономического союза   </w:t>
+              <w:t>принятия, изменения и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отмены технических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регламентов Евразийского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z374" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Форма сводки отзывов по проекту технического регламента </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Форма сводки отзывов по проекту технического регламента Евразийского экономического союза (по проекту изменений в технический регламент Евразийского экономического союза) и правила ее заполнения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Евразийского экономического союза (по проекту изменений </w:t>
-[...104 lines deleted...]
-    <w:bookmarkEnd w:id="234"/>
+        <w:t xml:space="preserve"> I. Форма сводки отзывов по проекту технического регламента Евразийского экономического союза (по проекту изменений в технический регламент Евразийского экономического союза)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z292" w:id="282"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование проекта технического регламента Евразийского экономического союза</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (проекта изменений в технический регламент Евразийского экономического союза))</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z376" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="235"/>
+Структурный элемент технического регламента Евразийского экономического союза (документа, входящего в комплект документов к техническому регламенту Евразийского экономического союза)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z293" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименования государства ‒ члена Евразийского экономического союза, органа государственной власти, организации, или лица государства – члена Евразийского экономического союза либо третьего государства, представивших замечание или предложение (отзыв) (номер письма и дата (при наличии))  </w:t>
+              <w:t>
+Наименования государства ‒ члена Евразийского экономического союза, органа государственной власти, организации, или лица государства – члена Евразийского экономического союза либо третьего государства,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+представивших замечание или предложение (отзыв) (номер письма и дата (при наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Замечание или предложение (отзыв)  </w:t>
+Замечание </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) предложение (отзыв)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Заключение разработчика технического регламента Евразийского экономического союза </w:t>
+              <w:t>
+Заключение разработчика технического регламента Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z381" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="236"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2 </w:t>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3  </w:t>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-4  </w:t>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z386" w:id="237"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8448,80 +9279,64 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z391" w:id="238"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8597,80 +9412,64 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z396" w:id="239"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8726,492 +9525,466 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z401" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> II. Правила заполнения формы сводки отзывов </w:t>
-[...67 lines deleted...]
-    <w:bookmarkStart w:name="z404" w:id="243"/>
+        <w:t xml:space="preserve"> II. Правила заполнения формы сводки отзывов по проекту технического регламента Евразийского экономического союза (по проекту изменений в технический регламент Евразийского экономического союза)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z294" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В форме сводки отзывов по проекту технического регламента Евразийского экономического союза (по проекту изменений в технический регламент Евразийского экономического союза) (далее соответственно ‒ технический регламент, Союз) указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z295" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) в графе 1 ‒ номера статьи, пункта, подпункта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z296" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проекта технического регламента (проекта изменений в технический регламент);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z406" w:id="245"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z297" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проектов перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технических регламентов, и перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технических регламентов и осуществления оценки соответствия объектов технического регулирования требованиям технических регламентов (проектов изменений в указанные перечни стандартов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z298" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проекта программы по разработке (внесению изменений, пересмотру) межгосударственных стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технических регламентов, и межгосударственных стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технических регламентов и осуществления оценки соответствия объектов технического регулирования требованиям технических регламентов (проекта изменений в указанную программу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z407" w:id="246"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z299" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечня международных стандартов (правил, директив, рекомендаций и иных документов, принятых международными организациями по стандартизации), а в случае их отсутствия – региональных документов (регламентов, директив, решений, стандартов, правил и иных документов), национальных (государственных) стандартов, национальных технических регламентов или их проектов, на основе которых разработан проект технического регламента (проект изменений в технический регламент);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z408" w:id="247"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z300" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проекта решения Совета Евразийской экономической комиссии о принятии технического регламента (о внесении изменений в технический регламент) и проекта решения Коллегии Евразийской экономической комиссии о введении в действие принятого технического регламента (изменений в технический регламент) и переходных положениях в отношении этого технического регламента (изменений в технический регламент); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z409" w:id="248"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z301" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пояснительной записки к проекту технического регламента (к проекту изменений в технический регламент);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z410" w:id="249"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z302" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иного документа, размещенного в информационно-телекоммуникационной сети "Интернет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z411" w:id="250"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z303" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сводка отзывов по проекту технического регламента (по проекту изменений в технический регламент) составляется на основании поступивших замечаний и предложений (отзывов) в следующей последовательности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z412" w:id="251"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z304" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проект технического регламента (проект изменений в технический регламент) в целом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z413" w:id="252"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z305" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       статьи, пункты, подпункты, приложения в порядке изложения проекта технического регламента (проекта изменений в технический регламент);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z414" w:id="253"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z306" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       далее – в последовательности, предусмотренной в соответствии с абзацами третьим – восьмым настоящего подпункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-[...139 lines deleted...]
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z307" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) в графе 2 ‒ наименования государства – члена Союза, органа государственной власти, организации или лица государства – члена Союза либо третьего государства, представивших замечание и (или) предложение (отзыв);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z308" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) в графе 3 ‒ содержание каждого замечания и предложения (отзыва). Однотипные замечания и предложения (отзывы) по проекту технического регламента (по проекту изменений в технический регламент) указываются с перечислением всех органов государственной власти, организаций и лиц государств – членов Союза либо третьих государств, представивших такие замечания и предложения (отзывы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z309" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) в графе 4 ‒ заключение разработчика технического регламента по каждому замечанию и (или) предложению (отзыву) (с обоснованием) с использованием одной из следующих записей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z310" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "принято" – если замечание и (или) предложение (отзыв) принимаются полностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z311" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "принято частично" – если замечание и (или) предложение (отзыв) принимаются не полностью. При этом указываются обоснования отклонения замечания или предложения (отзыва) и номер пункта новой редакции проекта технического регламента (проекта изменений в технический регламент) с учетом замечаний и (или) предложений (отзывов) по предыдущей редакции проекта технического регламента (проекта изменений в технический регламент);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z312" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "принято к сведению" – если разработчик согласен с замечанием и (или) предложением (отзывом), которые не имеют прямого отношения к проекту технического регламента (проекту изменений в технический регламент);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z313" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "отклонено" – если замечание и (или) предложение (отзыв) не принимаются разработчиком технического регламента. При этом указываются обоснования отклонения замечания и (или) предложения (отзыва).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9245,349 +10018,329 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ПРИЛОЖЕНИЕ № 4  </w:t>
+              <w:t>ПРИЛОЖЕНИЕ № 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Порядку разработки, принятия, изменения и отмены </w:t>
+              <w:t>к Порядку разработки,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">технических регламентов   </w:t>
+              <w:t>принятия, изменения и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Евразийского экономического союза  </w:t>
+              <w:t>отмены технических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>регламентов Евразийского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z423" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПЕРЕЧЕНЬ  </w:t>
+        <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">документов для проведения внутригосударственного согласования   </w:t>
-[...226 lines deleted...]
-    <w:bookmarkEnd w:id="271"/>
+        <w:t>документов для проведения внутригосударственного согласования проекта технического регламента Евразийского экономического союза (проекта изменений в технический регламент Евразийского экономического союза)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z315" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Проекты перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Евразийского экономического союза (далее – технический регламент), и перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента и осуществления оценки соответствия объектов технического регулирования требованиям технического регламента (далее – перечни стандартов) (проект изменений в перечни стандартов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z316" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проект программы по разработке (внесению изменений, пересмотру) межгосударственных стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента, и межгосударственных стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента и осуществления оценки соответствия объектов технического регулирования требованиям технического регламента (проект изменений в указанную программу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z317" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Перечень международных стандартов (правил, директив, рекомендаций и иных документов, принятых международными организациями по стандартизации), а в случае их отсутствия – региональных документов (регламентов, директив, решений, стандартов, правил и иных документов), национальных (государственных) стандартов, национальных технических регламентов или их проектов, на основе которых разработан проект технического регламента (проект изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z318" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Проект решения Совета Евразийской экономической комиссии о принятии технического регламента (о внесении изменений в технический регламент) и проект решения Коллегии Евразийской экономической комиссии о введении в действие принятого технического регламента (изменений в технический регламент) и о переходных положениях в отношении этого технического регламента (изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z319" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Пояснительная записка к проекту технического регламента (к проекту изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z320" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Пояснительная записка к проектам перечней стандартов (проекту изменений в перечни стандартов), подготовленная в соответствии с порядком разработки и принятия перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия − национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента, и перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента и осуществления оценки соответствия объектов технического регулирования, утверждаемым Евразийской экономической комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z321" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сводка отзывов по проекту технического регламента (по проекту изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z322" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заключение по результатам проведения метрологической экспертизы проекта технического регламента (проекта изменений в технический регламент) и проектов перечней стандартов (проекта изменений в перечни стандартов) или заключение о том, что в результате проведения метрологической экспертизы установлено, что проект технического регламента не содержит объектов метрологической экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z323" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заключение об оценке регулирующего воздействия по проекту технического регламента (проекту изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9621,470 +10374,1980 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ПРИЛОЖЕНИЕ № 5  </w:t>
+              <w:t>ПРИЛОЖЕНИЕ № 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к Порядку разработки, принятия, изменения и отмены технических  </w:t>
+              <w:t>к Порядку разработки,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">регламентов Евразийского экономического союза  </w:t>
+              <w:t>принятия, изменения и отмены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических регламентов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Евразийского экономического союза</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(форма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z435" w:id="272"/>
+    <w:bookmarkStart w:name="z325" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПЕРЕЧЕНЬ   </w:t>
+        <w:t xml:space="preserve"> Сводка разногласий между государствами – членами Евразийского экономического союза по проекту технического регламента Евразийского экономического союза (проекту изменений в технический регламент Евразийского экономического союза) и документам для проведения его внутригосударственного согласования </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z326" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z327" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование проекта технического регламента Евразийского экономического союза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z328" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (проекта изменений в технический регламент Евразийского экономического союза))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Структурный элемент проекта технического регламента Евразийского экономического союза (проекта изменений </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в технический регламент Евразийского экономического союза) и его содержание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позиции государств – членов Евразийского экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z329" w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Армения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z330" w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Беларусь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z331" w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z332" w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кыргызская</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z333" w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Российская</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Федерация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ № 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Порядку разработки, принятия,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>изменения и отмены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технических регламентов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Евразийского экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z335" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">документов для рассмотрения Коллегией Евразийской экономической комиссии проекта технического   </w:t>
+        <w:t>документов, необходимых для рассмотрения Коллегией Евразийской экономической комиссии проекта технического регламента Евразийского экономического союза (проекта изменений в технический регламент Евразийского экономического союза)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z336" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Проект распоряжения Коллегии Евразийской экономической комиссии (далее – Комиссия) об одобрении проекта решения Совета Комиссии о принятии технического регламента Евразийского экономического союза (далее соответственно – технический регламент, Союз) (о внесении изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z337" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Проект решения Совета Комиссии о принятии технического регламента (о внесении изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z338" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Проект технического регламента (проект изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z339" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Перечень международных стандартов (правил, директив, рекомендаций и иных документов, принятых международными организациями по стандартизации), а в случае их отсутствия – региональных документов (регламентов, директив, решений, стандартов, правил и иных документов), национальных (государственных) стандартов, национальных технических регламентов или их проектов, на основе которых разработан проект технического регламента (проект изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z340" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Пояснительная записка к проекту технического регламента (к проекту изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z341" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сводка отзывов по проекту технического регламента (по проекту изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z342" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Заключение по результатам проведения метрологической экспертизы проекта технического регламента (проекта изменений в технический регламент) и проектов перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента, и перечней международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента и осуществления оценки соответствия объектов технического регулирования требованиям технического регламента (проекта изменений в указанные перечни стандартов), или заключение о том, что в результате проведения метрологической экспертизы установлено, что проект технического регламента не содержит объектов метрологической экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z343" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заключение об оценке регулирующего воздействия по проекту технического регламента (проекту изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z344" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Финансово-экономическое обоснование проекта решения Совета Комиссии о принятии технического регламента (о внесении изменений в технический регламент). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z345" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Справка о ходе выполнения работы по проекту технического регламента (по проекту изменений в технический регламент).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z346" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Итоговые материалы рассмотрения проекта технического регламента (проекта изменений в технический регламент) Консультативным комитетом по техническому регулированию, применению санитарных, ветеринарных и фитосанитарных мер (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z347" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сводка разногласий между государствами – членами Союза по проекту технического регламента (проекту изменений в технический регламент) и документам для проведения внутригосударственного согласования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z348" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Заключение о соответствии проекта распоряжения Коллегии Комиссии об одобрении проекта решения Совета Комиссии о принятии технического регламента (о внесении изменений в технический регламент) международным договорам и актам, составляющим право Союза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z349" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Документы с изложением позиций государств – членов Союза по проекту технического регламента (проекту изменений в технический регламент) и комплекту документов к нему, представленные по запросу Комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z350" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Иные документы и сведения, которые имеют значение для принятия решения по проекту технического регламента (по проекту изменений в технический регламент).".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...298 lines deleted...]
-    <w:bookmarkEnd w:id="286"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10410,31 +12673,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>