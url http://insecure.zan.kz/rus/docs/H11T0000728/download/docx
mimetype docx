--- v0 (2025-10-13)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="12070ef" w14:textId="12070ef">
+    <w:p w14:paraId="2053be0" w14:textId="2053be0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2000,399 +2000,429 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Авиационные двигатели, запасные части и оборудование, необходимые для ремонта и (или) технического обслуживания гражданских пассажирских и (или) гражданских грузовых самолетов и (или) авиационных двигателей к ним, освобождаются от уплаты таможенных пошлин в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 7 Решения Комиссии Таможенного союза от 27 ноября 2009 г. № 130 при представлении в таможенный орган государства – члена Евразийского экономического союза заявления декларанта об их целевом использовании. </w:t>
+      12. Авиационные двигатели, запасные части и оборудование, необходимые для ремонта и (или) технического обслуживания гражданских пассажирских самолетов, и (или) гражданских грузовых самолетов, и (или) гражданских учебно-тренировочных самолетов, и (или) гражданских учебно-тренировочных вертолетов, и (или) авиационных двигателей к ним, освобождаются от уплаты таможенных пошлин в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 7.1.15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 7 Решения Комиссии Таможенного союза от 27 ноября 2009 г. № 130 при представлении в таможенный орган государства – члена Евразийского экономического союза заявления декларанта об их целевом использовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z12" w:id="44"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Указанные товары допускается использовать исключительно для ремонта и (или) технического обслуживания гражданских пассажирских самолетов, и (или) гражданских грузовых самолетов, и (или) гражданских учебно-тренировочных самолетов, и (или) гражданских учебно-тренировочных вертолетов, и (или) авиационных двигателей к ним. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Реализация (продажа) указанных авиационных двигателей, запасных частей и оборудования допускается только: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лицам, одним из видов деятельности которых является эксплуатация, и (или) ремонт, и (или) техническое обслуживание гражданских пассажирских самолетов, и (или) гражданских грузовых самолетов, и (или) гражданских учебно-тренировочных самолетов, и (или) гражданских учебно-тренировочных вертолетов, и (или) авиационных двигателей к ним; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, деятельность которых связана с обеспечением лиц, указанных в абзаце четвертом настоящего пункта, такими авиационными двигателями, запасными частями и оборудованием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предусмотренные настоящим пунктом ограничения по пользованию и (или) распоряжению товарами действуют до использования авиационных двигателей, запасных частей и оборудования для ремонта и (или) технического обслуживания гражданских пассажирских самолетов, и (или) гражданских грузовых самолетов, и (или) гражданских учебно-тренировочных самолетов, и (или) гражданских учебно-тренировочных вертолетов, и (или) авиационных двигателей к ним.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции решения Совета Евразийской экономической комиссии от 05.04.2022 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 74</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции решения Совета Евразийской экономической комиссии от 05.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Товары, указанные в подпунктах 1, 3, 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Соглашения, освобождаются от уплаты таможенных пошлин в порядке и на условиях, установленных Таможенным кодексом Таможенного союза.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Товары, ввозимые в целях ликвидации последствий аварий и катастроф, стихийных бедствий освобождаются от уплаты ввозных таможенных пошлин при предоставлении в таможенный орган документов, определяемых законодательством государств-членов Таможенного союза. В отношении указанных товаров может быть установлена специальная таможенная процедура в соответствии с условиями, определенными решениями Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Товары, ввозимые физическими лицами, за исключением запрещенных к ввозу, не предназначенные для производственной или иной предпринимательской деятельности в соответствии с таможенным законодательством, освобождаются от уплаты ввозных таможенных пошлин в соответствии с международным соглашением государств-членов Таможенного союза.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z48" w:id="47"/>
-[...15 lines deleted...]
-      Товары, ввозимые в целях ликвидации последствий аварий и катастроф, стихийных бедствий освобождаются от уплаты ввозных таможенных пошлин при предоставлении в таможенный орган документов, определяемых законодательством государств-членов Таможенного союза. В отношении указанных товаров может быть установлена специальная таможенная процедура в соответствии с условиями, определенными решениями Комиссии.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Товары, ввозимые на таможенную территорию Таможенного союза для целей строительства на территории Республики Беларусь атомной электростанции и ее эксплуатации в течение гарантийного срока согласно Перечню товаров, ввозимых на таможенную территорию Таможенного союза для целей строительства атомной электростанции и ее эксплуатации в течение гарантийного срока, утверждаемому Советом Евразийской экономической комиссии, освобождаются от уплаты таможенных пошлин при условии представления в таможенный орган государства-члена Таможенного союза подтверждения государственного учреждения "Дирекция строительства атомной электростанции" (или его правопреемника) о том, что ввозимые товары предназначены для таких целей, а также содержащего сведения о номенклатуре, количестве, стоимости товаров и об организациях, которые осуществляют ввоз таких товаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
-[...42 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Порядок дополнен пунктом 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-      </w:pPr>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с решением Совета Евразийской экономической комиссии от 19.03.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="50"/>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. В отношении подпунктов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2444,54 +2474,54 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 7.1.8 – 7.1.10, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7.1.12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, 7.1.13, 7.1.14, 7.1.16, 7.1.19, 7.1.20, 7.1.36, 7.1.48, 7.1.50 – 7.1.60, 7.1.79 и 7.3 пункта 7 Решения Комиссии от 27.11.2009 г. № 130 "О едином таможенно-тарифном регулировании Таможенного союза Республики Беларусь, Республики Казахстан и Российской Федерации" не требуется установление дополнительного порядка применения освобождения от уплаты таможенных пошлин.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+        <w:t>, 7.1.13, 7.1.14, 7.1.16, 7.1.19, 7.1.20, 7.1.36, 7.1.48, 7.1.50 – 7.1.60, 7.1.92 и 7.3 пункта 7 Решения Комиссии от 27.11.2009 г. № 130 "О едином таможенно-тарифном регулировании Таможенного союза Республики Беларусь, Республики Казахстан и Российской Федерации" не требуется установление дополнительного порядка применения освобождения от уплаты таможенных пошлин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3393,88 +3423,328 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования); от 23.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования); от 05.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования); от 05.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования, но не ранее даты вступления в силу решения Совета Евразийской экономической комиссии о внесении изменений в некоторые решения Совета Евразийской экономической комиссии в отношении отдельных видов транспортных средств); от 05.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования); от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования); от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования); от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования); от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 01.01.2026); от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 01.02.2026); от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования); от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования); от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования и распространяется на правоотношения, возникшие с 01.01.2026); от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 10 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="51"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. До вступления в силу настоящего Порядка, Стороны могли предоставлять тарифные льготы в порядке, действовавшем в государстве-члене Таможенного союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z52" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отсутствия порядка применения освобождения от уплаты таможенных пошлин в государстве-члене Таможенного союза тарифные льготы, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3489,105 +3759,105 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Соглашения, а также решениями Комиссии, применяются со дня вступления в силу Соглашения и (или) таких решений Комиссии, при условии выполнения положений настоящего Порядка. При этом, документы, определенные настоящим Порядком, не представленные при таможенном декларировании товаров до вступления в силу настоящего Порядка, представляются в таможенный орган, осуществивший выпуск товаров, в течение трех месяцев с даты вступления в силу настоящего Порядка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>